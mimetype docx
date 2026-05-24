--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -502,1099 +502,1099 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05191078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid: Star clusters in IC 342, NGC 2403, and Holmberg II</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Euclid&amp;lt;/i&amp;gt;: Early Release Observations – The intracluster light and intracluster globular clusters of the Perseus cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S S Larsen</w:t>
+                <w:t xml:space="preserve">M. Kluge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A M N Ferguson</w:t>
+                <w:t xml:space="preserve">N A Hatch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J M Howell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Annibali</w:t>
+                <w:t xml:space="preserve">M. Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Cuillandre</w:t>
+                <w:t xml:space="preserve">J B Golden-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A H Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 703, pp.A113. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554661⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 697, pp.A13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05381420v1</w:t>
+                <w:t xml:space="preserve">insu-05059502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid quick data release (Q1) exploring galaxy properties with a multi-modal foundation model Euclid Collaboration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid : Early Release Observations – Dwarf galaxies in the Perseus galaxy cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Huertas-Company</w:t>
+                <w:t xml:space="preserve">F. Marleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Smith</w:t>
+                <w:t xml:space="preserve">J.-C. Cuillandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Martinez-Solaeche</w:t>
+                <w:t xml:space="preserve">M. Cantiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Lanusse</w:t>
+                <w:t xml:space="preserve">D. Carollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-A. Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554611⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 697, pp.A12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05412177v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05059341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid: The first statistical census of dusty and massive objects in the ERO/Perseus field</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Gandolfi</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Euclid&amp;lt;/i&amp;gt;: Early Release Observations – A glance at free-floating newborn planets in the σ Orionis cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E L Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Žerjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Martin-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Muñoz Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 697, pp.A7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2512.01489⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05454442v1</w:t>
+                <w:t xml:space="preserve">insu-05058260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;Euclid&amp;lt;/i&amp;gt;: the potential of slitless infrared spectroscopy: a &amp;lt;i&amp;gt;z&amp;lt;/i&amp;gt; = 5.4 quasar and new ultracool dwarfs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Bañados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Le Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Belladitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Momcheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 542 (2), pp.1088-1102. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staf1274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05222765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid : Early Release Observations – Dwarf galaxies in the Perseus galaxy cluster</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P.-A. Duc</w:t>
+                <w:t xml:space="preserve">Euclid: The first statistical census of dusty and massive objects in the ERO/Perseus field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Girardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rodighiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bisigello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gandolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 697, pp.A12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450799⟩</w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2512.01489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05059341v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05454442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Euclid&amp;lt;/i&amp;gt;: Early Release Observations – The intracluster light and intracluster globular clusters of the Perseus cluster</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid: Star clusters in IC 342, NGC 2403, and Holmberg II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Montes</w:t>
+                <w:t xml:space="preserve">S S Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J B Golden-Marx</w:t>
+                <w:t xml:space="preserve">A M N Ferguson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A H Gonzalez</w:t>
+                <w:t xml:space="preserve">J M Howell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Annibali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Cuillandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 697, pp.A13. </w:t>
+              <w:t xml:space="preserve">, 2025, 703, pp.A113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450772⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05059502v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05381420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Euclid&amp;lt;/i&amp;gt;: Early Release Observations – A glance at free-floating newborn planets in the σ Orionis cluster</w:t>
+                <w:t xml:space="preserve">Euclid quick data release (Q1) exploring galaxy properties with a multi-modal foundation model Euclid Collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E L Martín</w:t>
+                <w:t xml:space="preserve">M Siudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Žerjal</w:t>
+                <w:t xml:space="preserve">M Huertas-Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bouy</w:t>
+                <w:t xml:space="preserve">M Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Martin-Gonzalez</w:t>
+                <w:t xml:space="preserve">G Martinez-Solaeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Muñoz Torres</w:t>
+                <w:t xml:space="preserve">F Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 697, pp.A7. </w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05058260v1</w:t>
+                <w:t xml:space="preserve">hal-05412177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Euclid&amp;lt;/i&amp;gt;: The Early Release Observations Lens Search Experiment</w:t>
+                <w:t xml:space="preserve">Euclid preparation LXI. Cosmic Dawn Survey: ‘Pre-launch’ multiwavelength catalogues for Euclid Deep Field North and Euclid Deep Field Fornax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J A Acevedo Barroso</w:t>
+                <w:t xml:space="preserve">L Zalesky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C M O’riordan</w:t>
+                <w:t xml:space="preserve">C.J.R Mcpartland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Clément</w:t>
+                <w:t xml:space="preserve">J.R Weaver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Tortora</w:t>
+                <w:t xml:space="preserve">S Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T E Collett</w:t>
+                <w:t xml:space="preserve">D.B Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 697, pp.A14. </w:t>
+              <w:t xml:space="preserve">, 2025, 695, pp.A229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451868⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05059537v1</w:t>
+                <w:t xml:space="preserve">hal-04679187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid preparation: LXXVI. Simulating thousands of Euclid spectroscopic skies</w:t>
               </w:r>
@@ -1708,161 +1708,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05484080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation LXI. Cosmic Dawn Survey: ‘Pre-launch’ multiwavelength catalogues for Euclid Deep Field North and Euclid Deep Field Fornax</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Euclid&amp;lt;/i&amp;gt;: The Early Release Observations Lens Search Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Zalesky</w:t>
+                <w:t xml:space="preserve">J A Acevedo Barroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.J.R Mcpartland</w:t>
+                <w:t xml:space="preserve">C M O’riordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.R Weaver</w:t>
+                <w:t xml:space="preserve">B. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Toft</w:t>
+                <w:t xml:space="preserve">C. Tortora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.B Sanders</w:t>
+                <w:t xml:space="preserve">T E Collett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 695, pp.A229. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 697, pp.A14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679187v1</w:t>
+                <w:t xml:space="preserve">insu-05059537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;Euclid&amp;lt;/i&amp;gt; : Early Release Observations – Interplay between dwarf galaxies and their globular clusters in the Perseus galaxy cluster</w:t>
               </w:r>
@@ -1874,64 +1874,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Saifollahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cantiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Cuillandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bethermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2110,3243 +2110,3243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04851239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid: Cosmological forecasts from the void size function</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XIII. Forecasts for galaxy morphology with the Euclid Survey using deep generative models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Contarini</w:t>
+                <w:t xml:space="preserve">H. Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Verza</w:t>
+                <w:t xml:space="preserve">M. Huertas-Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pisani</w:t>
+                <w:t xml:space="preserve">A. Boucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Hamaus</w:t>
+                <w:t xml:space="preserve">F. Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sahlén</w:t>
+                <w:t xml:space="preserve">E. Jullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 667, pp.A162. </w:t>
+              <w:t xml:space="preserve">, 2022, 657, pp.A90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03691899v1</w:t>
+                <w:t xml:space="preserve">hal-03533669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform Recalibration of Common Spectrophotometry Standard Stars onto the CALSPEC System using the SuperNova Integral Field Spectrograph</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XVI. Exploring the ultra-low surface brightness Universe with Euclid/VIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Rubin</w:t>
+                <w:t xml:space="preserve">A. Borlaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Aldering</w:t>
+                <w:t xml:space="preserve">P. Gómez-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Antilogus</w:t>
+                <w:t xml:space="preserve">B. Altieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Aragon</w:t>
+                <w:t xml:space="preserve">P. Marcum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bailey</w:t>
+                <w:t xml:space="preserve">R. Vavrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 263 (1), pp.1. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 657, pp.A92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4365/ac7b7f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03672348v1</w:t>
+                <w:t xml:space="preserve">hal-03542092v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XVI. Exploring the ultra-low surface brightness Universe with Euclid/VIS</w:t>
+                <w:t xml:space="preserve">Euclid: Constraining ensemble photometric redshift distributions with stacked spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Borlaff</w:t>
+                <w:t xml:space="preserve">M. Cagliari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gómez-Alvarez</w:t>
+                <w:t xml:space="preserve">B. Granett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Altieri</w:t>
+                <w:t xml:space="preserve">L. Guzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Marcum</w:t>
+                <w:t xml:space="preserve">M. Bolzonella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Vavrek</w:t>
+                <w:t xml:space="preserve">L. Pozzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 657, pp.A92. </w:t>
+              <w:t xml:space="preserve">, 2022, 660, pp.A9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141935⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03542092v2</w:t>
+                <w:t xml:space="preserve">hal-03664785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XV. Forecasting cosmological constraints for the Euclid and CMB joint analysis</w:t>
+                <w:t xml:space="preserve">Euclid: Searching for pair-instability supernovae with the Deep Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ilić</w:t>
+                <w:t xml:space="preserve">T.J. Moriya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aghanim</w:t>
+                <w:t xml:space="preserve">C. Inserra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Baccigalupi</w:t>
+                <w:t xml:space="preserve">M. Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. R. Bermejo-Climent</w:t>
+                <w:t xml:space="preserve">E. Cappellaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Fabbian</w:t>
+                <w:t xml:space="preserve">M. Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 657, pp.A91. </w:t>
+              <w:t xml:space="preserve">, 2022, 666, pp.A157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533670v1</w:t>
+                <w:t xml:space="preserve">hal-03661327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid: Constraining ensemble photometric redshift distributions with stacked spectroscopy</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XV. Forecasting cosmological constraints for the Euclid and CMB joint analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cagliari</w:t>
+                <w:t xml:space="preserve">S. Ilić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Granett</w:t>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Guzzo</w:t>
+                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bolzonella</w:t>
+                <w:t xml:space="preserve">J. R. Bermejo-Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pozzetti</w:t>
+                <w:t xml:space="preserve">G. Fabbian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 660, pp.A9. </w:t>
+              <w:t xml:space="preserve">, 2022, 657, pp.A91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03664785v1</w:t>
+                <w:t xml:space="preserve">hal-03533670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid: Searching for pair-instability supernovae with the Deep Survey</w:t>
+                <w:t xml:space="preserve">New Modules for the SEDMachine to Remove Contaminations from Cosmic Rays and Non-target Light: byecr and contsep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.J. Moriya</w:t>
+                <w:t xml:space="preserve">Y.L. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Inserra</w:t>
+                <w:t xml:space="preserve">M. Rigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tanaka</w:t>
+                <w:t xml:space="preserve">J.D. Neill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Cappellaro</w:t>
+                <w:t xml:space="preserve">M. Briday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Della Valle</w:t>
+                <w:t xml:space="preserve">Y. Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 666, pp.A157. </w:t>
+              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 134 (1032), pp.024505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243810⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1538-3873/ac50a0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03661327v1</w:t>
+                <w:t xml:space="preserve">hal-03597178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XIII. Forecasts for galaxy morphology with the Euclid Survey using deep generative models</w:t>
+                <w:t xml:space="preserve">Euclid: Forecasts from redshift-space distortions and the Alcock-Paczynski test with cosmic voids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bretonnière</w:t>
+                <w:t xml:space="preserve">N. Hamaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Huertas-Company</w:t>
+                <w:t xml:space="preserve">M. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Boucaud</w:t>
+                <w:t xml:space="preserve">A. Pisani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lanusse</w:t>
+                <w:t xml:space="preserve">S. Contarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Jullo</w:t>
+                <w:t xml:space="preserve">G. Verza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 657, pp.A90. </w:t>
+              <w:t xml:space="preserve">, 2022, 658, pp.A20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533669v1</w:t>
+                <w:t xml:space="preserve">hal-03426564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of environmental tracers and consequences for determining the Type Ia supernova magnitude step</w:t>
+                <w:t xml:space="preserve">Euclid: Covariance of weak lensing pseudo-Cℓ estimates - Calculation, comparison to simulations, and dependence on survey geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Briday</w:t>
+                <w:t xml:space="preserve">R.E. Upham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rigault</w:t>
+                <w:t xml:space="preserve">M.L. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Graziani</w:t>
+                <w:t xml:space="preserve">L. Whittaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Copin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Aldering</w:t>
+                <w:t xml:space="preserve">A. Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Auricchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141160⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 660, pp.A114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03501082v1</w:t>
+                <w:t xml:space="preserve">hal-03601240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Modules for the SEDMachine to Remove Contaminations from Cosmic Rays and Non-target Light: byecr and contsep</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid: Fast two-point correlation function covariance through linear construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.D. Neill</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Y. Copin</w:t>
+                <w:t xml:space="preserve">E. Keihanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lindholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1538-3873/ac50a0⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 666, pp.A129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03597178v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid: Fast two-point correlation function covariance through linear construction</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid preparation. XIX. Impact of magnification on photometric galaxy clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Carbone</w:t>
+                <w:t xml:space="preserve">F. Lepori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Tutusaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Viglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Camera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 666, pp.A129. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244065⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 662, pp.A93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03691688v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03447630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid: Forecasts from redshift-space distortions and the Alcock-Paczynski test with cosmic voids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Verza</w:t>
+                <w:t xml:space="preserve">Accuracy of environmental tracers and consequences for determining the Type Ia supernova magnitude step</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Briday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Copin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aldering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 658, pp.A20. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142073⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 657, pp.A22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426564v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid: Covariance of weak lensing pseudo-Cℓ estimates - Calculation, comparison to simulations, and dependence on survey geometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Auricchio</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XVIII. The NISP photometric system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schirmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jahnke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bodendorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142908⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 662, pp.A92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601240v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XVIII. The NISP photometric system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Bodendorf</w:t>
+                <w:t xml:space="preserve">Euclid: Forecast constraints on consistency tests of the ΛCDM model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nesseris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sapone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Camarena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Marra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 662, pp.A92. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142897⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 660, pp.A67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613681v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XIX. Impact of magnification on photometric galaxy clustering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Camera</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XVII. Cosmic Dawn Survey: Spitzer Space Telescope observations of the Euclid deep fields and calibration fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moneti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. J. Mccracken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Shuntov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. B. Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Capak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 662, pp.A93. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142419⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 658, pp.A126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03447630v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid: Forecast constraints on consistency tests of the ΛCDM model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Marra</w:t>
+                <w:t xml:space="preserve">Euclid: Cosmological forecasts from the void size function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Contarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Verza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pisani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hamaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sahlén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 660, pp.A67. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142503⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 667, pp.A162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604398v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XVII. Cosmic Dawn Survey: Spitzer Space Telescope observations of the Euclid deep fields and calibration fields</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uniform Recalibration of Common Spectrophotometry Standard Stars onto the CALSPEC System using the SuperNova Integral Field Spectrograph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. J. Mccracken</w:t>
+                <w:t xml:space="preserve">David Rubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aldering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Shuntov</w:t>
+                <w:t xml:space="preserve">P. Antilogus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. B. Kauffmann</w:t>
+                <w:t xml:space="preserve">C. Aragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Capak</w:t>
+                <w:t xml:space="preserve">S. Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 658, pp.A126. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 263 (1), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4365/ac7b7f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03565435v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Twins Embedding of Type Ia Supernovae I: The Diversity of Spectra at Maximum Light</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XII. Optimizing the photometric sample of the Euclid survey for galaxy clustering and galaxy-galaxy lensing analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Boone</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Bailey</w:t>
+                <w:t xml:space="preserve">A. Pocino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Tutusaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J. Castander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fosalba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Crocce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophys.J.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/abec3c⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 655, pp.A44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03235654v1</w:t>
+                <w:t xml:space="preserve">hal-03217522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Twins Embedding of Type Ia Supernovae II: Improving Cosmological Distance Estimates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Bailey</w:t>
+                <w:t xml:space="preserve">Euclid: Constraining dark energy coupled to electromagnetism using astrophysical and laboratory data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J.A.P. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nesseris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Tutusaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophys.J.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/abec3b⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 654, pp.A148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229362v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XII. Optimizing the photometric sample of the Euclid survey for galaxy clustering and galaxy-galaxy lensing analyses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Crocce</w:t>
+                <w:t xml:space="preserve">Euclid: Estimation of the Impact of Correlated Readout Noise for Flux Measurements with the Euclid NISP Instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jiménez Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Macías-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Secroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kubik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 133 (1027), pp.094502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1538-3873/ac21de⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141061⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03217522v1</w:t>
+                <w:t xml:space="preserve">hal-03355824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid: Constraining dark energy coupled to electromagnetism using astrophysical and laboratory data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Blanchard</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XI. Mean redshift determination from galaxy redshift probabilities for cosmic shear tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. H. Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 654, pp.A148. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141353⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 647, pp.A117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202040237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03248322v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid: Estimation of the Impact of Correlated Readout Noise for Flux Measurements with the Euclid NISP Instrument</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Kubik</w:t>
+                <w:t xml:space="preserve">Redshift evolution of the underlying type Ia supernova stretch distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Copin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aldering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1538-3873/ac21de⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 649, pp.A74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355824v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XI. Mean redshift determination from galaxy redshift probabilities for cosmic shear tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Paltani</w:t>
+                <w:t xml:space="preserve">Euclid Preparation. XIV. The Complete Calibration of the Color–Redshift Relation (C3R2) Survey: Data Release 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Stanford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Masters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Darvish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202040237⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 256 (1), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4365/ac0833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174105v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redshift evolution of the underlying type Ia supernova stretch distribution</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">The Twins Embedding of Type Ia Supernovae I: The Diversity of Spectra at Maximum Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Boone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aldering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Antilogus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038447⟩</w:t>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 912 (1), pp.70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/abec3c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02863097v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Preparation. XIV. The Complete Calibration of the Color–Redshift Relation (C3R2) Survey: Data Release 3</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Twins Embedding of Type Ia Supernovae II: Improving Cosmological Distance Estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Darvish</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Cohen</w:t>
+                <w:t xml:space="preserve">K. Boone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aldering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Antilogus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 256 (1), pp.9. </w:t>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 912 (1), pp.71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4365/ac0833⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/abec3b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413175v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid preparation. VI. Verifying the performance of cosmic shear experiments</w:t>
               </w:r>
@@ -5460,338 +5460,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02516435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong dependence of Type Ia supernova standardization on the local specific star formation rate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid preparation. X. The Euclid photometric-redshift challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Brinnel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Aragon</w:t>
+                <w:t xml:space="preserve">G. Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Coupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Almosallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alvarez-Ayllon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 644, pp.A176. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730404⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 644, pp.A31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080850v1</w:t>
+                <w:t xml:space="preserve">hal-03026946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. X. The Euclid photometric-redshift challenge</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">I. Almosallam</w:t>
+                <w:t xml:space="preserve">Strong dependence of Type Ia supernova standardization on the local specific star formation rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Alvarez-Ayllon</w:t>
+                <w:t xml:space="preserve">V. Brinnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aldering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Antilogus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 644, pp.A31. </w:t>
+              <w:t xml:space="preserve">, 2020, 644, pp.A176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026946v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forward modeling of galaxy kinematics in slitless spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Outini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Copin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 633, pp.A43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5825,77 +5825,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid preparation. VII. Forecast validation for Euclid cosmological probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Camera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. F. Cardone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6011,51 +6011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Castander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galametz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 642, pp.A192. </w:t>
@@ -6087,429 +6087,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation - VI. Verifying the Performance of Cosmic Shear Experiments (Corrigendum)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. F. Cardone</w:t>
+                <w:t xml:space="preserve">SUGAR: An improved empirical model of Type Ia Supernovae based on spectral features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.F. Léget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gangler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aldering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Antilogus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 638, pp.C2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936980e⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 636, pp.A46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02813362v1</w:t>
+                <w:t xml:space="preserve">hal-02371622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SNEMO and SUGAR Companion Data Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aldering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antilogus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baltay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Res.Notes AAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 (5), pp.63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/2515-5172/ab8fa5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SUGAR: An improved empirical model of Type Ia Supernovae based on spectral features</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Antilogus</w:t>
+                <w:t xml:space="preserve">Euclid preparation - VI. Verifying the Performance of Cosmic Shear Experiments (Corrigendum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Paykari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kitching</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hoekstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Azzollini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. F. Cardone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 636, pp.A46. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 638, pp.C2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834954⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936980e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371622v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02813362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid preparation. V. Predicted yield of redshift 7 &amp;lt; z &amp;lt; 9 quasars from the wide survey</w:t>
               </w:r>
@@ -6757,1099 +6757,1099 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The peculiar velocity field up to $z \sim 0.05$ by forward-modelling Cosmicflows-3 data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Graziani</w:t>
+                <w:t xml:space="preserve">Fully automated integral field spectrograph pipeline for the SEDMachine: pysedm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Neill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.M. Courtois</w:t>
+                <w:t xml:space="preserve">N. Blagorodnova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Lavaux</w:t>
+                <w:t xml:space="preserve">A. Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Hoffman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R.B. Tully</w:t>
+                <w:t xml:space="preserve">M. Feeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stz078⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 627, pp.A115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990691v1</w:t>
+                <w:t xml:space="preserve">hal-02268432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully automated integral field spectrograph pipeline for the SEDMachine: pysedm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.D. Neill</w:t>
+                <w:t xml:space="preserve">The peculiar velocity field up to $z \sim 0.05$ by forward-modelling Cosmicflows-3 data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.M. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Blagorodnova</w:t>
+                <w:t xml:space="preserve">G Lavaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dugas</w:t>
+                <w:t xml:space="preserve">Y. Hoffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Feeney</w:t>
+                <w:t xml:space="preserve">R.B. Tully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 627, pp.A115. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 488 (4), pp.5438-5451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935344⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268432v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNEMO: Improved Empirical Models for Type Ia Supernovae</w:t>
+                <w:t xml:space="preserve">Understanding Type Ia supernovae through their $U$-band spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Saunders</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">J. Nordin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aldering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antilogus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bailey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Baltay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 869 (2), pp.167. </w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 614, pp.A71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aaec7e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921643v1</w:t>
+                <w:t xml:space="preserve">hal-01703686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Astropy Project: Building an Open-science Project and Status of the v2.0 Core Package</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Binary Offset Effect in CCD Readout and Its Impact on Astronomical Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Boone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aldering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Copin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Price-Whelan</w:t>
+                <w:t xml:space="preserve">S. Dixon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.M. Sipőcz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S.M. Crawford</w:t>
+                <w:t xml:space="preserve">R.S. Domagalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/aabc4f⟩</w:t>
+              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 130 (988), pp.064504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1538-3873/aab0fe⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01885577v1</w:t>
+                <w:t xml:space="preserve">hal-01737887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Binary Offset Effect in CCD Readout and Its Impact on Astronomical Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Correcting for peculiar velocities of Type Ia Supernovae in clusters of galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-F. Léget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.V. Pruzhinskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ciulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gangler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aldering</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R.S. Domagalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1538-3873/aab0fe⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 615, pp.A162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01737887v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Type Ia supernovae through their $U$-band spectra</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated reliability assessment for spectroscopic redshift measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Nordin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Bailey</w:t>
+                <w:t xml:space="preserve">O. Le Fevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732137⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 611, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703686v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correcting for peculiar velocities of Type Ia Supernovae in clusters of galaxies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SNEMO: Improved Empirical Models for Type Ia Supernovae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ciulli</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">C. Saunders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aldering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Antilogus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baltay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 615, pp.A162. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 869 (2), pp.167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aaec7e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781928v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated reliability assessment for spectroscopic redshift measurements</w:t>
+                <w:t xml:space="preserve">The Astropy Project: Building an Open-science Project and Status of the v2.0 Core Package</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Jamal</w:t>
+                <w:t xml:space="preserve">A.M. Price-Whelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Le Brun</w:t>
+                <w:t xml:space="preserve">B.M. Sipőcz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Le Fevre</w:t>
+                <w:t xml:space="preserve">H.M. Günther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Vibert</w:t>
+                <w:t xml:space="preserve">P.L. Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Schmitt</w:t>
+                <w:t xml:space="preserve">S.M. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 611, </w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 156 (3), pp.123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/aabc4f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796785v1</w:t>
+                <w:t xml:space="preserve">hal-01885577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Extinction Properties of and Distance to the Highly Reddened Type Ia Supernova SN 2012cu</w:t>
               </w:r>
@@ -7861,77 +7861,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Raha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aldering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antilogus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 836, pp.157. </w:t>
@@ -8008,64 +8008,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Küsters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aldering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antilogus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 607, pp.A113. </w:t>
@@ -8097,377 +8097,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A metric space for Type Ia supernova spectra</w:t>
+                <w:t xml:space="preserve">Improving Cosmological Distance Measurements Using Twin Type Ia Supernovae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sasdelli</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">H. K. Fakhouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Boone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aldering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antilogus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Cellier-Holzem</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stu2416⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 815, pp.58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/815/1/58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01142817v1</w:t>
+                <w:t xml:space="preserve">in2p3-01226913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Cosmological Distance Measurements Using Twin Type Ia Supernovae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A metric space for Type Ia supernova spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sasdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Antilogus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bongard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Canto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. K. Fakhouri</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Aragon</w:t>
+                <w:t xml:space="preserve">F. Cellier-Holzem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 815, pp.58. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 447 (2), pp.1247-1266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/815/1/58⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stu2416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01226913v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01142817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confirmation of a Star Formation Bias in Type Ia Supernova Distances and its Effect on Measurement of the Hubble Constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aldering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antilogus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 802, pp.20. </w:t>
@@ -8505,103 +8505,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Type Ia Supernova Distance Modulus Bias and Dispersion from K-correction Errors: A Direct Measurement Using Light Curve Fits to Observed Spectral Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Saunders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aldering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antilogus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 800 (1), pp.57. </w:t>
@@ -8633,1233 +8633,1233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01128796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type Ia supernova bolometric light curves and ejected mass estimates from the Nearby Supernova Factory</w:t>
+                <w:t xml:space="preserve">Type Ia Supernova Hubble Residuals and Host-Galaxy Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Scalzo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">A. G. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aldering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antilogus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 440, pp.1498-1518. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 784, pp.51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stu350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/784/1/51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00958452v1</w:t>
+                <w:t xml:space="preserve">in2p3-00935372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type Ia Supernova Hubble Residuals and Host-Galaxy Properties</w:t>
+                <w:t xml:space="preserve">Type Ia supernova bolometric light curves and ejected mass estimates from the Nearby Supernova Factory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. G. Kim</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">R. Scalzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aldering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antilogus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 784, pp.51. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 440, pp.1498-1518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/784/1/51⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stu350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00935372v1</w:t>
+                <w:t xml:space="preserve">in2p3-00958452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host Galaxies of Type Ia Supernovae from the Nearby Supernova Factory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Evidence of Environmental Dependencies of Type Ia Supernovae from the Nearby Supernova Factory indicated by Local H{\alpha}</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Copin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aldering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antilogus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aragon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/770/2/107⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 560, pp.A66 (17). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00826369v1</w:t>
+                <w:t xml:space="preserve">in2p3-00904276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Environmental Dependencies of Type Ia Supernovae from the Nearby Supernova Factory indicated by Local H{\alpha}</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Measuring cosmic bulk flows with Type Ia Supernovae from the Nearby Supernova Factory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Feindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kerschhaggl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aldering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antilogus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Aragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 560, pp.A66 (17). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322104⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 560, pp.A90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00904276v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00904274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring cosmic bulk flows with Type Ia Supernovae from the Nearby Supernova Factory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectrophotometric time series of SN 2011fe from the Nearby Supernova Factory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kerschhaggl</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">R. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. C. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aldering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antilogus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baltay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 560, pp.A90. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321880⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 554, pp.A27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201221008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00904274v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00787095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrophotometric time series of SN 2011fe from the Nearby Supernova Factory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atmospheric extinction properties above Mauna Kea from the Nearby Supernova Factory spectro-photometric data set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. C. Thomas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">C. Buton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Copin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aldering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antilogus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Baltay</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 554, pp.A27. </w:t>
+              <w:t xml:space="preserve">, 2013, 549, pp.A8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201221008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00787095v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00740358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric extinction properties above Mauna Kea from the Nearby Supernova Factory spectro-photometric data set</w:t>
+                <w:t xml:space="preserve">Host Galaxy Properties and Hubble Residuals of Type Ia Supernovae from the Nearby Supernova Factory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Buton</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">M. J. Childress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aldering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antilogus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 549, pp.A8. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 770, pp.108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/770/2/108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00740358v1</w:t>
+                <w:t xml:space="preserve">in2p3-00826354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host Galaxy Properties and Hubble Residuals of Type Ia Supernovae from the Nearby Supernova Factory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Standardizing Type Ia Supernova Absolute Magnitudes Using Gaussian Process Data Regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. C. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aldering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antilogus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aragon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 770, pp.108. </w:t>
+              <w:t xml:space="preserve">, 2013, 766, pp.84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/770/2/108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/766/2/84⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00826354v1</w:t>
+                <w:t xml:space="preserve">in2p3-00790493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardizing Type Ia Supernova Absolute Magnitudes Using Gaussian Process Data Regression</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Host Galaxies of Type Ia Supernovae from the Nearby Supernova Factory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Childress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aldering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antilogus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 766, pp.84. </w:t>
+              <w:t xml:space="preserve">, 2013, 770, pp.107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/766/2/84⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/770/2/107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00790493v1</w:t>
+                <w:t xml:space="preserve">in2p3-00826369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining Type Ia Supernova Models: SN 2011fe as a Test Case</w:t>
               </w:r>
@@ -9979,103 +9979,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Search for New Candidate Super-Chandrasekhar-Mass Type Ia Supernovae in the Nearby Supernova Factory Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Scalzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aldering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antilogus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 757, </w:t>
@@ -10107,511 +10107,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00717457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keck Observations of the Young Metal-Poor Host Galaxy of the Super-Chandrasekhar-Mass Type Ia Supernova SN 2007if</w:t>
+                <w:t xml:space="preserve">The reddening law of Type Ia Supernovae: separating intrinsic variability from dust using equivalent widths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Childress</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">N. Chotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gangler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aldering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Antilogus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aragon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 733, pp.3. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 529, pp.L4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/733/1/3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00610569v1</w:t>
+                <w:t xml:space="preserve">in2p3-00610560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The reddening law of Type Ia Supernovae: separating intrinsic variability from dust using equivalent widths</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Type Ia Supernova Carbon Footprints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. C. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aldering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antilogus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116723⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 743, pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/743/1/27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00610560v1</w:t>
+                <w:t xml:space="preserve">in2p3-00632080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type Ia Supernova Carbon Footprints</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Keck Observations of the Young Metal-Poor Host Galaxy of the Super-Chandrasekhar-Mass Type Ia Supernova SN 2007if</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Childress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aldering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antilogus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 743, pp.27. </w:t>
+              <w:t xml:space="preserve">, 2011, 733, pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/743/1/27⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/733/1/3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00632080v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00610569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nearby Supernova Factory Observations of SN 2007if: First Total Mass Measurement of a Super-Chandrasekhar-Mass Progenitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. A. Scalzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aldering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antilogus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 713, pp.1073-1094. </w:t>
@@ -10649,103 +10649,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Spectral Flux Ratios to Standardize SN Ia Luminosities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aldering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antilogus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baltay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 500, pp.L17-L20. </w:t>
@@ -10796,90 +10796,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visible and near-infrared spectrophotometry of the Deep impact ejecta of Comet 9P/Tempel 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.W. Hodapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aldering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.J. Meech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Cochran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antilogus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 191, pp.389-402. </w:t>
@@ -11064,90 +11064,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visible and Near-Infrared Spectrophotometry of the Deep Impact Ejecta of Comet 9P/Tempel 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.W. Hodapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aldering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.J. Meech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Cochran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antilogus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 187, pp.185-198. </w:t>
@@ -11179,601 +11179,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00113790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nearby Supernova Factory Observations of SN 2005gj: Another Type Ia Supernova in a Massive Circumstellar Envelope</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinemetry: a generalisation of photometry to the higher moments of the line-of-sight velocity distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bauer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Krajnovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cappellari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tim de Zeeuw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Copin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/507020⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 366, pp.787-802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2005.09902.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00087619v1</w:t>
+                <w:t xml:space="preserve">in2p3-00025369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinemetry: a generalisation of photometry to the higher moments of the line-of-sight velocity distribution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Cappellari</w:t>
+                <w:t xml:space="preserve">The Nearby Supernova Factory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Tim de Zeeuw</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bongard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gangler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Saugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2005.09902.x⟩</w:t>
+              <w:t xml:space="preserve">New Astronomy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 50, pp.436-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.NEWAR.2006.02.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00025369v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00975915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nearby Supernova Factory</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Saugé</w:t>
+                <w:t xml:space="preserve">Nearby Supernova Factory Observations of SN 2006D: On Sporadic Carbon Signatures in Early Type Ia Supernova Spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.C. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aldering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Antilogus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Astronomy Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.NEWAR.2006.02.035⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 654, pp.L53-L56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/510780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00975915v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00128643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nearby Supernova Factory Observations of SN 2006D: On Sporadic Carbon Signatures in Early Type Ia Supernova Spectra</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nearby Supernova Factory Observations of SN 2005gj: Another Type Ia Supernova in a Massive Circumstellar Envelope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aldering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Antilogus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baltay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.C. Thomas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Bailey</w:t>
+                <w:t xml:space="preserve">A. Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 654, pp.L53-L56. </w:t>
+              <w:t xml:space="preserve">, 2006, 650, pp.510-527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/510780⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/507020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00128643v1</w:t>
+                <w:t xml:space="preserve">in2p3-00087619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Euro3D data format: A common FITS data format for integral field spectrographs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kissler-Patig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferruit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11858,51 +11858,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nearby supernova factory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Copin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomical Notes / Astronomische Nachrichten</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 325, pp.116-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11942,442 +11942,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00024761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nearby Supernova Factory</w:t>
+                <w:t xml:space="preserve">The SAURON project - III. Integral-field absorption-line kinematics of 48 elliptical and lenticular galaxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. M. Wood-Vasey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Aldering</w:t>
+                <w:t xml:space="preserve">E. Emsellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cappellari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. C. Lee</w:t>
+                <w:t xml:space="preserve">R.F. Peletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Loken</w:t>
+                <w:t xml:space="preserve">R.M. Mcdermid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Nugent</w:t>
+                <w:t xml:space="preserve">R. Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Astronomy Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 48, pp.637-640. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 352, pp.721-743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.NEWAR.2003.12.056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2004.07948.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00975916v1</w:t>
+                <w:t xml:space="preserve">in2p3-00024660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axisymmetric dynamical models for SAURON and OASIS observations of NGC 3377</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Nearby Supernova Factory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Cretton</w:t>
+                <w:t xml:space="preserve">W. M. Wood-Vasey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aldering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Emsellem</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. C. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Loken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nugent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20034076⟩</w:t>
+              <w:t xml:space="preserve">New Astronomy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 48, pp.637-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.NEWAR.2003.12.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00024662v1</w:t>
+                <w:t xml:space="preserve">in2p3-00975916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SAURON project - III. Integral-field absorption-line kinematics of 48 elliptical and lenticular galaxies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId453" w:history="1">
+                <w:t xml:space="preserve">Axisymmetric dynamical models for SAURON and OASIS observations of NGC 3377</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Copin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cretton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Emsellem</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 352, pp.721-743. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 415, pp.889-903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2004.07948.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20034076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00024660v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00024662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Under the microscope : Galaxy centres with OASIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mcdermid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12458,90 +12458,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OASIS high-resolution integral field spectroscopy of the SAURON ellipticals and lenticulars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mcdermid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Emsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cappellari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Kuntschner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomical Notes / Astronomische Nachrichten</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 325, pp.100-103. </w:t>
@@ -12592,64 +12592,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation and evolution of S0 galaxies: a SAURON case study of NGC 7332</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Falcón-Barroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.F. Peletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Emsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Kuntschner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12726,51 +12726,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Euro3D LCL I/O library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pécontal-Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12829,64 +12829,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptative spatial binning of integral field spectroscopic data using Voronoi tessellations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cappellari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Copin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 342, pp.345-354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12933,64 +12933,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A60 pc counter rotating core in NGC 4621</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wernli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Emsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Copin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 396, pp.73-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13050,64 +13050,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.T. de Zeeuw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Emsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcella Carollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13171,90 +13171,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SAURON study of M32 measuring the intrinsic flattening and the central black hole mass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.K. Verolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cappellari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.P. van Der Marel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 335, pp.517-525. </w:t>
@@ -13292,77 +13292,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the Nearby supernova factory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aldering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antilogus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13411,286 +13411,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00020364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The M 31 double nucleus probed with OASIS and HST. A natural m=1 mode?</w:t>
+                <w:t xml:space="preserve">The SAURON project. I. The panoramic integral-field spectrograph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Combes</w:t>
+                <w:t xml:space="preserve">Yannick Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Copin</w:t>
+                <w:t xml:space="preserve">G. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Monnet</w:t>
+                <w:t xml:space="preserve">Bryan W. Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Allington-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 326 (1), pp.23-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-8711.2001.04612.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00008411v1</w:t>
+                <w:t xml:space="preserve">hal-00008410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SAURON project. I. The panoramic integral-field spectrograph</w:t>
+                <w:t xml:space="preserve">The M 31 double nucleus probed with OASIS and HST. A natural m=1 mode?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Emsellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Copin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Copin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. Monnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. R. Allington-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 371, pp.409-428</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00008410v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00008411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13702,380 +13702,380 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Type Ia Supernova SNF20080514-002</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Cosmology with the Nearby Supernova Factory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kerschhaggl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aldering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Antilogus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Baltay</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">217th Meeting of the American Astronomical Society with the Historical Astronomy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Particle and Nuclear Astrophysics, International Workshop on Nuclear Physics, 32nd Course</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Erice, Sicily, Italy. pp.335-339, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.PPNP.2011.01.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00611463v1</w:t>
+                <w:t xml:space="preserve">in2p3-00589232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmology with the Nearby Supernova Factory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Analysis of the Type Ia Supernova SNF20080514-002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aldering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antilogus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Bailey</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baltay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particle and Nuclear Astrophysics, International Workshop on Nuclear Physics, 32nd Course</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">217th Meeting of the American Astronomical Society with the Historical Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Seattle, WA, United States. pp.30801</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.PPNP.2011.01.030⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00589232v1</w:t>
+                <w:t xml:space="preserve">in2p3-00611463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twin Supernova Studies with SNe Ia from SNfactory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fakhouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aldering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hsiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Loken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">217th Meeting of the American Astronomical Society with hte Historical Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Seattle, WA, United States. pp.337-13</w:t>
@@ -14104,103 +14104,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local host galaxy properties of type Ia supernovae from the Nearby SuperNovae Factory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aldering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antilogus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées 2011 de la Société Française d'Astronomie &amp; d'Astrophysique (SF2A)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Paris, France. pp.179-183</w:t>
@@ -14229,103 +14229,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Nearby Supernova Factory dataset-improving SNe Ia as dark energy probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aldering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antilogus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Conference of the Invisible Universe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Paris, France. pp.259-266, </w:t>
@@ -14389,77 +14389,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.A. Scalzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Akerlof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aldering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antilogus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">215th Meeting of the American Astonomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Washington DC, United States. pp.450</w:t>
@@ -14501,90 +14501,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Spectral Correlations of Type Ia Supernovae from the Nearby Supernova Factory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J. Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aldering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antilogus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baltay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">213th Meeting of the American Astronomical Society with HAD and HEAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Long Beach, CA, United States. pp.376</w:t>
@@ -14626,90 +14626,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNe Ia From The Nearby Supernova Factory: The Reign Of The Normals And The Revolution Of The Rare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.S. Aldering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antilogus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baltay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">213th Meeting of the American Astronomical Society with HAD and HEAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Long Beach, CA, United States. pp.401</w:t>
@@ -14738,103 +14738,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Nearby Supernova Factory: First Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aldering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antilogus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dark Energy and Dark Matter: Observations, Experiments and Theories - CRAL-IPNL Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Lyon, France. pp.11-15, </w:t>
@@ -14884,103 +14884,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initial Hubble Diagram Results from the Nearby Supernova Factory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aldering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antilogus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baltay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Conference on High Energy Physics - ICHEP08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Philadelphia, United States</w:t>
@@ -15009,343 +15009,343 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Nearby Supernova Factory: toward a high-precision spectro-photometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Copin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine de l'Astrophysique Française (SF2A 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00409066v1</w:t>
+                <w:t xml:space="preserve">in2p3-00171065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Nearby Supernova Factory: toward a high-precision spectro-photometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Copin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Buton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gangler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pecontal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine de l'Astrophysique Française (SF2A 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00171065v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00409066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Nearby Supernova Factory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bongard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gangler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Saugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integral Field Spectroscopy: Techniques and Data Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Durham, United Kingdom. pp.436-438, </w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.newar.2006.02.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00089880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -15362,90 +15362,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nearby supernova factory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.M. Wood-Vasey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aldering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.C. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Loken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nugent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Supernova and Dust</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Paris, France. pp.637-640, </w:t>
@@ -15477,1454 +15477,1398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00020374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La spectrographie integrale de champ</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SNIFS: a wideband integral field spectrograph with microlens arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aldering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Antilogus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Capoani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programme National Galaxies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">SPIE 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, St Etienne, France. pp.146-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00020367v1</w:t>
+                <w:t xml:space="preserve">in2p3-00020373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical Modeling of SAURON Galaxies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId424" w:history="1">
+                <w:t xml:space="preserve">SAURON: observations of E/S0/SA galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kuntschner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Bacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cappellari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Bureau</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnegie Observatoires Centennial Symposia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Pasadena, United States</w:t>
+              <w:t xml:space="preserve">Galaxy evolution : theory and observations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, Cozumel, Mexico. pp.199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00024773v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00024780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAURON: observations of E/S0/SA galaxies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roland Bacon</w:t>
+                <w:t xml:space="preserve">Dynamical Modeling of SAURON Galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cappellari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. C. E. van den Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. K. Verolme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bureau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Galaxy evolution : theory and observations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2002, Cozumel, Mexico. pp.199</w:t>
+              <w:t xml:space="preserve">Carnegie Observatoires Centennial Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Pasadena, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00024780v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00024773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNIFS: a wideband integral field spectrograph with microlens arrays</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The nearby supernova factory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Copin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, St Etienne, France. pp.146-155</w:t>
+              <w:t xml:space="preserve">Euro3D Science Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00020373v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00020366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nearby supernova factory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">La spectrographie integrale de champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Copin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro3D Science Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Programme National Galaxies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00020366v1</w:t>
+                <w:t xml:space="preserve">in2p3-00020367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Dimensional Kinematics and Stellar Populations of Early-Type Galaxies: First Results from the SAURON Survey</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId424" w:history="1">
+                <w:t xml:space="preserve">Adaptative spatial binning of 2D spectra and images using Voronoi tessellations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cappellari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Copin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on "Galaxies: the Third Dimension"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2001, Cozumel, Mexico. pp.179</w:t>
+              <w:t xml:space="preserve">ASP Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2001, Cozumel, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00024771v1</w:t>
+                <w:t xml:space="preserve">in2p3-00012013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nearby supernova factory</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Astier</w:t>
+                <w:t xml:space="preserve">Probing the stellar populations of early-types galaxies : the SAURON survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Emsellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mcdermid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kuntschner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Peletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESO/MPA/MPE Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Garching, Germany</w:t>
+              <w:t xml:space="preserve">Conference on "Galaxies: the Third Dimension"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2001, Cozumel, Mexico. pp.189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00020376v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00024770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and central black hole of NGC 3377 based on Sauron and Oasis 2D spectroscopic observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cretton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Emssellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on "Galaxies: the Third Dimension"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2001, Cozumel, Mexico. pp.201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00024766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinemetry quantifying kinematic maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Copin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASP Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2001, Cozumel, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00012014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Tiger instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Copin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO3D Kick-Off Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Canaries, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00012011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nearby Supernova Factory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">The nearby supernova factory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pecontal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aldering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antilogus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ESO/MPA/MPE Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Garching, Germany. pp.404</w:t>
+              <w:t xml:space="preserve">ESO/MPA/MPE Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Garching, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00024775v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00020376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptative spatial binning of 2D spectra and images using Voronoi tessellations</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Nearby Supernova Factory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pécontal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aldering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Antilogus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASP Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2001, Cozumel, Mexico</w:t>
+              <w:t xml:space="preserve">Proceedings of the ESO/MPA/MPE Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Garching, Germany. pp.404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00012013v1</w:t>
+                <w:t xml:space="preserve">in2p3-00024775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the stellar populations of early-types galaxies : the SAURON survey</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Supernova Factory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Copin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on "Galaxies: the Third Dimension"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2001, Cozumel, Mexico. pp.189</w:t>
+              <w:t xml:space="preserve">SF2A-2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00024770v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAURON observations of disks in spheroids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Emsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cappellari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.K. Verolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16966,51 +16910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nearby supernova factory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Copin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Programme National de Cosmologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17029,605 +16973,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00020368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Supernova Factory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">SAURON: An Innovative Look at Early-Type Galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cappellari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Copin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.K. Verolme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.T. de Zeeuw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF2A-2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Paris, France</w:t>
+              <w:t xml:space="preserve">The Dynamics, Structure &amp; History of Galaxies: A Workshop in Honour of Professor Ken Freeman.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Dunk Island, Australia. pp.53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00012012v1</w:t>
+                <w:t xml:space="preserve">in2p3-00024772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAURON: An Innovative Look at Early-Type Galaxies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Adaptative spatial binning of 2D spectral and images using voronoi tessellations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Capellari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Copin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Dynamics, Structure &amp; History of Galaxies: A Workshop in Honour of Professor Ken Freeman.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, Dunk Island, Australia. pp.53</w:t>
+              <w:t xml:space="preserve">Conference on "Galaxies: the Third Dimension"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2001, Cozumel, Mexico. pp.515</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00024772v1</w:t>
+                <w:t xml:space="preserve">in2p3-00024767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptative spatial binning of 2D spectral and images using voronoi tessellations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">The nearby supernova factory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Copin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on "Galaxies: the Third Dimension"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2001, Cozumel, Mexico. pp.515</w:t>
+              <w:t xml:space="preserve">Semaine de l'Astrophysique Francaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00024767v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00020365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nearby supernova factory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">The remmant of a merger as revealed by OASIS/PUEO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wernli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Emssellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Copin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine de l'Astrophysique Francaise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference on "Galaxies: the Third Dimension"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2001, Cozumel, Mexico. pp.270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00020365v1</w:t>
+                <w:t xml:space="preserve">in2p3-00024768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The remmant of a merger as revealed by OASIS/PUEO</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Kinemetry : Quantifying kinematic maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Copin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on "Galaxies: the Third Dimension"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2001, Cozumel, Mexico. pp.270</w:t>
+              <w:t xml:space="preserve">, Dec 2001, Cozumel, Mexico. pp.508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00024768v1</w:t>
+                <w:t xml:space="preserve">in2p3-00024765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinemetry : Quantifying kinematic maps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">The Nearby Supernova Factory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Copin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on "Galaxies: the Third Dimension"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2001, Cozumel, Mexico. pp.508</w:t>
+              <w:t xml:space="preserve">The SN factory Consortium - SF2A-2002 - Semaine de l'Astrophysique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Paris, France. pp.79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00024765v1</w:t>
+                <w:t xml:space="preserve">in2p3-00024764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nearby Supernova Factory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Two-Dimensional Kinematics and Stellar Populations of Early-Type Galaxies: First Results from the SAURON Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Bacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cappellari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Copin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The SN factory Consortium - SF2A-2002 - Semaine de l'Astrophysique Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Paris, France. pp.79</w:t>
+              <w:t xml:space="preserve">Conference on "Galaxies: the Third Dimension"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2001, Cozumel, Mexico. pp.179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00024764v1</w:t>
+                <w:t xml:space="preserve">in2p3-00024771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17645,103 +17645,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Power of Spectrophotometry: K-correction-free Type Ia Supernova Light Curves from the Nearby Supernova Factory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aldering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antilogus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">213th Meeting of the American Astronomical Society with HAD and HEAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Long Beach, CA, United States. 41, pp.464, 2009</w:t>
@@ -17770,103 +17770,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classical Type Ia Spectral Indicators from the Nearby Supernova Factory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aldering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antilogus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">213th Meeting on American Astronomical Society with HAD and HEAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Long Beach, CA, United States. 41, pp.464, 2009</w:t>
@@ -17895,103 +17895,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flux Calibration and Extinction Properties from the Nearby Supernova Factory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Buton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aldering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antilogus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">213th Meeting of the American Astronomical Society with HAD and HEAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Long Beach, CA, United States. 41, pp.464, 2009</w:t>
@@ -18020,103 +18020,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Analysis of Type Ia Supernovae Observed by The Nearby Supernova Factory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aldering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antilogus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">213th Meeting of the American Astronomical Society with HAD and HEAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Long Beach, CA, United States. 41, pp.464, 2009</w:t>
@@ -18145,103 +18145,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host Galaxies of Type Ia Supernovae from the Nearby Supernova Factory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Childress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aldering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antilogus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">213th Meeting of the American Astronomical Society with HAD and HEAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Long Beach, CA, United States. 41, pp.465, 2009</w:t>
@@ -18270,77 +18270,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Wavelength, Multi-Epoch Integral Field Spectrograph Extraction for the Nearby Supernova Factory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bongard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pecontal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rigaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18395,103 +18395,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host Galaxies for Type Ia Supernovae Observed by the Nearby Supernova Factory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Childress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aldering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bongard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Loken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nugent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">211th Meeting of the American Astronomical Society and High Energy Astrophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Austin, Texas, United States. 39, pp.928, 2008</w:t>
@@ -18520,51 +18520,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Nearby Supernova Factory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Copin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine de l'Astrophysique Française - Journées de la SF2A 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18589,103 +18589,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Supernovae Integral Field Spectrograph: keys to high-precision spectro-photometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Buton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gangler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Smadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pecontal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine de l'Astrophysique Française (SF2A 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Grenoble, France. Société Française d'Astronomie et d'Astrophysique, 2007</w:t>
@@ -18746,51 +18746,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le champ électromagnétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Smadja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18866,90 +18866,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid preparation: XVIII. Cosmic Dawn Survey. Spitzer observations of the Euclid deep fields and calibration fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Moneti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. J. Mccracken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Shuntov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. B. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Capak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -18971,64 +18971,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peculiar velocity cosmology with type Ia supernovae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19134,90 +19134,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nearby supernova factor search pipeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.M. Wood-Vasey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aldering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.C. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Loken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nugent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -19271,51 +19271,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des galaxies de type précoce:observations 3D et modélisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Copin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Astrophysique [astro-ph]. Ecole normale supérieure de lyon - ENS LYON, 2000. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -19374,51 +19374,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectro-photométrie à champ intégral dans le cadre du projet &amp;quot; The Nearby Supernova Factory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Copin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cosmologie et astrophysique extra-galactique [astro-ph.CO]. Université Claude Bernard - Lyon I, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19605,51 +19605,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05536197v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Girardi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grazian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rodighiero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bisigello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gandolfi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556328" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05515519v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Howell" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferguson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larsen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lan&#231;on" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Annibali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556953" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191078v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Diego" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Congedo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gavazzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schrabback" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Atek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556372" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05381420v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S S Larsen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M N Ferguson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Howell" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Cuillandre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554661" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412177v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Siudek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Huertas-Company" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Smith" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Martinez-Solaeche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lanusse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554611" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454442v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2512.01489" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05222765v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ba&#241;ados" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Le Brun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Belladitta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Momcheva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Stern" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf1274" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05059341v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marleau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cantiello" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carollo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Duc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450799" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05059502v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kluge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N A Hatch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Golden-Marx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A H Gonzalez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450772" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05058260v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E L Mart&#237;n" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#381;erjal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martin-Gonzalez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mu&#241;oz Torres" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450793" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05059537v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Acevedo Barroso" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M O&#8217;riordan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tortora" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T E Collett" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451868" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05484080v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monaco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parimbelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elkhashab" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salvalaggio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Castro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556459" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679187v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Zalesky" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J.R Mcpartland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R Weaver" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Toft" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B Sanders" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451857" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05392858v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saifollahi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bethermin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554667" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04851239v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Libralato" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L R Bedin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Griggio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massari" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anderson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452295" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691899v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Contarini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pisani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamaus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahl&#233;n" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244095" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672348v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rubin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aldering" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antilogus" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aragon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ac7b7f" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542092v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borlaff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G&#243;mez-Alvarez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Altieri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcum" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vavrek" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141935" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533670v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ili&#263;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baccigalupi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Bermejo-Climent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fabbian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141556" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03664785v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cagliari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Granett" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guzzo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bolzonella" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pozzetti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142224" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661327v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Moriya" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Inserra" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tanaka" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cappellaro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Della Valle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243810" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533669v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huertas-Company" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lanusse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jullo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141393" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501082v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briday" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rigault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Graziani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Copin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141160" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597178v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.L. Kim" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Neill" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/ac50a0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691688v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Keihanen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lindholm" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carbone" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244065" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426564v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142073" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601240v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Upham" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Brown" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Whittaker" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amara" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Auricchio" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142908" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613681v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schirmer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jahnke" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seidel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aussel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodendorf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142897" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447630v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepori" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tutusaus" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viglione" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonvin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camera" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142419" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604398v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nesseris" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sapone" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinelli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Camarena" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marra" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142503" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565435v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moneti" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Mccracken" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shuntov" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B. Kauffmann" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capak" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142361" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235654v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boone" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abec3c" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229362v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abec3b" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217522v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pocino" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Castander" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fosalba" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crocce" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141061" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248322v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J.A.P. Martins" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanchard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141353" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355824v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jim&#233;nez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mac&#237;as-P&#233;rez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Secroun" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gillard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kubik" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/ac21de" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174105v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ilbert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de La Torre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martinet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Wright" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paltani" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040237" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863097v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nicolas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038447" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413175v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stanford" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Masters" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darvish" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stern" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cohen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ac0833" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02516435v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paykari" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kitching" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoekstra" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Azzollini" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. F. Cardone" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936980" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080850v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brinnel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730404" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026946v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desprez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coupon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Almosallam" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvarez-Ayllon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039403" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483955v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Outini" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936318" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976446v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Casas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038071" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026941v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guglielmo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saglia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castander" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galametz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038334" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02813362v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936980e" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628059v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baltay" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2515-5172/ab8fa5" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371622v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. L&#233;get" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gangler" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mondon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834954" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02334278v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barnett" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Warren" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Mortlock" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Cuby" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Conselice" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936427" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279097v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taubenberger" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Floers" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vogl" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kromer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Spyromilio" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1977" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990691v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Courtois" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lavaux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hoffman" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Tully" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz078" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268432v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blagorodnova" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dugas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feeney" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935344" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921643v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saunders" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaec7e" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885577v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Price-Whelan" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Sip&#337;cz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. G&#252;nther" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Lim" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Crawford" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aabc4f" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737887v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dixon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Domagalski" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/aab0fe" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703686v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nordin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732137" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781928v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-F. L&#233;get" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Pruzhinskaya" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciulli" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832932" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796785v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jamal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Brun" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Fevre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vibert" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731305" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01430546v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Huang" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Raha" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/836/2/157" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768116v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lombardo" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. K&#252;sters" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kowalski" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731076" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01142817v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sasdelli" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bongard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canto" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cellier-Holzem" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu2416" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01226913v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. K. Fakhouri" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/815/1/58" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01142814v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/802/1/20" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01128796v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/800/1/57" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00958452v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scalzo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu350" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00935372v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Kim" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/784/1/51" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00826369v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Childress" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/770/2/107" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00904276v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322104" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00904274v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Feindt" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kerschhaggl" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321880" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00787095v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pereira" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Thomas" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201221008" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740358v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buton" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219834" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00826354v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/770/2/108" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00790493v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/766/2/84" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00690635v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. K. R&#246;pke" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. R. Seitenzahl" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pakmor" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Sim" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/750/1/L19" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00717457v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/757/1/12" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00610569v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Childress" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/733/1/3" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00610560v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chotard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116723" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00632080v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/743/1/27" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00465857v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Scalzo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/713/2/1073" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00401027v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911973" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00347475v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W. Hodapp" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Meech" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Cochran" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2006.09.030" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00091040v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avishay Gal-Yam" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Leonard" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Fox" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Cenko" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Soderberg" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/510523" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00113790v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2006.09.015" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087619v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bauer" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/507020" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025369v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Krajnovic" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cappellari" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tim de Zeeuw" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2005.09902.x" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00975915v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blanc" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saug&#233;" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NEWAR.2006.02.035" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3J9V9V7H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00128643v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Thomas" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/510780" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024762v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kissler-Patig" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferruit" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;contal-Rousset" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Roth" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.200310200" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XZ2V8GDJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024761v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.200310188" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2QZTL3RQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00975916v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M. Wood-Vasey" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C. Lee" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loken" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nugent" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NEWAR.2003.12.056" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024662v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cretton" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Emsellem" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20034076" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024660v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Peletier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Mcdermid" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bacon" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2004.07948.x" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024781v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcdermid" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adam" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benn" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Emssellem" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024760v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kuntschner" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.200310184" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024661v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Falc&#243;n-Barroso" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fathi" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2004.07704.x" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024763v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.200310201" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9Z693G3X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019946v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.2003.06541.x" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019945v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wernli" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021333" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012009v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. de Zeeuw" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bureau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcella Carollo" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.2002.05059.x" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012010v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Verolme" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. van Der Marel" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.2002.05664.x" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020364v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Astier" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bacon" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008411v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Combes" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Copin" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monnet" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008410v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan W. Miller" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Allington-Smith" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.2001.04612.x" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00611463v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rollin" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589232v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PPNP.2011.01.030" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9WNSFSN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00611459v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fakhouri" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hsiao" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00763308v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589828v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3462644" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589583v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Scalzo" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Akerlof" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589503v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Bailey" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589504v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Aldering" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00408916v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/0936002" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-1T4XFNHJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00347476v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00409066v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Smadja" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pecontal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00171065v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00089880v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newar.2006.02.035" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020374v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M. Wood-Vasey" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Lee" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newar.2003.12.056" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020367v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024773v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. E. van den Bosch" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. K. Verolme" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024780v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020373v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lantz" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnaud" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Capoani" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020366v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024771v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Davies" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020376v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024766v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012014v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012011v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024775v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P&#233;contal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012013v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024770v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peletier" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024769v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020368v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012012v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024772v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024767v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capellari" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020365v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024768v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024765v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024764v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589312v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589305v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589302v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589310v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589286v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589296v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rigaudier" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soulez" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589577v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00325076v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00171064v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03640203v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Smadja" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03451656v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Moneti" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03045617v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Regnault" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Gris" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#246;ller" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020398v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001338v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00855585v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05536197v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Girardi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grazian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rodighiero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bisigello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gandolfi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556328" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05515519v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Howell" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferguson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larsen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lan&#231;on" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Annibali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556953" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191078v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Diego" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Congedo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gavazzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schrabback" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Atek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556372" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05059502v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kluge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N A Hatch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Golden-Marx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A H Gonzalez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450772" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05059341v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marleau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Cuillandre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cantiello" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carollo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Duc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450799" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05058260v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E L Mart&#237;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#381;erjal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martin-Gonzalez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mu&#241;oz Torres" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450793" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05222765v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ba&#241;ados" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Le Brun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Belladitta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Momcheva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Stern" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf1274" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454442v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2512.01489" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05381420v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S S Larsen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M N Ferguson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Howell" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554661" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412177v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Siudek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Huertas-Company" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Smith" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Martinez-Solaeche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lanusse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554611" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679187v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Zalesky" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J.R Mcpartland" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R Weaver" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Toft" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B Sanders" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451857" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05484080v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monaco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parimbelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elkhashab" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salvalaggio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Castro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556459" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05059537v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Acevedo Barroso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M O&#8217;riordan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tortora" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T E Collett" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451868" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05392858v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saifollahi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bethermin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554667" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04851239v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Libralato" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L R Bedin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Griggio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massari" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anderson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452295" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533669v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huertas-Company" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lanusse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jullo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141393" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542092v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borlaff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G&#243;mez-Alvarez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Altieri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcum" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vavrek" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141935" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03664785v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cagliari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Granett" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guzzo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bolzonella" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pozzetti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142224" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661327v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Moriya" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Inserra" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tanaka" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cappellaro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Della Valle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243810" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533670v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ili&#263;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baccigalupi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Bermejo-Climent" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fabbian" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141556" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597178v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.L. Kim" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rigault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Neill" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briday" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Copin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/ac50a0" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426564v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamaus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pisani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Contarini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verza" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142073" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601240v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Upham" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Brown" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Whittaker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amara" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Auricchio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142908" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691688v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Keihanen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lindholm" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carbone" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244065" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447630v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepori" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tutusaus" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viglione" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonvin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camera" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142419" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501082v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Graziani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aldering" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141160" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613681v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schirmer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jahnke" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seidel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aussel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodendorf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142897" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604398v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nesseris" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sapone" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinelli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Camarena" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marra" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142503" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565435v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moneti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Mccracken" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shuntov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B. Kauffmann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capak" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142361" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691899v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahl&#233;n" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244095" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672348v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rubin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antilogus" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aragon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailey" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ac7b7f" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217522v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pocino" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Castander" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fosalba" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crocce" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141061" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248322v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J.A.P. Martins" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanchard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141353" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355824v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jim&#233;nez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mac&#237;as-P&#233;rez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Secroun" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gillard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kubik" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/ac21de" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174105v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ilbert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de La Torre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martinet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Wright" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paltani" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040237" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863097v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nicolas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038447" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413175v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stanford" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Masters" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darvish" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stern" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cohen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ac0833" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235654v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boone" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abec3c" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229362v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abec3b" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02516435v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paykari" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kitching" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoekstra" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Azzollini" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. F. Cardone" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936980" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026946v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desprez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coupon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Almosallam" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvarez-Ayllon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039403" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080850v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brinnel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730404" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483955v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Outini" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936318" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976446v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Casas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038071" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026941v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guglielmo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saglia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castander" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galametz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038334" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371622v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. L&#233;get" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gangler" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mondon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834954" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628059v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baltay" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2515-5172/ab8fa5" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02813362v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936980e" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02334278v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barnett" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Warren" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Mortlock" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Cuby" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Conselice" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936427" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279097v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taubenberger" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Floers" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vogl" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kromer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Spyromilio" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1977" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268432v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blagorodnova" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dugas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feeney" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935344" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990691v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Courtois" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lavaux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hoffman" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Tully" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz078" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703686v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nordin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732137" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737887v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dixon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Domagalski" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/aab0fe" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781928v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-F. L&#233;get" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Pruzhinskaya" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciulli" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832932" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796785v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jamal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Brun" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Fevre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vibert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731305" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921643v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saunders" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaec7e" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885577v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Price-Whelan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Sip&#337;cz" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. G&#252;nther" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Lim" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Crawford" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aabc4f" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01430546v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Huang" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Raha" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/836/2/157" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768116v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lombardo" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. K&#252;sters" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kowalski" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731076" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01226913v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. K. Fakhouri" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/815/1/58" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01142817v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sasdelli" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bongard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canto" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cellier-Holzem" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu2416" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01142814v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/802/1/20" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01128796v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/800/1/57" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00935372v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Kim" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/784/1/51" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00958452v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scalzo" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu350" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00904276v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322104" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00904274v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Feindt" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kerschhaggl" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321880" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00787095v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pereira" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Thomas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201221008" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740358v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buton" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219834" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00826354v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Childress" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/770/2/108" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00790493v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/766/2/84" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00826369v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/770/2/107" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00690635v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. K. R&#246;pke" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. R. Seitenzahl" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pakmor" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Sim" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/750/1/L19" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00717457v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/757/1/12" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00610560v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chotard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116723" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00632080v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/743/1/27" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00610569v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Childress" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/733/1/3" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00465857v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Scalzo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/713/2/1073" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00401027v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911973" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00347475v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W. Hodapp" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Meech" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Cochran" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2006.09.030" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00091040v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avishay Gal-Yam" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Leonard" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Fox" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Cenko" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Soderberg" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/510523" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00113790v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2006.09.015" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025369v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Krajnovic" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cappellari" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tim de Zeeuw" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2005.09902.x" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00975915v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blanc" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saug&#233;" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NEWAR.2006.02.035" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3J9V9V7H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00128643v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Thomas" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/510780" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087619v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bauer" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/507020" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024762v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kissler-Patig" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferruit" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;contal-Rousset" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Roth" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.200310200" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XZ2V8GDJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024761v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.200310188" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2QZTL3RQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024660v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Emsellem" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Peletier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Mcdermid" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bacon" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2004.07948.x" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00975916v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M. Wood-Vasey" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C. Lee" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loken" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nugent" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NEWAR.2003.12.056" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024662v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cretton" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20034076" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024781v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcdermid" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adam" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benn" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Emssellem" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024760v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kuntschner" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.200310184" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024661v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Falc&#243;n-Barroso" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fathi" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2004.07704.x" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024763v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.200310201" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9Z693G3X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019946v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.2003.06541.x" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019945v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wernli" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021333" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012009v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. de Zeeuw" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bureau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcella Carollo" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.2002.05059.x" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012010v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Verolme" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. van Der Marel" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.2002.05664.x" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020364v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Astier" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bacon" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008410v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Copin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monnet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan W. Miller" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Allington-Smith" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.2001.04612.x" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008411v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Combes" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589232v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PPNP.2011.01.030" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9WNSFSN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00611463v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rollin" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00611459v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fakhouri" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hsiao" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00763308v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589828v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3462644" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589583v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Scalzo" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Akerlof" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589503v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Bailey" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589504v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Aldering" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00408916v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/0936002" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-1T4XFNHJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00347476v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00171065v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00409066v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Smadja" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pecontal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00089880v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newar.2006.02.035" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020374v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M. Wood-Vasey" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Lee" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newar.2003.12.056" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020373v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lantz" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnaud" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Capoani" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024780v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024773v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. E. van den Bosch" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. K. Verolme" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020366v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020367v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012013v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024770v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Davies" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peletier" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024766v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012014v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012011v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020376v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024775v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P&#233;contal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012012v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024769v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020368v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024772v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024767v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capellari" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020365v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024768v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024765v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024764v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024771v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589312v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589305v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589302v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589310v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589286v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589296v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rigaudier" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soulez" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589577v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00325076v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00171064v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03640203v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Smadja" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03451656v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Moneti" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03045617v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Regnault" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Gris" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#246;ller" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020398v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001338v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00855585v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>