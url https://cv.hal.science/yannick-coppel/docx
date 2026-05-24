--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -884,814 +884,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05147629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization by NMR Spectroscopy of the SEI Layer Formed on Ti 3 C 2 MXene Materials Prepared with Various Terminations</w:t>
+                <w:t xml:space="preserve">Synthesis of TiO2/SBA-15 Nanocomposites by Hydrolysis of Organometallic Ti Precursors for Photocatalytic NO Abatement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanjay Sunny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Coppel</w:t>
+                <w:t xml:space="preserve">Ons El Atti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Louis Taberna</w:t>
+                <w:t xml:space="preserve">Julie Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Simon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Katia Fajerwerg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lorber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1945-7111/ad2d1a⟩</w:t>
+              <w:t xml:space="preserve">Inorganics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (7), pp.183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/inorganics12070183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04786279v1</w:t>
+                <w:t xml:space="preserve">hal-04659095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of TiO2/SBA-15 Nanocomposites by Hydrolysis of Organometallic Ti Precursors for Photocatalytic NO Abatement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spray-dried ternary bioactive glass microspheres: Direct and indirect structural effects of copper-doping on acellular degradation behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Fajerwerg</w:t>
+                <w:t xml:space="preserve">Gabriele Vecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Lorber</w:t>
+                <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
+                <w:t xml:space="preserve">Sylvain Le Grill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Brouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/inorganics12070183⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 181, pp.453-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2024.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659095v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spray-dried ternary bioactive glass microspheres: Direct and indirect structural effects of copper-doping on acellular degradation behavior</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization by NMR Spectroscopy of the SEI Layer Formed on Ti 3 C 2 MXene Materials Prepared with Various Terminations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Darcos</w:t>
+                <w:t xml:space="preserve">Sanjay Sunny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Le Grill</w:t>
+                <w:t xml:space="preserve">Pierre-Louis Taberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Brouillet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrice Simon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 181, pp.453-468. </w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 171 (3), pp.030512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2024.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/ad2d1a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607086v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards chitosan-amorphous calcium phosphate nanocomposite: Co-precipitation induced by spray drying</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Le Grill</w:t>
+                <w:t xml:space="preserve">Colloidal Bimetallic RuNi Particles and their Behaviour in Catalytic Quinoline Hydrogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Cardona-Farreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroya Ishikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abolanle Olatilewa Odufejo Ogoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Mallet-Ladeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Next Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.NXMATE.2023.100095⟩</w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89 (12), pp.e202400516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/CPLU.202400516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04416545v1</w:t>
+                <w:t xml:space="preserve">hal-04703442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal Bimetallic RuNi Particles and their Behaviour in Catalytic Quinoline Hydrogenation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miquel Cardona-Farreny</w:t>
+                <w:t xml:space="preserve">Consolidation of Spray-Dried Amorphous Calcium Phosphate by Ultrafast Compression: Chemical and Structural Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Grill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroya Ishikawa</w:t>
+                <w:t xml:space="preserve">Christophe Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abolanle Olatilewa Odufejo Ogoe</w:t>
+                <w:t xml:space="preserve">Olivier Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Mallet-Ladeira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Coppel</w:t>
+                <w:t xml:space="preserve">Vincent Mazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 89 (12), pp.e202400516. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (2), pp.152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/CPLU.202400516⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano14020152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703442v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consolidation of Spray-Dried Amorphous Calcium Phosphate by Ultrafast Compression: Chemical and Structural Overview</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Towards chitosan-amorphous calcium phosphate nanocomposite: Co-precipitation induced by spray drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Grill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Coppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Drouet</w:t>
+                <w:t xml:space="preserve">Jérémy Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Marsan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Coppel</w:t>
+                <w:t xml:space="preserve">Ghislaine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Mazel</w:t>
+                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (2), pp.152. </w:t>
+              <w:t xml:space="preserve">Next Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.100095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano14020152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.NXMATE.2023.100095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04472495v1</w:t>
+                <w:t xml:space="preserve">hal-04416545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New hybrid adsorbent based on APTES functionalized zeolite W for lead and cadmium ions removal: Experimental and theoretical studies</w:t>
               </w:r>
@@ -1939,1181 +1939,1181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature spin crossover properties in a series of mixed-anion Fe(NH 2 trz) 3 (BF 4 ) 2− x (SiF 6 ) x /2 complexes</w:t>
+                <w:t xml:space="preserve">Unraveling the Facet-dependent Surface Chemistry at Molecular Scale: Photo-assisted Oxidation of InP Nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinyu Yang</w:t>
+                <w:t xml:space="preserve">Eunhye Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Enriquez-Cabrera</w:t>
+                <w:t xml:space="preserve">Meeree Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kane Jacob</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Coppel</w:t>
+                <w:t xml:space="preserve">Liyan Ouyang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Salmon</w:t>
+                <w:t xml:space="preserve">Hyoin Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonifas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4dt00267a⟩</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.4c10231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04529072v1</w:t>
+                <w:t xml:space="preserve">hal-04777854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Facet-dependent Surface Chemistry at Molecular Scale: Photo-assisted Oxidation of InP Nanocrystals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Room temperature spin crossover properties in a series of mixed-anion Fe(NH 2 trz) 3 (BF 4 ) 2− x (SiF 6 ) x /2 complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meeree Kim</w:t>
+                <w:t xml:space="preserve">Xinyu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liyan Ouyang</w:t>
+                <w:t xml:space="preserve">Alejandro Enriquez-Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyoin Kim</w:t>
+                <w:t xml:space="preserve">Kane Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bonifas</w:t>
+                <w:t xml:space="preserve">Lionel Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.4c10231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4dt00267a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777854v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of graphene oxide surfaces with phosphorus dendrimer and dendron</w:t>
+                <w:t xml:space="preserve">Gelation Mechanism Revealed in Organometallic Gels: Prevalence of van der Waals Interactions on Oligomerization by Coordination Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Alami</w:t>
+                <w:t xml:space="preserve">Yinping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Laurent</w:t>
+                <w:t xml:space="preserve">Juliette Fitremann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Tassé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Collière</w:t>
+                <w:t xml:space="preserve">Stéphane Massou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mingotaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FlatChem – Chemistry of Flat Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42, pp.100564. </w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (14), pp.e202300077. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.flatc.2023.100564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cphc.202300077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04268533v1</w:t>
+                <w:t xml:space="preserve">hal-04123076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gelation Mechanism Revealed in Organometallic Gels: Prevalence of van der Waals Interactions on Oligomerization by Coordination Chemistry</w:t>
+                <w:t xml:space="preserve">Phosphorylated chitosan as a hydrosoluble additive for bioactive calcium carbonate cements: Elaboration, setting mechanism, and handling properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yinping Wang</w:t>
+                <w:t xml:space="preserve">El Mehdi Toufik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Noukrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Massou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mingotaud</w:t>
+                <w:t xml:space="preserve">Cédric Charvillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (14), pp.e202300077. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (22), pp.34780-34794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.202300077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.CERAMINT.2023.08.151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04123076v1</w:t>
+                <w:t xml:space="preserve">hal-04416564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorylated chitosan as a hydrosoluble additive for bioactive calcium carbonate cements: Elaboration, setting mechanism, and handling properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultra-High-Field 67 Zn and 33 S NMR Studies Coupled with DFT Calculations Reveal the Structure of ZnS Nanoplatelets Prepared by an Organometallic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Bellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Mehdi Toufik</w:t>
+                <w:t xml:space="preserve">Farahnaz Maleki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Jakoobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Noukrati</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cédric Charvillat</w:t>
+                <w:t xml:space="preserve">Pierre Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.CERAMINT.2023.08.151⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (36), pp.17809-17819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c02754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04416564v1</w:t>
+                <w:t xml:space="preserve">hal-04271597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-High-Field 67 Zn and 33 S NMR Studies Coupled with DFT Calculations Reveal the Structure of ZnS Nanoplatelets Prepared by an Organometallic Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ekaterina Bellan</w:t>
+                <w:t xml:space="preserve">Functionalization of graphene oxide surfaces with phosphorus dendrimer and dendron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farahnaz Maleki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Jakoobi</w:t>
+                <w:t xml:space="preserve">Regis Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katia Fajerwerg</w:t>
+                <w:t xml:space="preserve">Marine Tassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Coppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Collière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 127 (36), pp.17809-17819. </w:t>
+              <w:t xml:space="preserve">FlatChem – Chemistry of Flat Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42, pp.100564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c02754⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.flatc.2023.100564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04271597v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Click” Chemistry for the Functionalization of Graphene Oxide with Phosphorus Dendrons: Synthesis, Characterization and Preliminary Biological Properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marine Tassé</w:t>
+                <w:t xml:space="preserve">Effect of Oxygen Poisoning on the Bidirectional Hydrogen Electrocatalysis in TaS 2 Nanosheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ghorbani Shiraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zia Ullah Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Péré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianjie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202302198⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (12), pp.5825-5832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c00825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04269848v1</w:t>
+                <w:t xml:space="preserve">hal-04342072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Oxygen Poisoning on the Bidirectional Hydrogen Electrocatalysis in TaS 2 Nanosheets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Péré</w:t>
+                <w:t xml:space="preserve">“Click” Chemistry for the Functionalization of Graphene Oxide with Phosphorus Dendrons: Synthesis, Characterization and Preliminary Biological Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Alami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Tassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xianjie Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Coppel</w:t>
+                <w:t xml:space="preserve">Jérôme Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 127 (12), pp.5825-5832. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (66), pp.e202302198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c00825⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202302198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04342072v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin crossover in mixed-anion Fe(NH 2 trz) 3 (BF 4 )(SiF 6 ) 0.5 crystalline rod-shaped particles: the strength of the solid–liquid post synthetic modification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinyu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Enriquez-Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Toha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 52 (30), pp.10828-10834. </w:t>
@@ -3279,576 +3279,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04109356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-Structuration of WO3 Nanoleaves by Localized Hydrolysis of an Organometallic Zn Precursor: Application to Photocatalytic NO2 Abatement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+                <w:t xml:space="preserve">3R-TaS 2 as an Intercalation-Dependent Electrified Interface for Hydrogen Reduction and Oxidation Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ghorbani Shiraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zia Ullah Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Péré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianjie Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano12244360⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (40), pp.17056-17065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c04290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03965121v2</w:t>
+                <w:t xml:space="preserve">hal-03877013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3R-TaS 2 as an Intercalation-Dependent Electrified Interface for Hydrogen Reduction and Oxidation Reactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Coppel</w:t>
+                <w:t xml:space="preserve">Nano-Structuration of WO3 Nanoleaves by Localized Hydrolysis of an Organometallic Zn Precursor: Application to Photocatalytic NO2 Abatement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Castello Lux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Fajerwerg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Ringot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 126 (40), pp.17056-17065. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (24), pp.4360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c04290⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano12244360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877013v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965121v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dentin interaction with universal adhesive containing isopropanol solvent studied by solid-state NMR spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Coppel</w:t>
+                <w:t xml:space="preserve">Hybrid polymeric micelles stabilized by gallium ions: Structural investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gineste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Nasr</w:t>
+                <w:t xml:space="preserve">Marjorie Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Prigent</w:t>
+                <w:t xml:space="preserve">Joanna Giermanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Grégoire</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emanuela Di Cola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dental Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 38 (1), pp.7-18. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 609, pp.698-706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dental.2021.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.11.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03669306v1</w:t>
+                <w:t xml:space="preserve">hal-03630399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid polymeric micelles stabilized by gallium ions: Structural investigation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barbara Lonetti</w:t>
+                <w:t xml:space="preserve">Dentin interaction with universal adhesive containing isopropanol solvent studied by solid-state NMR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Yon</w:t>
+                <w:t xml:space="preserve">Karim Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Giermanska</w:t>
+                <w:t xml:space="preserve">Yann Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuela Di Cola</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geneviève Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 609, pp.698-706. </w:t>
+              <w:t xml:space="preserve">Dental Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (1), pp.7-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.11.077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dental.2021.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03630399v1</w:t>
+                <w:t xml:space="preserve">hal-03669306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic growth of ZnO nanoparticles driven by the structure of amine surfactants: the role of surface dynamics in nanocrystal growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4353,64 +4353,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of hydrogenated dentin components by advanced 1H solid-state NMR experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Biomaterialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 120, pp.156-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4444,64 +4444,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spray-drying-derived amorphous calcium phosphate: a multi-scale characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Grill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4970,295 +4970,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and NMR study of trimethylphosphine gold(I)-appended calix[8]arenes as precursors of gold nanoparticles</w:t>
+                <w:t xml:space="preserve">Tuning the Reactivity of a Heterogeneous Catalyst using N‐Heterocyclic Carbene Ligands for C−H Activation Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Clément</w:t>
+                <w:t xml:space="preserve">Alberto Palazzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
+                <w:t xml:space="preserve">Timothée Naret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priyanka Ray</w:t>
+                <w:t xml:space="preserve">Marion Daniel‐bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Martini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Coppel</w:t>
+                <w:t xml:space="preserve">David‐alexandre Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Tricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9QI01475F⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (47), pp.20879-20884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202009258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03437321v1</w:t>
+                <w:t xml:space="preserve">hal-03001484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Reactivity of a Heterogeneous Catalyst using N‐Heterocyclic Carbene Ligands for C−H Activation Reactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and NMR study of trimethylphosphine gold(I)-appended calix[8]arenes as precursors of gold nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Naret</w:t>
+                <w:t xml:space="preserve">Marie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Daniel‐bertrand</w:t>
+                <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David‐alexandre Buisson</w:t>
+                <w:t xml:space="preserve">Priyanka Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Tricard</w:t>
+                <w:t xml:space="preserve">Cyril Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (47), pp.20879-20884. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (4), pp.953-960. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202009258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9QI01475F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001484v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prominence of the Instability of a Stabilizing Agent in the Changes in Physical State of a Hybrid Nanomaterial</w:t>
               </w:r>
@@ -5355,377 +5355,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NH3 formation from N2 and H2 mediated by molecular tri-iron complexes</w:t>
+                <w:t xml:space="preserve">Bidimensional lamellar assembly by coordination of peptidic homopolymers to platinum nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Reiners</w:t>
+                <w:t xml:space="preserve">Ghada Manai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk Baabe</w:t>
+                <w:t xml:space="preserve">Hend Houimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Münster</w:t>
+                <w:t xml:space="preserve">Mathilde Rigoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Kevin Zaretzke</w:t>
+                <w:t xml:space="preserve">Angélique Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Freytag</w:t>
+                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (8), pp.740-746. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.2051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41557-020-0483-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-15810-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150029v1</w:t>
+                <w:t xml:space="preserve">hal-02612552v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidimensional lamellar assembly by coordination of peptidic homopolymers to platinum nanoparticles</w:t>
+                <w:t xml:space="preserve">NH3 formation from N2 and H2 mediated by molecular tri-iron complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghada Manai</w:t>
+                <w:t xml:space="preserve">Matthias Reiners</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hend Houimel</w:t>
+                <w:t xml:space="preserve">Dirk Baabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Rigoulet</w:t>
+                <w:t xml:space="preserve">Katharina Münster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Gillet</w:t>
+                <w:t xml:space="preserve">Marc-Kevin Zaretzke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
+                <w:t xml:space="preserve">Matthias Freytag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.2051. </w:t>
+              <w:t xml:space="preserve">Nature Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (8), pp.740-746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-15810-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41557-020-0483-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02612552v2</w:t>
+                <w:t xml:space="preserve">hal-03150029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibuprofen loading into Mesoporous Silica Nanoparticles using Co- Spray Drying : a Multi-Scale Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Ruffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Brouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29, </w:t>
@@ -6025,831 +6025,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03008863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carboxylic acid-capped ruthenium nanoparticles: experimental and theoretical case study with ethanoic acid</w:t>
+                <w:t xml:space="preserve">Tuning the catalytic activity and selectivity of water-soluble bimetallic RuPt nanoparticles by modifying their surface metal distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Gonzalez-Gomez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucy Cusinato</w:t>
+                <w:t xml:space="preserve">Donia Bouzouita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bijani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lecante</w:t>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin A Baquero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 11 (19), pp.9392-9409. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9nr00391f⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 11 (35), pp.16544-16552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9NR04149D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131929v1</w:t>
+                <w:t xml:space="preserve">hal-02283913v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescent zinc oxide nanoparticles: from stabilization to slow digestion depending on the nature of polymer coating</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Urea-assisted cooperative assembly of phosphorus dendrimer–zinc oxide hybrid nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Lauth de Viguerie</w:t>
+                <w:t xml:space="preserve">Samir El Hankari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Katir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Collière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Harrisson</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mosto Bousmina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8py01387j⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (5), pp.2141-2147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8NJ05705B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129213v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new dithiolopyrrolone antibiotic triggered by a long fermentation of Saccharothrix algeriensis NRRL B‐24137 in sorbic acid‐amended medium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amine Yekkour</w:t>
+                <w:t xml:space="preserve">Silica Coated Iron/Iron Oxide Nanoparticles as a Nano-Platform for T2 Weighted Magnetic Resonance Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdelghani Zitouni</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Respaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quyen T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (24), pp.4629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules24244629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/lam.13207⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03135645v1</w:t>
+                <w:t xml:space="preserve">hal-02445217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urea-assisted cooperative assembly of phosphorus dendrimer–zinc oxide hybrid nanostructures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Collière</w:t>
+                <w:t xml:space="preserve">Carboxylic acid-capped ruthenium nanoparticles: experimental and theoretical case study with ethanoic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Gonzalez-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Cusinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bijani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mosto Bousmina</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (19), pp.9392-9409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9nr00391f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8NJ05705B⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02332801v1</w:t>
+                <w:t xml:space="preserve">hal-02131929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica Coated Iron/Iron Oxide Nanoparticles as a Nano-Platform for T2 Weighted Magnetic Resonance Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Mathieu</w:t>
+                <w:t xml:space="preserve">Luminescent zinc oxide nanoparticles: from stabilization to slow digestion depending on the nature of polymer coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiqin Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Mounsamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Lauth de Viguerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Harrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules24244629⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.145-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8py01387j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445217v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the catalytic activity and selectivity of water-soluble bimetallic RuPt nanoparticles by modifying their surface metal distribution</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new dithiolopyrrolone antibiotic triggered by a long fermentation of Saccharothrix algeriensis NRRL B‐24137 in sorbic acid‐amended medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Pieters</w:t>
+                <w:t xml:space="preserve">Rabiaa Merrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Yekkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Coppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (35), pp.16544-16552. </w:t>
+              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69 (4), pp.294-301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9NR04149D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/lam.13207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283913v2</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of solvent on silicon nanoparticle formation and size: a mechanistic study</w:t>
               </w:r>
@@ -6969,51 +6969,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective biosynthesis of benzoyl-pyrrothine dithiolopyrrolone antibiotic by cinnamic acid-precursor addition in culture of Saccharothrix algeriensis NRRL B-24137</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabiaa Merrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Yekkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7097,602 +7097,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial Oxidation and Photoluminescence of InP-Based Core/Shell Quantum Dots</w:t>
+                <w:t xml:space="preserve">Adsorption capacity of sodic- and dendrimers-modified stevensite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Tessier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edwin A Baquero</w:t>
+                <w:t xml:space="preserve">Mohamed Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Dupont</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdellah Beraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Coppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Caminade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.8b03117⟩</w:t>
+              <w:t xml:space="preserve">Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (3), pp.525-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1180/clm.2018.39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002106v1</w:t>
+                <w:t xml:space="preserve">hal-02129126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing Time between Organometallic Precursor and Ligand: A Key Parameter Controlling ZnO Nanoparticle Size and Shape and Processable Hybrid Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel method for the metallization of 3D silicon induced by metastable copper nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Cure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Piettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Sournia-Saquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Coppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhihua Zhao</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Clément Roux</w:t>
+                <w:t xml:space="preserve">Jérôme Esvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.8b04480⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (38), pp.32838-32848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.8b09428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129949v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption capacity of sodic- and dendrimers-modified stevensite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interfacial Oxidation and Photoluminescence of InP-Based Core/Shell Quantum Dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin A Baquero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Hajjaji</w:t>
+                <w:t xml:space="preserve">Dorian Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellah Beraa</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valeriia Grigel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Bladt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1180/clm.2018.39⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (19), pp.6877-6883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.8b03117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129126v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel method for the metallization of 3D silicon induced by metastable copper nanoparticles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mixing Time between Organometallic Precursor and Ligand: A Key Parameter Controlling ZnO Nanoparticle Size and Shape and Processable Hybrid Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kilian Piettre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alix Sournia-Saquet</w:t>
+                <w:t xml:space="preserve">Zhihua Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Fitremann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Esvan</w:t>
+                <w:t xml:space="preserve">Clément Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (38), pp.32838-32848. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (24), pp.8959-8967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.8b09428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.8b04480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962590v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-soluble platinum nanoparticles stabilized by sulfonated N-heterocyclic carbenes: influence of the synthetic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin A Baquero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Tricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7912,51 +7912,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of water-soluble palladium nanoparticles stabilized by sulfonated N-heterocyclic carbenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Asensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Tricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8027,632 +8027,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkyl phosphonic acid-based ligands as tools for converting hydrophobic iron nanoparticles into water soluble iron–iron oxide core–shell nanoparticles</w:t>
+                <w:t xml:space="preserve">Inside Cover: Hydrogen-Bonded Open-Framework with Pyridyl-Decorated Channels: Straightforward Preparation and Insight into Its Affinity for Acidic Molecules in Solution (Chem. Eur. J. 49/2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kais Gharbi</w:t>
+                <w:t xml:space="preserve">Georges Mouchaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Salles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Mathieu</w:t>
+                <w:t xml:space="preserve">Nans Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Amiens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Collière</w:t>
+                <w:t xml:space="preserve">Walid Khodja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7nj02482g⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (49), pp.1818 - 11826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201702952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01902801v1</w:t>
+                <w:t xml:space="preserve">hal-01589870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soluble platinum nanoparticles ligated by long-chain N-heterocyclic carbenes as catalysts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coordination-Driven Folding in Multi-Zn II -Porphyrin Arrays Constructed on a Pillar[5]arene Scaffold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Rakers</w:t>
+                <w:t xml:space="preserve">Thi Minh Nguyet Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela M López-Vinasco</w:t>
+                <w:t xml:space="preserve">Iwona Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Israel Cano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Coppel</w:t>
+                <w:t xml:space="preserve">Haifa Ben aziza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Meichsner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Holler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 23 (52), pp.12779-12786. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201702288⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 23 (46), pp.11011-11021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201701622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940899v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inside Cover: Hydrogen-Bonded Open-Framework with Pyridyl-Decorated Channels: Straightforward Preparation and Insight into Its Affinity for Acidic Molecules in Solution (Chem. Eur. J. 49/2017)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soluble platinum nanoparticles ligated by long-chain N-heterocyclic carbenes as catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Khodja</w:t>
+                <w:t xml:space="preserve">Luis Miguel Martinez-Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
+                <w:t xml:space="preserve">L. Rakers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela M López-Vinasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 23 (49), pp.1818 - 11826. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201702952⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 23 (52), pp.12779-12786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201702288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589870v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination-Driven Folding in Multi-Zn II -Porphyrin Arrays Constructed on a Pillar[5]arene Scaffold</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alkyl phosphonic acid-based ligands as tools for converting hydrophobic iron nanoparticles into water soluble iron–iron oxide core–shell nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haifa Ben aziza</w:t>
+                <w:t xml:space="preserve">Kais Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Meichsner</w:t>
+                <w:t xml:space="preserve">Florent Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Holler</w:t>
+                <w:t xml:space="preserve">Catherine Amiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Collière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (46), pp.11011-11021. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (20), pp.11898-11905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201701622⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7nj02482g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609037v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen-Bonded Open-Framework with Pyridyl-Decorated Channels: Straightforward Preparation and Insight into its Affinity for Acidic Molecules in Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouchaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nans Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Khodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8975,51 +8975,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knight shift in C-13 NMR resonances confirms the coordination of N-heterocyclic carbene ligands to water-soluble palladium nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Asensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Tricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9096,77 +9096,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of secondary phosphine oxide ligands on the surface of iridium nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Miguel Martinez-Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9230,90 +9230,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Oxide-Free InP Quantum Dots: Surface Control and H2-Assisted Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin A Baquero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Swain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cros-Gagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9498,103 +9498,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination-Driven Folding in Multi-ZnII-Porphyrin Arrays Constructed on a Pillar[5]arene Scaffold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Minh Nguyet Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Meichsner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Holler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (46), pp.10935. </w:t>
@@ -9632,103 +9632,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zwitterionic amidinates as effective ligands for platinum nanoparticle hydrogenation catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Miguel Martinez-Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin A Baquero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Tricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (4), pp.2931-2941. </w:t>
@@ -9760,545 +9760,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">carbo-Naphthalene: A polycyclic carbo-benzenoid fragment of alpha-graphyne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Saffon-Merceron</w:t>
+                <w:t xml:space="preserve">Evidence for core oxygen dynamics and exchange in metal oxide nanocrystals from in situ 17O MAS NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Champouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtil L. Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201608300⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 138 (50), pp.16322-16328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.6b08769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927915v1</w:t>
+                <w:t xml:space="preserve">hal-01936040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for core oxygen dynamics and exchange in metal oxide nanocrystals from in situ 17O MAS NMR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yohan Champouret</w:t>
+                <w:t xml:space="preserve">Insights into the ligand shell, coordination mode, and reactivity of carboxylic acid capped metal oxide nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan De roo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin A Baquero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrien De keukeleere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Van driessche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.6b08769⟩</w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81 (11), pp.1216-1223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cplu.201600372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936040v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying short surface ligands on metal phosphide quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin A Baquero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried-Solo Ojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Urbaszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (26), pp.17330-17334. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C6CP03564G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the ligand shell, coordination mode, and reactivity of carboxylic acid capped metal oxide nanocrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">carbo-Naphthalene: A polycyclic carbo-benzenoid fragment of alpha-graphyne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Cocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Saffon-Merceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Coppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan De roo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yannick Coppel</w:t>
+                <w:t xml:space="preserve">Corentin Poidevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katrien De keukeleere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabel Van driessche</w:t>
+                <w:t xml:space="preserve">Valérie Maraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (48), pp.15133-15136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201608300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cplu.201600372⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01938084v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight into the Role of Ligands in the Yellow Luminescence of Zinc Oxide Nanocrystals</w:t>
               </w:r>
@@ -10430,103 +10430,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution layer deposition: A technique for the growth of ultra-pure manganese oxides on silica at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Piettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Esvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 55 (9), pp.3027-3030. </w:t>
@@ -10577,64 +10577,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering ligands’ interaction with Cu and Cu2O nanocrystal surfaces by NMR solution tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Glaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Piettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10704,278 +10704,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the coordination of amine ligands on silver nanoparticles using NMR and SERS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Cure</w:t>
+                <w:t xml:space="preserve">CH bond activation of methane by a transient η2-cyclopropene/metallabicyclobutane complex of niobium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Dinoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la504715f⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (39), pp.12450-12453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5b07859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764991v1</w:t>
+                <w:t xml:space="preserve">hal-01916805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CH bond activation of methane by a transient η2-cyclopropene/metallabicyclobutane complex of niobium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chen Li</w:t>
+                <w:t xml:space="preserve">Monitoring the coordination of amine ligands on silver nanoparticles using NMR and SERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Cure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Dinoi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Coppel</w:t>
+                <w:t xml:space="preserve">Thameur Dammak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Etienne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adnen Mlayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 137 (39), pp.12450-12453. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (4), pp.1362-1367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.5b07859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la504715f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01916805v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoresponsive gold nanoshell@mesoporous silica nano-assemblies: an XPS/NMR survey</w:t>
               </w:r>
@@ -11108,51 +11108,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Transversal Relaxivity for Highly Crystalline Nanoparticles of Pure γ-Fe2 O3 Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Casterou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Collière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12229,51 +12229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zablocka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bijani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dabkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12318,705 +12318,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel ethylene tetrathiolate polymers as nanoparticles: a new synthesis for future applications?</w:t>
+                <w:t xml:space="preserve">Heteroleptic silver(I) complexes prepared from phenanthroline and bis-phosphine ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Faulmann</w:t>
+                <w:t xml:space="preserve">Adrien Kaeser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joe Chahine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kane Jacob</w:t>
+                <w:t xml:space="preserve">B. Delavaux-Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Valade</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-F. Nierengarten</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15 (4), pp.1-18. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (24), pp.14343-14354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11051-013-1586-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic402342y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994351v1</w:t>
+                <w:t xml:space="preserve">hal-00995627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal solutions of organic conductive nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing highly selective H/D exchange processes with a ruthenium complex through neutron diffraction and multinuclear NMR studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Grellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique de Caro</w:t>
+                <w:t xml:space="preserve">A. Albinati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Souque</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lydie Valade</w:t>
+                <w:t xml:space="preserve">S.C. Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rizzato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la401371c⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (13), pp.7329-7337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic302307m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994340v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oligomeric and polymeric surfactants for the transfer of luminescent ZnO nanocrystals to water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Dazzazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin In</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mascalchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (11), pp.2158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c3tc00877k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00805712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heteroleptic silver(I) complexes prepared from phenanthroline and bis-phosphine ligands</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nickel ethylene tetrathiolate polymers as nanoparticles: a new synthesis for future applications?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Delavaux-Nicot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
+                <w:t xml:space="preserve">C. Faulmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Chahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kane Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Valade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic402342y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (4), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11051-013-1586-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995627v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing highly selective H/D exchange processes with a ruthenium complex through neutron diffraction and multinuclear NMR studies</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colloidal solutions of organic conductive nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.C. Capelli</w:t>
+                <w:t xml:space="preserve">Dominique de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rizzato</w:t>
+                <w:t xml:space="preserve">M. Souque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Faulmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Coppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Valade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 52 (13), pp.7329-7337. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (28), pp.8983-8988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic302307m⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la401371c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995058v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Ruthenium Nanocatalysts in Liquid–Liquid Biphasic Hydrogenation Catalysis: Towards a Supramolecular Control through a Sulfonated Diphosphine–Cyclodextrin Smart Combination</w:t>
               </w:r>
@@ -13187,51 +13187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13330,51 +13330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Behra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gold bulletin : a quarterly review of research on gold and its applications in industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46 (4), pp.291 - 298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13402,1021 +13402,1021 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Assembly of ZnO Nanoparticles - An NMR Spectroscopic Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ZnO/Liquid Crystalline Nanohybrids: From Properties in Solution to Anisotropic Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarmenio Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mingotaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtil L. Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201200019⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (26), pp.8084-8091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201200233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02195807v1</w:t>
+                <w:t xml:space="preserve">hal-02195599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of hydrophobic ZnO nanocrystals to water: an investigation of the transfer mechanism and luminescent properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Rubio-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Dazzazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mascalchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Salomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (29), pp.14538-14545. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C2JM32201C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00870843v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods and techniques to study the bioinorganic chemistry of metal–peptide complexes linked to neurodegenerative diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Faller</w:t>
+                <w:t xml:space="preserve">Full Characterization of Colloidal Solutions of Long-Alkyl-Chain-Amine-Stabilized ZnO Nanoparticles by NMR Spectroscopy: Surface State, Equilibria, and Affinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Coppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Spataro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Hureau</w:t>
+                <w:t xml:space="preserve">Carole Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dorlet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yannick Coppel</w:t>
+                <w:t xml:space="preserve">André Maisonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (17), pp.5384-5393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201102050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ccr.2012.03.015⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888019v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO/Liquid Crystalline Nanohybrids: From Properties in Solution to Anisotropic Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarmenio Saliba</w:t>
+                <w:t xml:space="preserve">PTA-stabilized ruthenium and platinum nanoparticles: characterization and investigation in aqueous biphasic hydrogenation catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Debouttière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Denicourt-Nowicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roucoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201200233⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012 (8), pp.1229-1236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201101159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195599v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of hydrophobic ZnO nanocrystals to water: an investigation of the transfer mechanism and luminescent properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Rubio-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Dazzazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mascalchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Salomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (29), pp.14538-14545. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C2JM32201C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03745057v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PTA-stabilized ruthenium and platinum nanoparticles: characterization and investigation in aqueous biphasic hydrogenation catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Debouttière</w:t>
+                <w:t xml:space="preserve">Methods and techniques to study the bioinorganic chemistry of metal–peptide complexes linked to neurodegenerative diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Faller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dorlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Hellwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201101159⟩</w:t>
+              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 256 (19-20), pp.2381-2396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2012.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00875357v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full Characterization of Colloidal Solutions of Long-Alkyl-Chain-Amine-Stabilized ZnO Nanoparticles by NMR Spectroscopy: Surface State, Equilibria, and Affinity</w:t>
+                <w:t xml:space="preserve">Self-Assembly of ZnO Nanoparticles - An NMR Spectroscopic Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Spataro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carole Pagès</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Collière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Maisonnat</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mingotaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 18 (17), pp.5384-5393. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012 (16), pp.2691-2699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201102050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201200019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909559v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxonomy, purification and chemical characterization of four bioactive compounds from new Streptomyces sp. TN256 strain</w:t>
               </w:r>
@@ -14542,839 +14542,839 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03535183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-step synthesis of metallic and metal oxide nanoparticles using amino-PEG oligomers as multi-purpose ligands: size and shape control, and quasi-universal solvent dispersibility.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Javier Rubio-Garcia</w:t>
+                <w:t xml:space="preserve">Iron(II) Binding to Amyloid-β, the Alzheimer’s Peptide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Bousejra-El Garah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bijani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Faller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0cc02615h⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (18), pp.9024-9030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic201233b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00870324v1</w:t>
+                <w:t xml:space="preserve">hal-04217243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification and structure elucidation of three naturally bioactive molecules from the new terrestrial Streptomyces sp. TN17 strain</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct Involvement of the Acetato Ligand in the Reductive Elimination Step of Rhodium-Catalyzed Methanol Carbonylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Lebrihi</w:t>
+                <w:t xml:space="preserve">Nicolas Lassauque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Davin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Adcock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lilia Fourati Ben Fguira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786410902986225⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51 (1), pp.4-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic201574m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03539473v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02910011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron(II) Binding to Amyloid-β, the Alzheimer’s Peptide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Bijani</w:t>
+                <w:t xml:space="preserve">Purification and structure elucidation of three naturally bioactive molecules from the new terrestrial Streptomyces sp. TN17 strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Smaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lofti Mellouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Lebrihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Fourati Ben Fguira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natural Product Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (8), pp.806-814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786410902986225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic201233b⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04217243v1</w:t>
+                <w:t xml:space="preserve">hal-03539473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Involvement of the Acetato Ligand in the Reductive Elimination Step of Rhodium-Catalyzed Methanol Carbonylation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Adcock</w:t>
+                <w:t xml:space="preserve">One-step synthesis of metallic and metal oxide nanoparticles using amino-PEG oligomers as multi-purpose ligands: size and shape control, and quasi-universal solvent dispersibility.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Rubio-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mingotaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 51 (1), pp.4-6. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (3), pp.988-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic201574m⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c0cc02615h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02910011v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New dithiolopyrrolone antibiotics induced by adding sorbic acid to the culture medium of Saccharothrix algeriensis NRRL B-24137</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Bouras</w:t>
+                <w:t xml:space="preserve">Thermotropic Liquid Crystals as Templates for Anisotropic Growth of Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarmenio Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasserdine Sabaou</w:t>
+                <w:t xml:space="preserve">Marie-France Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mingotaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 318 (1), pp.41-46. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50, pp. 12032 -12035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/J.1574-6968.2011.02246.X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201105314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469385v1</w:t>
+                <w:t xml:space="preserve">hal-00663280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermotropic Liquid Crystals as Templates for Anisotropic Growth of Nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarmenio Saliba</w:t>
+                <w:t xml:space="preserve">New dithiolopyrrolone antibiotics induced by adding sorbic acid to the culture medium of Saccharothrix algeriensis NRRL B-24137</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabiaa Merrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Marty</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasserdine Sabaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201105314⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 318 (1), pp.41-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/J.1574-6968.2011.02246.X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00663280v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruthenium agostic (phosphinoaryl)borane complexes: multinuclear solid-state and solution NMR, X-ray and DFT studies</w:t>
               </w:r>
@@ -15756,691 +15756,691 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold(I) complexes of phosphanyl-gallanes: from interconverting to separable coordination isomers</w:t>
+                <w:t xml:space="preserve">Silica nanoparticles grown and stabilized in organic nonalcoholic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bouhadir</w:t>
+                <w:t xml:space="preserve">Annie Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Coppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Maron</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie Sircoglou</w:t>
+                <w:t xml:space="preserve">N. El Hawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 48, pp.3454-3457</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25, pp.7540-7546</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00443926v1</w:t>
+                <w:t xml:space="preserve">hal-00444001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatile Coordination of 2-Pyridinetetramethyldisilazane at Ruthenium: Ru(II) vs Ru(IV) As Evidenced by NMR, X-ray, Neutron, and DFT Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Grellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahra Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Barthelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Albinati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sax Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 131 (22), pp.7633-7640. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja901140v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica nanoparticles grown and stabilized in organic nonalcoholic media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conformational control of metallocene backbone by cyclopentadienyl ring substitution: a new concept in polyphosphane ligands evidenced by &amp;quot;through-space&amp;quot; nuclear spin-spin coupling. Application in heteroaromatics arylation by direct C-H activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radomyr V. Smaliy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Beaupérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cattey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Castel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabien Delpech</w:t>
+                <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. El Hawi</w:t>
+                <w:t xml:space="preserve">Jean-Cyrille Hierso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (11), pp.3152-3160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om8012162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00444001v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00458348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unprecedented rearrangement during the formation of P-P homoatomic N-phosphino formamidine complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Arquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karinne Miqueu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Sotiropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 694 (2), pp.229-236. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2008.10.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational control of metallocene backbone by cyclopentadienyl ring substitution: a new concept in polyphosphane ligands evidenced by &amp;quot;through-space&amp;quot; nuclear spin-spin coupling. Application in heteroaromatics arylation by direct C-H activation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gold(I) complexes of phosphanyl-gallanes: from interconverting to separable coordination isomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Beaupérin</w:t>
+                <w:t xml:space="preserve">G. Bouhadir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Cattey</w:t>
+                <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Meunier</w:t>
+                <w:t xml:space="preserve">Maxime Mercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Cyrille Hierso</w:t>
+                <w:t xml:space="preserve">Nathalie Saffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sircoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48, pp.3454-3457</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00458348v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailored Control and Optimisation of the Number of Phosphonic Acid Termini on Phosphorus-Containing Dendrimers for the Ex-Vivo Activation of Human Monocytes</w:t>
               </w:r>
@@ -16585,51 +16585,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organotin chemistry for the preparation of fullerene-rich nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Delavaux-Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Kaeser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17555,51 +17555,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid-state NMR studies of Oxysulfide Nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekatarina Bellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farahnaz Maleki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Jakoobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17667,51 +17667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioactive glass nanoparticles decorated with catechol-functionalized polyesters: towards macroporous nanocomposite scaffolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Vecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18292,90 +18292,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron/iron oxide nanoparticles coated with silica as a nanoplatform for multimodal biomedical imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Collière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Respaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18417,51 +18417,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of metal oxide nanoparticles by organometallic approach: from molecule to devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarmenio Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Massaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18866,51 +18866,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441612v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Varon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gossard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poulesquen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2025.100895" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890110v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Peng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Odnoroh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Destarac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delmas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr04332d" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018587v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Marchenko" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Jung" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pham" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geordie Creste" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mucahit Ayg&#252;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/EJIC.202400776" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052505v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menendez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Caminade" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/macromol5010010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558408v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gossard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coppel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poulesquen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clema.2025.100331" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147629v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Marty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mingotaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil Kahn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2025.216893" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786279v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Sunny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Simon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad2d1a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659095v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons El Atti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fajerwerg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lorber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics12070183" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607086v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Vecchio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darcos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Grill" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brouillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2024.05.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04416545v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Souli&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Bertrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NXMATE.2023.100095" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04703442v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Cardona-Farreny" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroya Ishikawa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolanle Olatilewa Odufejo Ogoe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/CPLU.202400516" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472495v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14020152" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804325v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Abdellaoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim El Ibrahimi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadi Ahrouch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Kassab" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Kaim Billah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.156056" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964187v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Bellan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jakoobi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Colli&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tr&#233;bosc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c01892" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529072v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Yang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Enriquez-Cabrera" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kane Jacob" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Salmon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00267a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777854v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunhye Cho" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meeree Kim" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyan Ouyang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyoin Kim" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonifas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c10231" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268533v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Alami" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Laurent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tass&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flatc.2023.100564" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123076v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinping Wang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fitremann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Massou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202300077" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04416564v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Toufik" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Noukrati" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Charvillat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CERAMINT.2023.08.151" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271597v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farahnaz Maleki" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c02754" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269848v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bignon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202302198" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342072v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ghorbani Shiraz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zia Ullah Khan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianjie Liu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c00825" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174161v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Toha" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT02003G" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109356v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Yin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Laborie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lonetti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gineste" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c00424" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03965121v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Castello Lux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Ringot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12244360" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877013v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c04290" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669306v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Nasr" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Prigent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gr&#233;goire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2021.10.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630399v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Yon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Giermanska" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Di Cola" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.11.077" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353368v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lepetit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1na00566a" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171897v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasaline Salomon Sambou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Hromov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illia Ruzhylo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Wang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Allandrieu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CY00554E" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149993v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramaraj Ayyappan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundargopal Ghosh" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Sabo-Etienne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC07072F" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202748v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut-Tudor Moraru" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mart&#237;nez-Prieto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Cusinato" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR08735A" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202730v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2020.08.022" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141573v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-05396-7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129914v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Nasrallah" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Min" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lerayer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Nguyen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poinsot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.0c00062" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02562369v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Champouret" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Spataro" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L. Kahn" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9na00769e" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134511v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabi&#226;a Merrouche" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Yekkour" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bouras" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Zitouni" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-020-01971-3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437321v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abdellah" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Ray" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Martini" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9QI01475F" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001484v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Palazzolo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Naret" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Daniel&#8208;bertrand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David&#8208;alexandre Buisson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tricard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202009258" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021023v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000584" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150029v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Reiners" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Baabe" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina M&#252;nster" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Kevin Zaretzke" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Freytag" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-020-0483-7" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612552v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Manai" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hend Houimel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rigoulet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gillet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15810-y" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378347v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ruffel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.109689" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569549v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mart&#237;n Morales" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Del&#8197;rosal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Poteau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc00442a" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008863v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Soria" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Sklorz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;zailles" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c00478" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02131929v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gonzalez-Gomez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bijani" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nr00391f" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129213v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqin Zheng" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mounsamy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Lauth de Viguerie" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Harrisson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8py01387j" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135645v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabiaa Merrouche" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13207" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332801v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir El Hankari" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Katir" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colli&#232;re" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosto Bousmina" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ05705B" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445217v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mathieu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quyen T. Nguyen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24244629" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283913v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Bouzouita" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lippens" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin A Baquero" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR04149D" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071674v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Semlali" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cormary" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Marco" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Majimel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sournia-Saquet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR00619B" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052220v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Lamari" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13101" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02002106v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tessier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Dupont" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriia Grigel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bladt" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b03117" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129949v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihua Zhao" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b04480" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129126v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hajjaji" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Beraa" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/clm.2018.39" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962590v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cure" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Piettre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Esvan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b09428" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01998754v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Flores" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT00240A" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898422v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Florian" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp01096j" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948256v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Asensio" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Andres" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201702204" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01902801v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Gharbi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Salles" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Amiens" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nj02482g" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940899v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Martinez-Pietro" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rakers" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M L&#243;pez-Vinasco" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Cano" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201702288" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01589870v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mouchaham" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Roques" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Khodja" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guyard-Duhayon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201702952" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01609037v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Nguyet Trinh" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Nierengarten" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Ben&#8197;aziza" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meichsner" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Holler" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201701622" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01563184v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201701732" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02004025v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien de Keukeleere" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Coucke" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els de Canck" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal van Der Voort" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delpech" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945710v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Vicky Corona-Gonzalez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Zamora-Moreno" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Cuevas-Ch&#225;vez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Rufino-Felipe" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mothes-Martin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt00727b" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948258v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201610251" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948257v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp03439c" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02003988v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Virieux" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Swain" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cros-Gagneux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b04069" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940902v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Branca" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Corp" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ciuculescu-Pradines" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ01308F" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482446v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Aziza" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Meichsner" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703071" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940898v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marquez" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SC05551F" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927915v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cocq" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saffon-Merceron" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Poidevin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Maraval" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201608300" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QSC278JF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936040v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b08769" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938086v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried-Solo Ojo" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Urbaszek" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP03564G" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938084v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan De&#8197;roo" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien De&#8197;keukeleere" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Van&#8197;driessche" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201600372" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01897294v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Dazzazi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Fortuny" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501186" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7NXB8WZ9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565099v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#234;che" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201509715" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923230v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Glaria" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric-Olivier Turrin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403835" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RXVW8VBG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764991v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thameur Dammak" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la504715f" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916805v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Li" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Dinoi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Etienne" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b07859" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02020380v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Soul&#233;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Allouche" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Courreges" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plantier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP04491J" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231170v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Casterou" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Eliat" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502905" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BBTB4SCK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923282v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghua Jin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bontemps" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT00537J" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197150v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Bachou&#226;" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masseoud Othmani" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatteh Nabil" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbabi Mongi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113483v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Massaad" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sliwa" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudret" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp03537b" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938006v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omrane Toumatia" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Goudjal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Riba" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jobm.201400202" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992447v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Smart" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Grellier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Mason" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic4027199" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991874v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joost" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gualco" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karinne Miqueu" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos E. Kefalidis" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201307613" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KGNW9LD6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02023755v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Novio" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Monahan" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Antorrena" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303935" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6VV94H8H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023172v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szulc" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zablocka" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dabkowski" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NJ01176G" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994351v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faulmann" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Chahine" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Valade" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1586-5" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M2SMN9V7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994340v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Caro" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souque" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la401371c" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805712v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin In" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassenieux" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mascalchi" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tc00877k" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995627v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kaeser" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delavaux-Nicot" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Nierengarten" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic402342y" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995058v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Mason" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albinati" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Capelli" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rizzato" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic302307m" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089767v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Guerrero" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyet Trang Thanh Chau" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roucoux" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Denicourt-Nowicki" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201300467" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QGVD6B9W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526423v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pascaud" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gras" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sarda" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la3046548" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646787v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Deboutti&#232;re" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Behra" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13404-013-0117-6" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195807v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200019" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-74B8963B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870843v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rubio-Garcia" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Salom&#233;" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM32201C" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888019v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Faller" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hureau" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dorlet" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Hellwig" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2012.03.015" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7WJQSLG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195599v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarmenio Saliba" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201200233" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-244RSTWP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745057v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875357v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201101159" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7CBZWJ2T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909559v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pag&#232;s" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Maisonnat" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102050" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BRVJB4CV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535183v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Smaoui" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mathieu" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Elleuch" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Merlina" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11274-011-0872-6" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-103WN9N5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870324v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc02615h" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539473v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lofti Mellouli" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lebrihi" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Fourati Ben Fguira" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786410902986225" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217243v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bousejra-El Garah" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201233b" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910011v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lassauque" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Davin" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Adcock" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201574m" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469385v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasserdine Sabaou" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1574-6968.2011.02246.X" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663280v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Achard" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201105314" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0PS8THW0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637828v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gloaguen" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Alcaraz" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Petit" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clot" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja203828r" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066622v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjira Boudjella" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Monje" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ja.2010.111" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066868v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np900808u" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443926v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouhadir" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mercy" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sircoglou" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869431v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahra Ayed" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barthelat" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Albinati" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sax Mason" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja901140v" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444001v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Castel" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El Hawi" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613254v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Le" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arquier" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sotiropoulos" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2008.10.033" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0CKHXF3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458348v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radomyr V. Smaliy" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beaup&#233;rin" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cattey" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meunier" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cyrille Hierso" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om8012162" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02472260v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rolland" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Griffe" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Poupot" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Maraval" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ouali" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701063" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25AE53C672BE46EC0E056B0BA2A8A76DE8909A17/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839310v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Delavaux-Nicot" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Hahn" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline G&#233;gout" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Brandli" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B716506D" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-CH2LV6DH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195868v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Baya" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maresca" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo Poli" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliu Maseras" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic061428n" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BLT3T8Z6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078806v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mekmouche" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hochgrafe" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guilloreau" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Talmard" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147305v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Fery-Forgues" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leclaire" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dagiral" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Donnadieu" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078731v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Broussy" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Bernardes-G&#233;nisson" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Qu&#233;mard" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernadou" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738634v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda Dudd" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hart" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ring" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sondaz" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bonvoisin" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.inoche.2003.08.016" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H85ZHX7X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04425004v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Nagashima" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Trebosc" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijue Xu" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhehong Gan" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L Kahn" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04419919v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekatarina Bellan" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04821987v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grossin" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Combes" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brotons" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04347421v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichun Wang" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuizhi Chen" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Hung" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764104v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsi Haddad" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pag&#232;s" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sanchez" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056924v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sutra" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234973v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339480v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benoist" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475466v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777146" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018835v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Torr&#233;" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pages" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441612v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Varon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gossard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poulesquen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2025.100895" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890110v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Peng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Odnoroh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Destarac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delmas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr04332d" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018587v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Marchenko" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Jung" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pham" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geordie Creste" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mucahit Ayg&#252;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/EJIC.202400776" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052505v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menendez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Caminade" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/macromol5010010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558408v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gossard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coppel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poulesquen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clema.2025.100331" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147629v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Marty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mingotaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil Kahn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2025.216893" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659095v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons El Atti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fajerwerg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lorber" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics12070183" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607086v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Vecchio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darcos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Grill" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brouillet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2024.05.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786279v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Sunny" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Simon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad2d1a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04703442v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Cardona-Farreny" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroya Ishikawa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolanle Olatilewa Odufejo Ogoe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/CPLU.202400516" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472495v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14020152" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04416545v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Souli&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Bertrand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NXMATE.2023.100095" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804325v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Abdellaoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim El Ibrahimi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadi Ahrouch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Kassab" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Kaim Billah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.156056" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964187v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Bellan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jakoobi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Colli&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tr&#233;bosc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c01892" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777854v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunhye Cho" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meeree Kim" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyan Ouyang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyoin Kim" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonifas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c10231" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529072v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Yang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Enriquez-Cabrera" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kane Jacob" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Salmon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00267a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123076v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinping Wang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fitremann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Massou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202300077" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04416564v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Toufik" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Noukrati" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Charvillat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CERAMINT.2023.08.151" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271597v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farahnaz Maleki" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c02754" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268533v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Alami" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Laurent" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tass&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flatc.2023.100564" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342072v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ghorbani Shiraz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zia Ullah Khan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianjie Liu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c00825" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269848v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bignon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202302198" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174161v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Toha" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT02003G" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109356v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Yin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Laborie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lonetti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gineste" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c00424" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877013v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c04290" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03965121v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Castello Lux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Ringot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12244360" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630399v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Yon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Giermanska" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Di Cola" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.11.077" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669306v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Nasr" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Prigent" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gr&#233;goire" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2021.10.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353368v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lepetit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1na00566a" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171897v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasaline Salomon Sambou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Hromov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illia Ruzhylo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Wang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Allandrieu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CY00554E" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149993v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramaraj Ayyappan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundargopal Ghosh" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Sabo-Etienne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC07072F" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202748v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut-Tudor Moraru" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mart&#237;nez-Prieto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Cusinato" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR08735A" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202730v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2020.08.022" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141573v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-05396-7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129914v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Nasrallah" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Min" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lerayer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Nguyen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poinsot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.0c00062" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02562369v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Champouret" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Spataro" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L. Kahn" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9na00769e" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134511v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabi&#226;a Merrouche" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Yekkour" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bouras" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Zitouni" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-020-01971-3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001484v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Palazzolo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Naret" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Daniel&#8208;bertrand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David&#8208;alexandre Buisson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tricard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202009258" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437321v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abdellah" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Ray" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Martini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9QI01475F" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021023v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000584" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612552v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Manai" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hend Houimel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rigoulet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gillet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15810-y" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150029v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Reiners" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Baabe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina M&#252;nster" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Kevin Zaretzke" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Freytag" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-020-0483-7" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378347v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ruffel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.109689" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569549v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mart&#237;n Morales" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Del&#8197;rosal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Poteau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc00442a" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008863v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Soria" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Sklorz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;zailles" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c00478" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283913v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Bouzouita" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lippens" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin A Baquero" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR04149D" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332801v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir El Hankari" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Katir" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colli&#232;re" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosto Bousmina" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ05705B" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445217v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mathieu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quyen T. Nguyen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24244629" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02131929v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gonzalez-Gomez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bijani" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nr00391f" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129213v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqin Zheng" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mounsamy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Lauth de Viguerie" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Harrisson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8py01387j" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135645v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabiaa Merrouche" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13207" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071674v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Semlali" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cormary" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Marco" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Majimel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sournia-Saquet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR00619B" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052220v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Lamari" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13101" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129126v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hajjaji" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Beraa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/clm.2018.39" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962590v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cure" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Piettre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Esvan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b09428" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02002106v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tessier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Dupont" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriia Grigel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bladt" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b03117" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129949v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihua Zhao" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b04480" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01998754v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Flores" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT00240A" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898422v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Florian" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp01096j" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948256v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Asensio" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Andres" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201702204" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01589870v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mouchaham" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Roques" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Khodja" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guyard-Duhayon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201702952" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01609037v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Nguyet Trinh" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Nierengarten" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Ben&#8197;aziza" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meichsner" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Holler" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201701622" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940899v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Martinez-Pietro" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rakers" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M L&#243;pez-Vinasco" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Cano" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201702288" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01902801v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Gharbi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Salles" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Amiens" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nj02482g" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01563184v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201701732" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02004025v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien de Keukeleere" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Coucke" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els de Canck" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal van Der Voort" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delpech" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945710v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Vicky Corona-Gonzalez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Zamora-Moreno" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Cuevas-Ch&#225;vez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Rufino-Felipe" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mothes-Martin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt00727b" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948258v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201610251" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948257v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp03439c" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02003988v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Virieux" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Swain" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cros-Gagneux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b04069" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940902v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Branca" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Corp" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ciuculescu-Pradines" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ01308F" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482446v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Aziza" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Meichsner" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703071" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940898v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marquez" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SC05551F" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936040v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b08769" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938084v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan De&#8197;roo" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien De&#8197;keukeleere" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Van&#8197;driessche" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201600372" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938086v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried-Solo Ojo" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Urbaszek" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP03564G" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927915v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cocq" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saffon-Merceron" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Poidevin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Maraval" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201608300" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QSC278JF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01897294v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Dazzazi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Fortuny" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501186" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7NXB8WZ9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565099v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#234;che" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201509715" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923230v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Glaria" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric-Olivier Turrin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403835" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RXVW8VBG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916805v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Li" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Dinoi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Etienne" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b07859" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764991v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thameur Dammak" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la504715f" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02020380v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Soul&#233;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Allouche" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Courreges" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plantier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP04491J" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231170v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Casterou" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Eliat" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502905" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BBTB4SCK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923282v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghua Jin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bontemps" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT00537J" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197150v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Bachou&#226;" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masseoud Othmani" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatteh Nabil" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbabi Mongi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113483v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Massaad" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sliwa" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudret" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp03537b" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938006v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omrane Toumatia" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Goudjal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Riba" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jobm.201400202" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992447v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Smart" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Grellier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Mason" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic4027199" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991874v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joost" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gualco" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karinne Miqueu" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos E. Kefalidis" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201307613" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KGNW9LD6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02023755v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Novio" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Monahan" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Antorrena" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303935" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6VV94H8H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023172v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szulc" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zablocka" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dabkowski" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NJ01176G" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995627v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kaeser" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delavaux-Nicot" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Nierengarten" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic402342y" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995058v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Mason" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albinati" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Capelli" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rizzato" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic302307m" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805712v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin In" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassenieux" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mascalchi" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tc00877k" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994351v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faulmann" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Chahine" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Valade" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1586-5" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M2SMN9V7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994340v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Caro" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souque" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la401371c" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089767v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Guerrero" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyet Trang Thanh Chau" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roucoux" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Denicourt-Nowicki" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201300467" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QGVD6B9W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526423v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pascaud" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gras" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sarda" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la3046548" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646787v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Deboutti&#232;re" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Behra" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13404-013-0117-6" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195599v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarmenio Saliba" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201200233" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-244RSTWP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745057v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rubio-Garcia" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Salom&#233;" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM32201C" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909559v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pag&#232;s" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Maisonnat" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102050" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BRVJB4CV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875357v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201101159" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7CBZWJ2T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870843v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888019v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Faller" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hureau" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dorlet" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Hellwig" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2012.03.015" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7WJQSLG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195807v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200019" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-74B8963B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535183v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Smaoui" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mathieu" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Elleuch" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Merlina" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11274-011-0872-6" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-103WN9N5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217243v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bousejra-El Garah" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201233b" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910011v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lassauque" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Davin" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Adcock" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201574m" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539473v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lofti Mellouli" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lebrihi" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Fourati Ben Fguira" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786410902986225" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870324v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc02615h" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663280v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Achard" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201105314" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0PS8THW0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469385v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasserdine Sabaou" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1574-6968.2011.02246.X" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637828v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gloaguen" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Alcaraz" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Petit" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clot" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja203828r" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066622v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjira Boudjella" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Monje" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ja.2010.111" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066868v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np900808u" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444001v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Castel" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El Hawi" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869431v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahra Ayed" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barthelat" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Albinati" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sax Mason" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja901140v" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458348v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radomyr V. Smaliy" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beaup&#233;rin" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cattey" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meunier" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cyrille Hierso" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om8012162" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613254v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Le" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arquier" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sotiropoulos" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2008.10.033" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0CKHXF3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443926v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouhadir" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mercy" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sircoglou" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02472260v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rolland" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Griffe" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Poupot" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Maraval" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ouali" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701063" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25AE53C672BE46EC0E056B0BA2A8A76DE8909A17/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839310v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Delavaux-Nicot" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Hahn" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline G&#233;gout" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Brandli" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B716506D" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-CH2LV6DH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195868v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Baya" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maresca" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo Poli" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliu Maseras" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic061428n" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BLT3T8Z6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078806v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mekmouche" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hochgrafe" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guilloreau" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Talmard" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147305v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Fery-Forgues" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leclaire" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dagiral" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Donnadieu" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078731v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Broussy" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Bernardes-G&#233;nisson" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Qu&#233;mard" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernadou" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738634v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda Dudd" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hart" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ring" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sondaz" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bonvoisin" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.inoche.2003.08.016" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H85ZHX7X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04425004v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Nagashima" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Trebosc" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijue Xu" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhehong Gan" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L Kahn" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04419919v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekatarina Bellan" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04821987v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grossin" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Combes" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brotons" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04347421v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichun Wang" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuizhi Chen" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Hung" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764104v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsi Haddad" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pag&#232;s" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sanchez" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056924v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sutra" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234973v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339480v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benoist" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475466v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777146" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018835v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Torr&#233;" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pages" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>