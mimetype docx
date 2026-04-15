--- v0 (2026-03-05)
+++ v1 (2026-04-15)
@@ -3240,282 +3240,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le benchmark MEDIA revisité : données, outils et évaluation dans un contexte d'apprentissage profond</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Caubrière</w:t>
+                <w:t xml:space="preserve">On speaker verification from the neural network footprint of personalized acoustic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Tomashenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Mdhaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIVe Journées d'Études sur la Parole -- JEP 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées d'Études sur la Parole - JEP2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770588v1</w:t>
+                <w:t xml:space="preserve">hal-03626964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On speaker verification from the neural network footprint of personalized acoustic models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalia Tomashenko</w:t>
+                <w:t xml:space="preserve">Le benchmark MEDIA revisité : données, outils et évaluation dans un contexte d'apprentissage profond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Laperrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Pelloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Caubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Mdhaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Études sur la Parole - JEP2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXXIVe Journées d'Études sur la Parole -- JEP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, île de Noirmoutier, France. pp.481-490, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/JEP.2022-51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03626964v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles neuronaux pré-appris par auto-supervision sur des enregistrements de parole en français</w:t>
               </w:r>
@@ -3836,485 +3836,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where are we in semantic concept extraction for Spoken Language Understanding? ⋆</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Caubrière</w:t>
+                <w:t xml:space="preserve">Task Agnostic and Task Specific Self-Supervised Learning from Speech with LeBenchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manh Ha Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcely Zanon Boito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Mdhaffar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bassam Jabaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPECOM 2021 23rd International Conference on Speech and Computer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Saint Petersburg, Russia</w:t>
+              <w:t xml:space="preserve">Thirty-fifth Conference on Neural Information Processing Systems ( NeurIPS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, on-line, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03372494v1</w:t>
+                <w:t xml:space="preserve">hal-03407172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AN EMPIRICAL STUDY OF END-TO-END SIMULTANEOUS SPEECH TRANSLATION DECODING STRATEGIES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ha Nguyen</w:t>
+                <w:t xml:space="preserve">Study on Acoustic Model Personalization in a Context of Collaborative Learning Constrained by Privacy Preservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Mdhaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414276⟩</w:t>
+              <w:t xml:space="preserve">SPECOM 2021 - 23rd International Conference on Speech and Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, St Petersburg, Russia. pp.426 - 436, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-87802-3_39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03372480v1</w:t>
+                <w:t xml:space="preserve">hal-03369206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task Agnostic and Task Specific Self-Supervised Learning from Speech with LeBenchmark</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marcely Zanon Boito</w:t>
+                <w:t xml:space="preserve">Where are we in semantic concept extraction for Spoken Language Understanding? ⋆</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Caubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Mdhaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Laperrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Jabaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirty-fifth Conference on Neural Information Processing Systems ( NeurIPS 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, on-line, United States</w:t>
+              <w:t xml:space="preserve">SPECOM 2021 23rd International Conference on Speech and Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Saint Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407172v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on Acoustic Model Personalization in a Context of Collaborative Learning Constrained by Privacy Preservation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Tommasi</w:t>
+                <w:t xml:space="preserve">AN EMPIRICAL STUDY OF END-TO-END SIMULTANEOUS SPEECH TRANSLATION DECODING STRATEGIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPECOM 2021 - 23rd International Conference on Speech and Computer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, St Petersburg, Russia. pp.426 - 436, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toronto, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-87802-3_39⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369206v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Encoding and Segmentation Strategies on End-to-End Simultaneous Speech Translation</w:t>
               </w:r>
@@ -4326,51 +4326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERSPEECH 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4765,284 +4765,284 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03298854v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of Self-supervised Pre-trained Acoustic and Linguistic Features for Continuous Speech Emotion Recognition</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">LeBenchmark: A Reproducible Framework for Assessing Self-Supervised Representation Learning from Speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcely Zanon Boito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Mdhaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Spoken Language Technology Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Virtual, China</w:t>
+              <w:t xml:space="preserve">INTERSPEECH 2021: Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003469v1</w:t>
+                <w:t xml:space="preserve">hal-03317730v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LeBenchmark: A Reproducible Framework for Assessing Self-Supervised Representation Learning from Speech</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the use of Self-supervised Pre-trained Acoustic and Linguistic Features for Continuous Speech Emotion Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Macary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH 2021: Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">IEEE Spoken Language Technology Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Virtual, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317730v3</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where are we in Named Entity Recognition from Speech?</w:t>
+                <w:t xml:space="preserve">Où en sommes-nous dans la reconnaissance des entités nommées structurées à partir de la parole ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Caubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
@@ -5073,97 +5073,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2020 - 12th Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.4514‑4520</w:t>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Nancy, France. pp.64-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475026v1</w:t>
+                <w:t xml:space="preserve">hal-02798516v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Où en sommes-nous dans la reconnaissance des entités nommées structurées à partir de la parole ?</w:t>
+                <w:t xml:space="preserve">Where are we in Named Entity Recognition from Speech?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Caubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
@@ -5194,73 +5194,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Nancy, France. pp.64-72</w:t>
+              <w:t xml:space="preserve">LREC 2020 - 12th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.4514‑4520</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798516v3</w:t>
+                <w:t xml:space="preserve">hal-02475026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-corpus Experiment on Continuous Speech Emotion Recognition: Convolution or Recurrence?</w:t>
               </w:r>
@@ -5298,51 +5298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ND INTERNATIONAL CONFERENCE ON SPEECH AND COMPUTER SPECOM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, St Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5361,278 +5361,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error analysis applied to end-to end spoken language understanding</w:t>
+                <w:t xml:space="preserve">Confidence measure for speech-to-concept end-to-end spoken language understanding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Caubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Renato de Mori</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Barcelona, Spain. pp.8514-8518, </w:t>
+              <w:t xml:space="preserve">Interspeech 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Shanghai, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9054455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21437/interspeech.2020-2298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02465899v1</w:t>
+                <w:t xml:space="preserve">hal-02940028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confidence measure for speech-to-concept end-to-end spoken language understanding</w:t>
+                <w:t xml:space="preserve">Error analysis applied to end-to end spoken language understanding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Caubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Estève</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Tomashenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato de Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Shanghai, China. </w:t>
+              <w:t xml:space="preserve">45th International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Barcelona, Spain. pp.8514-8518, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/interspeech.2020-2298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9054455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02940028v1</w:t>
+                <w:t xml:space="preserve">hal-02465899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction continue de la satisfaction et de la frustration dans des conversations de centre d’appels</w:t>
               </w:r>
@@ -5657,51 +5657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.379-387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5778,51 +5778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Tomashenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Shangai (Virtual Conf), China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5841,524 +5841,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogue History Integration into End-to-End Signal-to-Concept Spoken Language Understanding Systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Renato de Mori</w:t>
+                <w:t xml:space="preserve">AlloSat: A New Call Center French Corpus for Satisfaction and Frustration Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Macary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2020 - 2020 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Language Resources and Evaluation Conference, LREC 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02551760v1</w:t>
+                <w:t xml:space="preserve">hal-02506086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlloSat: A New Call Center French Corpus for Satisfaction and Frustration Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Tahon</w:t>
+                <w:t xml:space="preserve">Dialogue History Integration into End-to-End Signal-to-Concept Spoken Language Understanding Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Tomashenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Caubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato de Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources and Evaluation Conference, LREC 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2020 - 2020 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Barcelona, Spain. pp.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02506086v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multimodal Educational Corpus of Oral Courses: Annotation, Analysis and Case Study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ON-TRAC Consortium for End-to-End and Simultaneous Speech Translation Challenge Tasks at IWSLT 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Hernandez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Dufour</w:t>
+                <w:t xml:space="preserve">Maha Elbayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Bougares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Tomashenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Caubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 17th International Conference on Spoken Language Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Seattle, WA, United States. pp.35-43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2020.iwslt-1.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02496700v1</w:t>
+                <w:t xml:space="preserve">hal-02895893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ON-TRAC Consortium for End-to-End and Simultaneous Speech Translation Challenge Tasks at IWSLT 2020</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Caubrière</w:t>
+                <w:t xml:space="preserve">A Multimodal Educational Corpus of Oral Courses: Annotation, Analysis and Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Mdhaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 17th International Conference on Spoken Language Translation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LREC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895893v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative Evaluation of ASR Adaptation in a Lecture Context: Application to the PASTEL Corpus</w:t>
               </w:r>
@@ -6370,51 +6370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Mdhaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6472,403 +6472,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in End-to-End Spoken Language Understanding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ON-TRAC Consortium End-to-End Speech Translation Systems for the IWSLT 2019 Shared Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manh Ha Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Tomashenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcely Zanon Boito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Caubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Bougares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Statistical Language and Speech Processing (SLSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th International Workshop on Spoken Language Translation 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Hong Kong, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02353011v1</w:t>
+                <w:t xml:space="preserve">hal-02352949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ON-TRAC Consortium End-to-End Speech Translation Systems for the IWSLT 2019 Shared Task</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plongements lexicaux spécifiques à la langue arabe : application à l'analyse d'opinions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Barhoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafik Aloulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Hadrich Belguith</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Workshop on Spoken Language Translation 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">26e conférence sur le Traitement Automatique des Langues Naturelles (TALN 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.381-390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352949v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plongements lexicaux spécifiques à la langue arabe : application à l'analyse d'opinions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chafik Aloulou</w:t>
+                <w:t xml:space="preserve">Recent Advances in End-to-End Spoken Language Understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Tomashenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Caubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lamia Hadrich Belguith</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e conférence sur le Traitement Automatique des Langues Naturelles (TALN 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Statistical Language and Speech Processing (SLSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Ljubljana, Slovenia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-31372-2_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567780v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curriculum-based transfer learning for an effective end-to-end spoken language understanding and domain portability</w:t>
               </w:r>
@@ -7014,51 +7014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Mdhaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7103,334 +7103,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Adaptation and Transfer Learning for End-to-End Spoken Language Understanding from Speech</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Curriculum d'apprentissage : reconnaissance d'entités nommées pour l'extraction de concepts sémantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Caubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Tomashenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26e conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307811v1</w:t>
+                <w:t xml:space="preserve">hal-02304614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curriculum d'apprentissage : reconnaissance d'entités nommées pour l'extraction de concepts sémantiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating Adaptation and Transfer Learning for End-to-End Spoken Language Understanding from Speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Tomashenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Caubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Graz, Austria. pp.824-828, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2019-2158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304614v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Empirical Evaluation of Arabic-Specific Embeddings for Sentiment Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Barhoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafik Aloulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Hadrich Belguith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Arabic Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nancy, France. pp.34-48, </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7458,410 +7458,410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de performance des réseaux neuronaux récurrents dans le cadre de la campagne d'évaluation Multi-Genre Broadcast challenge 3 (MGB3)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Laurent</w:t>
+                <w:t xml:space="preserve">Transcription phonétique automatique pour la synthèse de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Vythelingum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rosec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIIe Journées d'Etudes sur la Parole (JEP 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757773v1</w:t>
+                <w:t xml:space="preserve">hal-01761937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des techniques d'adaptation au locuteur dans l'espace des paramètres pour des modèles acoustiques purement neuronaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalia Tomashenko</w:t>
+                <w:t xml:space="preserve">Simulating ASR errors for training SLU systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIe Journées d'Etudes sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">LREC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757772v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation d'erreurs de reconnaissance automatique dans un cadre de compréhension de la parole</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Camelin</w:t>
+                <w:t xml:space="preserve">Evaluation of Feature-Space Speaker Adaptation for End-to-End Acoustic Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Tomashenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIe Journées d'Etudes sur la Parole (JEP 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">LREC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757770v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01728526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic-dependent Phonemic Transcription for Text-to-speech Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Vythelingum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rosec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Hyderabad, India. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/Interspeech.2018-1306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -7951,636 +7951,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Feature-Space Speaker Adaptation for End-to-End Acoustic Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalia Tomashenko</w:t>
+                <w:t xml:space="preserve">Etude de performance des réseaux neuronaux récurrents dans le cadre de la campagne d'évaluation Multi-Genre Broadcast challenge 3 (MGB3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Mdhaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
+              <w:t xml:space="preserve">XXXIIe Journées d'Etudes sur la Parole (JEP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01728526v1</w:t>
+                <w:t xml:space="preserve">hal-01757773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating ASR errors for training SLU systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Camelin</w:t>
+                <w:t xml:space="preserve">Impact des techniques d'adaptation au locuteur dans l'espace des paramètres pour des modèles acoustiques purement neuronaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Tomashenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
+              <w:t xml:space="preserve">XXXIIe Journées d'Etudes sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715923v1</w:t>
+                <w:t xml:space="preserve">hal-01757772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcription phonétique automatique pour la synthèse de la parole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Vythelingum</w:t>
+                <w:t xml:space="preserve">Simulation d'erreurs de reconnaissance automatique dans un cadre de compréhension de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rosec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIIe Journées d'Etudes sur la Parole (JEP 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761937v1</w:t>
+                <w:t xml:space="preserve">hal-01757770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task Specific Sentence Embeddings for ASR Error Detection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FrNewsLink : a corpus linking TV Broadcast News Segments and Press Articles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Camelin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Damnati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessalam Bouchekif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Landeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LREC - Language Resources Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01870864v1</w:t>
+                <w:t xml:space="preserve">hal-01741177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des représentations continues de mots pour l'analyse d'opinions en arabe: une étude qualitative</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amira Barhoumi</w:t>
+                <w:t xml:space="preserve">Task Specific Sentence Embeddings for ASR Error Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Camelin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e conférence sur le Traitement Automatique des Langues Naturelles (TALN 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Hyderabad, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2018-2211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757776v2</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FrNewsLink : a corpus linking TV Broadcast News Segments and Press Articles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des représentations continues de mots pour l'analyse d'opinions en arabe: une étude qualitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Barhoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Camelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Estève</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC - Language Resources Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
+              <w:t xml:space="preserve">25e conférence sur le Traitement Automatique des Langues Naturelles (TALN 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741177v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757776v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations de phrases dans un espace continu spécifiques à la tâche de détection d'erreurs</w:t>
               </w:r>
@@ -8661,64 +8661,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabic Sentiment analysis: an empirical study of machine translation's impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Barhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafik Aloulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Camelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8834,51 +8834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Camelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Spoken Language Technology Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Athens, Greece. </w:t>
@@ -9005,286 +9005,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enriching confusion networks for post-processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+                <w:t xml:space="preserve">Document embeddings for Arabic Sentiment Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Barhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Camelin</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafik Aloulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Belguith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Language and Speech Processing 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Conference on Language Processing and Knowledge Management, LPKM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Sfax, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01585768v1</w:t>
+                <w:t xml:space="preserve">hal-02042060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Document embeddings for Arabic Sentiment Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amira Barhoumi</w:t>
+                <w:t xml:space="preserve">Enriching confusion networks for post-processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lamia Belguith</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Language Processing and Knowledge Management, LPKM 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Sfax, Tunisia</w:t>
+              <w:t xml:space="preserve">Statistical Language and Speech Processing 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02042060v1</w:t>
+                <w:t xml:space="preserve">hal-01585768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Automatic Topic Segmentation as a Segment Retrieval Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessalam Bouchekif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Damnati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Camelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9344,77 +9344,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Error detection of grapheme-to-phoneme conversion in text-to-speech synthesis using speech signal and lexical context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Vythelingum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rosec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE Automatic Speech Recognition and Understanding Workshop (ASRU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Okinawa, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9448,51 +9448,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASR error management for improving spoken language understanding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Ghannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9889,77 +9889,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Title assignment for automatic topic segments in TV Broadcast News</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessalam Bouchekif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Damnati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Camelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10023,51 +10023,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing the RATP-DECODA corpus with linguistic annotations for performing a large range of NLP tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Lailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Landeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10144,64 +10144,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIUM ASR systems for the 2016 Multi-Genre Broadcast Arabic Challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Tomashenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Vythelingum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10801,51 +10801,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Réseaux de Neurones avec Mécanisme d’Attention pour la Compréhension de la Parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Deléglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11093,463 +11093,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRIM and LIUM approaches for Multi-Genre Broadcast Media Transcription</w:t>
+                <w:t xml:space="preserve">The LIUM ASR and SLT Systems for IWSLT 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vishwa Gupta</w:t>
+                <w:t xml:space="preserve">Mercedes Garcia-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Barrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Deléglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASRU 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Scottsdale (Arizona (USA) ), Unknown Region</w:t>
+              <w:t xml:space="preserve">12th International Workshop on Spoken Language Translation (IWSLT 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Da Nang, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433197v1</w:t>
+                <w:t xml:space="preserve">hal-01433206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LIUM ASR and SLT Systems for IWSLT 2015</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Rousseau</w:t>
+                <w:t xml:space="preserve">Exploring the use of Attention-Based Recurrent Neural Networks For Spoken Language Understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Deléglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Workshop on Spoken Language Translation (IWSLT 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Da Nang, Vietnam</w:t>
+              <w:t xml:space="preserve">Machine Learning for Spoken Language Understanding and Interaction NIPS 2015 workshop (SLUNIPS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433206v1</w:t>
+                <w:t xml:space="preserve">hal-01433202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the use of Attention-Based Recurrent Neural Networks For Spoken Language Understanding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Camelin</w:t>
+                <w:t xml:space="preserve">CRIM and LIUM approaches for Multi-Genre Broadcast Media Transcription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishwa Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Deléglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boulianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning for Spoken Language Understanding and Interaction NIPS 2015 workshop (SLUNIPS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">ASRU 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Scottsdale (Arizona (USA) ), Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433202v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation et titrage automatique de journaux télévisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessalam Bouchekif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Damnati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11574,90 +11574,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diachronic Semantic Cohesion for Topic Segmentation of TV Broadcast News</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessalam Bouchekif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Damnati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Camelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12375,273 +12375,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonetic tool for the Tunisian Arabic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abir Masmoudi</w:t>
+                <w:t xml:space="preserve">The LIUM English-to-French Spoken Language Translation System and the Vecsys/LIUM Automatic Speech Recognition System for Italian Language for IWSLT 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Barrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariem Ellouze Khmekhem</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephan Vanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Deléglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLTU'2014, The 4th International Workshop on spoken Language Technologies for Under-resourced Languages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Saint-Petersburg, Russia</w:t>
+              <w:t xml:space="preserve">International Workshop on Spoken Language Translation (IWSLT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lake Tahoe (USA), Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433236v1</w:t>
+                <w:t xml:space="preserve">hal-01433228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LIUM English-to-French Spoken Language Translation System and the Vecsys/LIUM Automatic Speech Recognition System for Italian Language for IWSLT 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Rousseau</w:t>
+                <w:t xml:space="preserve">Phonetic tool for the Tunisian Arabic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Vanni</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mariem Ellouze Khmekhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Bougares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Hadrich Belguith</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Spoken Language Translation (IWSLT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lake Tahoe (USA), Unknown Region</w:t>
+              <w:t xml:space="preserve">SLTU'2014, The 4th International Workshop on spoken Language Technologies for Under-resourced Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Saint-Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433228v1</w:t>
+                <w:t xml:space="preserve">hal-01433236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Incremental Cross-Show Speaker Diarization Efficient For Processing Large Volumes of Data?</w:t>
               </w:r>
@@ -12716,407 +12716,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Improvements on ILP-based Clustering for Broadcast News Speaker Diarization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Deléglise</w:t>
+                <w:t xml:space="preserve">Décodage hybride dans les SRAP pour l’indexation automatique des documents multimédia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Odyssey 2014: The Speaker and Language Recognition Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Joensuu, Finland</w:t>
+              <w:t xml:space="preserve">JEP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433239v1</w:t>
+                <w:t xml:space="preserve">hal-01433219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the TED-LIUM corpus with selected data for language modeling and more TED Talks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Rousseau</w:t>
+                <w:t xml:space="preserve">Recent Improvements on ILP-based Clustering for Broadcast News Speaker Diarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégor Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Deléglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th edition of the Language Resources and Evaluation Conference (LREC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">Odyssey 2014: The Speaker and Language Recognition Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Joensuu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433246v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décodage hybride dans les SRAP pour l’indexation automatique des documents multimédia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Laurent</w:t>
+                <w:t xml:space="preserve">Enhancing the TED-LIUM corpus with selected data for language modeling and more TED Talks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Deléglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Le Mans, France</w:t>
+              <w:t xml:space="preserve">The 9th edition of the Language Resources and Evaluation Conference (LREC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433219v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et évaluation d’un système de traduction automatique de la parole en Pashto vers le Français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Bougares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Deléglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Le Mans, France</w:t>
@@ -13197,51 +13197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Bougares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Hadrich Belguith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Le Mans, France</w:t>
@@ -13283,77 +13283,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Corpus and Phonetic Dictionary for Tunisian Arabic Speech Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Ellouze Khmekhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Hadrich Belguith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Habash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13391,103 +13391,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIUM and CRIM ASR System Combination for the REPERE Evaluation Campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boulianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Deléglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vishwa Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Text, Speech and Dialogue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Brno, Czech Republic. pp.441 - 448, </w:t>
@@ -13957,51 +13957,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TED-LIUM: an Automatic Speech Recognition dedicated corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Deléglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14141,614 +14141,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustesse et portabilités multilingue et multi-domaines des systèmes de compréhension de la parole : les corpus du projet PortMedia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avancées dans le domaine de la transcription automatique par décodage guidé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Bougares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Deléglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Rouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Georges Linarès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 1: JEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Grenoble, France. pp.779--786</w:t>
+              <w:t xml:space="preserve">JEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194257v1</w:t>
+                <w:t xml:space="preserve">hal-01433463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avancées dans le domaine de la transcription automatique par décodage guidé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fethi Bougares</w:t>
+                <w:t xml:space="preserve">Segmentation et Regroupement en Locuteurs d'une collection de documents audio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégor Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Rouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Georges Linarès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">29e Journées d’Études sur la Parole (JEP'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Grenoble, France. pp.433 - 440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433463v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01450722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging study of robustness and portability of spoken language understanding systems across languages and domains: the PORTMEDIA corpora</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low latency combination of parallelized single-pass LVCSR systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Bougares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Rouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Georges Linarès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Interspeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683433v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation et Regroupement en Locuteurs d'une collection de documents audio</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Meignier</w:t>
+                <w:t xml:space="preserve">Robustesse et portabilités multilingue et multi-domaines des systèmes de compréhension de la parole : les corpus du projet PortMedia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Mostefa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e Journées d’Études sur la Parole (JEP'12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Grenoble, France. pp.433 - 440</w:t>
+              <w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 1: JEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Grenoble, France. pp.779--786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01450722v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low latency combination of parallelized single-pass LVCSR systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickael Rouvier</w:t>
+                <w:t xml:space="preserve">Leveraging study of robustness and portability of spoken language understanding systems across languages and domains: the PORTMEDIA corpora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Mostefa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Portland, United States</w:t>
+              <w:t xml:space="preserve">The International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313238v1</w:t>
+                <w:t xml:space="preserve">hal-00683433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Spontaneous Speech Characterization Applied to Speaker Role Recognition</w:t>
               </w:r>
@@ -14855,51 +14855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Linarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14931,256 +14931,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01320178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bag of n-gram driven decoding for LVCSR system harnessing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LIUM’s systems for the IWSLT 2011 Speech Translation Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Bougares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Deléglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Schwenk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Linarès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> IEEE Workshop on Automatic Speech Recognition and Understanding (ASRU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Waikoloa, United States</w:t>
+              <w:t xml:space="preserve">International Workshop on Spoken Language Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, San Francisco (USA), Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01315538v1</w:t>
+                <w:t xml:space="preserve">hal-01454949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIUM’s systems for the IWSLT 2011 Speech Translation Tasks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bag of n-gram driven decoding for LVCSR system harnessing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Bougares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Deléglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Estève</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Linarès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Spoken Language Translation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, San Francisco (USA), Unknown Region</w:t>
+              <w:t xml:space="preserve"> IEEE Workshop on Automatic Speech Recognition and Understanding (ASRU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Waikoloa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454949v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bag of n-gram driven decoding for LVCSR system harnessing</w:t>
               </w:r>
@@ -15205,51 +15205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Deléglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Linarès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatic speech recognition and Understanding Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Hawaï (USA), Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15268,243 +15268,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Language-identification inspired method for spontaneous speech detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Georges Linarès</w:t>
+                <w:t xml:space="preserve">LIUM's Statistical Machine Translation System for IWSLT 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Barrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Deléglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Makuhari, Japan</w:t>
+              <w:t xml:space="preserve">International Workshop on Spoken Language Translation (IWSLT) 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320176v1</w:t>
+                <w:t xml:space="preserve">hal-01450806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIUM's Statistical Machine Translation System for IWSLT 2010</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Deléglise</w:t>
+                <w:t xml:space="preserve">A Language-identification inspired method for spontaneous speech detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Rouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Linarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Spoken Language Translation (IWSLT) 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">INTERSPEECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Makuhari, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01450806v1</w:t>
+                <w:t xml:space="preserve">hal-01320176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The EPAC corpus: manual and automatic annotations of conversational speech in French broadcast news</w:t>
               </w:r>
@@ -15808,135 +15808,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance Automatique de Locuteurs à l'aide de Fonctions de Croyance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some recent research work at LIUM based on the use of CMU Sphinx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Deléglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Petitrenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Schwenk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e congrès francophone Reconnaissance des Formes et Intelligence Artificielle (RFIA'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Caen, France</w:t>
+              <w:t xml:space="preserve">CMU SPUD Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Dallas (Texas), Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433893v1</w:t>
+                <w:t xml:space="preserve">hal-01434933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic named identification of speakers using belief functions</w:t>
               </w:r>
@@ -16024,152 +16041,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some recent research work at LIUM based on the use of CMU Sphinx</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconnaissance Automatique de Locuteurs à l'aide de Fonctions de Croyance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Petitrenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMU SPUD Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Dallas (Texas), Unknown Region</w:t>
+              <w:t xml:space="preserve">17e congrès francophone Reconnaissance des Formes et Intelligence Artificielle (RFIA'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434933v1</w:t>
+                <w:t xml:space="preserve">hal-01433893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised model adaptation on targeted speech segments for LVCSR system combination</w:t>
               </w:r>
@@ -16257,394 +16257,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local and global models for spontaneous speech segment detection and characterization</w:t>
+                <w:t xml:space="preserve">Spontaneous Speech Characterization and Detection in Large Audio Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Linarès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ASRU 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Merano, Italy</w:t>
+              <w:t xml:space="preserve">13-th International Conference on Speech and Computer (SPECOM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, St Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433914v1</w:t>
+                <w:t xml:space="preserve">hal-01433943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrections spécifiques du français sur les systèmes de reconnaissance automatique de la parole</w:t>
+                <w:t xml:space="preserve">Local and global models for spontaneous speech segment detection and characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Deléglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RJCP 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Avignon, France</w:t>
+              <w:t xml:space="preserve">IEEE ASRU 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Merano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433948v1</w:t>
+                <w:t xml:space="preserve">hal-01433914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous Speech Characterization and Detection in Large Audio Database</w:t>
+                <w:t xml:space="preserve">Corrections spécifiques du français sur les systèmes de reconnaissance automatique de la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Georges Linarès</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Deléglise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13-th International Conference on Speech and Computer (SPECOM 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, St Petersburg, Russia</w:t>
+              <w:t xml:space="preserve">RJCP 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433943v1</w:t>
+                <w:t xml:space="preserve">hal-01433948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIUM's Statistical Machine Translation Systems for IWSLT 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Schwenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17039,165 +17039,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00412431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinaison de systèmes pour la phonétisation automatique de noms propres</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Meignier</w:t>
+                <w:t xml:space="preserve">Correcting ASR outputs: specific solutions to specific errors in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Deléglise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIe Journées d'étude sur la parole (JEP 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.4</w:t>
+              <w:t xml:space="preserve">IEEE Workshop on Spoken Language Technology (SLT 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Goa, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01450912v1</w:t>
+                <w:t xml:space="preserve">hal-01434038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Selection and Smoothing in an Open-Source System for the 2008 NIST Machine Translation Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Schwenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17229,109 +17203,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correcting ASR outputs: specific solutions to specific errors in French</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Dufour</w:t>
+                <w:t xml:space="preserve">Combinaison de systèmes pour la phonétisation automatique de noms propres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Deléglise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Spoken Language Technology (SLT 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Goa, India</w:t>
+              <w:t xml:space="preserve">XXVIIe Journées d'étude sur la parole (JEP 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434038v1</w:t>
+                <w:t xml:space="preserve">hal-01450912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcription manuelle vs assistée de la parole préparée et spontanée</w:t>
               </w:r>
@@ -17412,51 +17412,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LIUM Arabic/English Statistical Machine Translation System for IWSLT 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Schwenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17857,51 +17857,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinaison de systèmes par décodage guidé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Linarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18060,51 +18060,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Driven Decoding for Speech Recognition System Combination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Linarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18397,51 +18397,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System Combination by Driven Decoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Linarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18495,230 +18495,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic detection of well recognized words in automatic speech transcription</w:t>
+                <w:t xml:space="preserve">Probabilité a posteriori : amélioration d'une mesure de confiance en reconnaissance de la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Petitrenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Deléglise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Genoa, Italy</w:t>
+              <w:t xml:space="preserve">JEP'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434123v1</w:t>
+                <w:t xml:space="preserve">hal-01434225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilité a posteriori : amélioration d'une mesure de confiance en reconnaissance de la parole</w:t>
+                <w:t xml:space="preserve">Automatic detection of well recognized words in automatic speech transcription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Petitrenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Deléglise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Dinard, France</w:t>
+              <w:t xml:space="preserve">LREC 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Genoa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434225v1</w:t>
+                <w:t xml:space="preserve">hal-01434123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indexation en locuteur : utilisation d'informations lexicales</w:t>
               </w:r>
@@ -19041,51 +19041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato de Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Damnati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19175,51 +19175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato de Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Damnati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASRU 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, St Thomas, US Virgin Islands (USA), Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21150,51 +21150,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A1B95FF"/>
+    <w:nsid w:val="2CC19DDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21381,51 +21381,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-esteve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3656-8883" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070531668" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501943v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592416v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Masmoudi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bougares" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ellouze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belguith" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-017-9402-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106396v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ouvry-Vial" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433222v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Del&#233;glise" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135037v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.141.0.3023301" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758626v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linares" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412446v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jousse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacquin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Petitrenaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321127v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bazillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434482v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jacob" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434539v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raymond" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato de Mori" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362400v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroun Elleuch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Saidi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Mdhaffar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.arabicnlp-sharedtasks.105" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493381v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Istaiteh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-1825" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493350v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Chellaf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fortun&#233; Kponou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.iwslt-1.27" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362427v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2025-884" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638686v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gaudier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616105v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Druart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vielzeuf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623105v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732640v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Whetten" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Parcollet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Moumen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137241v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Seminor" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarod Duret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623092v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144850v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072601v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Jacqmin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Maria Rojas-Barahona" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706925v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pelloin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caubri&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Laperri&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701145v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706938v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539741v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tommasi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tomashenko" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706944v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois A Bonastre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770588v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-51" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03626964v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707064v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Evain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Nguyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Le" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcely Zanon Boito" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539742v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847806v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Macary" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372494v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Jabaian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372480v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414276" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407172v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Ha Nguyen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369206v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87802-3_39" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372487v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128163v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9413581" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732319v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298854v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Barbier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.iwslt-1.20" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003469v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rousseau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317730v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475026v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798516v3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945644v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lebourdais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465899v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054455" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940028v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2020-2298" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798561v3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962186v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551760v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053247" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506086v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496700v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hernandez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895893v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Elbayad" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.iwslt-1.2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304620v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2019-2661" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353011v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31372-2_4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352949v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567780v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Barhoumi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Aloulou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hadrich Belguith" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304597v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2019-1832" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567766v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Quiniou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307811v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2019-2158" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304614v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320120v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32959-4_3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757773v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757772v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757770v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Simonnet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870866v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Vythelingum" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rosec" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-1306" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870865v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Khokhlov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-2209" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728526v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01715923v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761937v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870864v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-2211" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757776v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741177v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Damnati" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalam Bouchekif" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Landeau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charlet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757774v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042313v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987740v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/slt.2018.8639513" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757775v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585768v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042060v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585769v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-1231" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585770v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU.2017.8269004" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526298v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592418v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hadrich-Belguith" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W17-1307" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433168v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433185v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433186v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433189v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lailler" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433188v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT.2016.7846278" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433184v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456899v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433181v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433177v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433176v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433191v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433178v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433182v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433197v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishwa Gupta" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulianne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433206v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Garcia-Martinez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barrault" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433202v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433208v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450370v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Damnati" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433203v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dutrey" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Santiago" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433216v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouall&#232;gue" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Morchid" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433201v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433210v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433213v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouallegue" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206698v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubuisson Duplessis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile B&#233;chade" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sehili" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delaborde" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Letard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433236v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ellouze Khmekhem" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433228v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Vanni" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433257v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Dupuy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433239v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433246v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433219v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouaziz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433217v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433231v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ellouze Khemakhem" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433247v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Habash" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450629v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10816-2_53" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433263v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rouvier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450691v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450711v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450727v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434928v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433245v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194257v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mostefa" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433463v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linar&#232;s" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683433v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450722v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313238v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433512v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320178v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315538v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454949v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schwenk" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434931v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320176v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450806v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433895v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433896v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452962v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433893v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433886v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434933v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433900v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433914v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433948v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433943v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433932v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Lambert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450910v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Merlin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433945v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412431v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450912v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434055v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434038v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450913v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Luzzati" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434029v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Abdul Rauf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317613v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412340v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Daille" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433962v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318091v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450911v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318069v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433960v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Del&#233;glise" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434096v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mauclair" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318073v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2007.366919" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434123v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434225v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434240v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434121v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434282v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434523v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434556v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434559v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434607v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434618v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434642v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434645v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nasr" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434626v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434683v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434686v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434731v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nasr" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Spriet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004595v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094742v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705848v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jim&#233;nez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408468v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Vide Carlos" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68456-7" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433458v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628397v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267804v3" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551714v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-esteve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3656-8883" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070531668" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501943v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592416v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Masmoudi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bougares" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ellouze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belguith" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-017-9402-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106396v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ouvry-Vial" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433222v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Del&#233;glise" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135037v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.141.0.3023301" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758626v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linares" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412446v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jousse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacquin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Petitrenaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321127v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bazillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434482v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jacob" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434539v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raymond" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato de Mori" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362400v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroun Elleuch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Saidi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Mdhaffar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.arabicnlp-sharedtasks.105" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493381v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Istaiteh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-1825" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493350v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Chellaf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fortun&#233; Kponou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.iwslt-1.27" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362427v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2025-884" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638686v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gaudier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616105v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Druart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vielzeuf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623105v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732640v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Whetten" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Parcollet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Moumen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137241v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Seminor" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarod Duret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623092v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144850v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072601v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Jacqmin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Maria Rojas-Barahona" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706925v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pelloin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caubri&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Laperri&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701145v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706938v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539741v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tommasi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tomashenko" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706944v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois A Bonastre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03626964v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770588v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-51" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707064v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Evain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Nguyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Le" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcely Zanon Boito" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539742v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847806v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Macary" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407172v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Ha Nguyen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369206v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87802-3_39" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372494v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Jabaian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372480v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414276" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372487v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128163v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9413581" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732319v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298854v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Barbier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.iwslt-1.20" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317730v3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003469v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rousseau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798516v3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475026v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945644v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lebourdais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940028v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2020-2298" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465899v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054455" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798561v3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962186v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506086v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551760v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053247" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895893v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Elbayad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.iwslt-1.2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496700v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hernandez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304620v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2019-2661" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352949v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567780v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Barhoumi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Aloulou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hadrich Belguith" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353011v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31372-2_4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304597v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2019-1832" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567766v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Quiniou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304614v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307811v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2019-2158" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320120v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32959-4_3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761937v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Vythelingum" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rosec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01715923v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Simonnet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728526v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870866v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-1306" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870865v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Khokhlov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-2209" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757773v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757772v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757770v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741177v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Damnati" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalam Bouchekif" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Landeau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charlet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870864v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-2211" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757776v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757774v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042313v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987740v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/slt.2018.8639513" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757775v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042060v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585768v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585769v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-1231" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585770v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU.2017.8269004" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526298v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592418v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hadrich-Belguith" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W17-1307" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433168v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433185v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433186v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433189v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lailler" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433188v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT.2016.7846278" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433184v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456899v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433181v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433177v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433176v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433191v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433178v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433182v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433206v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Garcia-Martinez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barrault" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433202v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433197v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishwa Gupta" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulianne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433208v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450370v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Damnati" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433203v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dutrey" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Santiago" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433216v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouall&#232;gue" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Morchid" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433201v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433210v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433213v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouallegue" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206698v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubuisson Duplessis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile B&#233;chade" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sehili" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delaborde" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Letard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433228v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Vanni" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433236v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ellouze Khmekhem" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433257v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Dupuy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433219v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouaziz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433239v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433246v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433217v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433231v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ellouze Khemakhem" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433247v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Habash" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450629v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10816-2_53" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433263v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rouvier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450691v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450711v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450727v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434928v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433245v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433463v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linar&#232;s" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450722v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313238v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194257v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mostefa" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683433v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433512v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320178v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454949v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schwenk" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315538v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434931v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450806v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320176v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433895v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433896v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452962v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434933v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433886v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433893v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433900v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433943v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433914v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433948v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433932v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Lambert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450910v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Merlin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433945v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412431v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434038v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434055v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450912v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450913v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Luzzati" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434029v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Abdul Rauf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317613v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412340v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Daille" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433962v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318091v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450911v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318069v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433960v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Del&#233;glise" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434096v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mauclair" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318073v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2007.366919" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434225v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434123v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434240v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434121v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434282v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434523v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434556v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434559v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434607v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434618v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434642v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434645v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nasr" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434626v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434683v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434686v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434731v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nasr" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Spriet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004595v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094742v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705848v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jim&#233;nez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408468v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Vide Carlos" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68456-7" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433458v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628397v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267804v3" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551714v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>