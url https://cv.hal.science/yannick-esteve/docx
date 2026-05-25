--- v1 (2026-04-15)
+++ v2 (2026-05-25)
@@ -1,21095 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...21043 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yannick Estève </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor in Computer Science - Head of LIA - Avignon University</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yannick-esteve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3656-8883</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070531668</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=dQDAeBYAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of continuous space word and sentence representations applied to ASR error detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic speech recognition system for Tunisian dialect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Ellouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Belguith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (1), pp.249-267. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-017-9402-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archimorphosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Ouvry-Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconstruction (cultural studies journal), special edition: Archives on Fire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing and Detecting Spontaneous Speech: Application To Speaker Role Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56, pp.1--18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance automatique de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, TRAITEMENTS AUTOMATIQUES DE L’ORAL ET DE L’ÉCRIT (1) Panorama des recherches et des technologies actuelles, 141, pp.23-30. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/IG.141.0.3023301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Combination of Automatic Speech Recognition Systems by Driven Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse conjointe du signal sonore et de sa transcription pour l'identification nommée de locuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Petitrenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 50 (1), pp.201-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parole spontanée : transcription et traitement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bazillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de transcription automatique de la parole et logiciels libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 45 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of linguistic consistency in automatic speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Speech and Audio Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11 (6), pp.746--756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (171)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantagruel: Unified Self-Supervised Encoders for French Text and Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong-Hang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Pelloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryem Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ghennai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifteenth Language Resources and Evaluation Conference (LREC 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, May 2026, Palma, Spain. pp.10168-10191, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.63317/573q4exhmpgd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05627744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELYADATA &amp; LIA at NADI 2025: ASR and ADI Subtasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haroun Elleuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Mdhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of The Third Arabic Natural Language Processing Conference: Shared Tasks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.762-766, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2025.arabicnlp-sharedtasks.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Similarity Scoring: Detecting Entailment and Contradiction in Multilingual and Multimodal Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othman Istaiteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Mdhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Rotterdam (NL), France. pp.286-290, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2025-1825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA and ELYADATA systems for the IWSLT 2025 low-resource speech translation shared task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaimae Chellaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haroun Elleuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othman Istaiteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fortuné Kponou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 22nd International Conference on Spoken Language Translation (IWSLT 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vienna, France. pp.274-281, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2025.iwslt-1.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SENSE models: an open source solution for multilingual and multimodal semantic-based tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Mdhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haroun Elleuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaimae Chellaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Automatic Speech Recognition and Understanding Workshop (ASRU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Honolulu, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASRU65441.2025.11433845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADI-20: Arabic Dialect Identification dataset and models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haroun Elleuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Mdhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Rotterdam, Netherlands. pp.2775 - 2779, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2025-884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN ANALYSIS OF LINEAR COMPLEXITY ATTENTION SUBSTITUTES WITH BEST-RQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Whetten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Moumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dinarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spoken Language Technoloby Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Macao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation ouverte et étude de BEST-RQ pour le traitement de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Whetten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dinarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.412-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623092v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'intelligence artificielle au théâtre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Seminor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarod Duret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'informatique théâtrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Low-Cost LLM Annotation for~Spoken Dialogue Understanding Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Vielzeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Text, Speech and Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Brno (Rép. Tchèque), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Voice Identification after Speech Resynthesis using PPG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speaker and Language Recognition Workshop - Odyssey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Québec (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification automatique de la voix de locuteurs après resynthèse à l’aide de PPG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.579-588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Multilingual Expressive Speech Representation for Prosody Prediction without Parallel Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarod Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Synthesis Workshop (SSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLISIA: a Cascade System for Spoken Dialogue State Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Jacqmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Maria Rojas-Barahona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh Dialog System Technology Challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Prague, Czech Republic. pp.95-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072601v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous emotion prediction from audio signal with acoustic and linguistic representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving Speaker Information from Personalized Acoustic Models for Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Mdhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Tomashenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICASSP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spoken Language Understanding MEDIA Benchmark Dataset in the Era of Deep Learning: data updates, training and evaluation tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Laperrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Pelloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Mdhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.1595‑1602</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end model for named entity recognition from speech without paired training data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Mdhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarod Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact Analysis of the Use of Speech and Language Models Pretrained by Self-Supersivion for Spoken Language Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Mdhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Pelloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Laperrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.2949‑2956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d'informations liées au locuteur depuis un modèle acoustique personnalisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Mdhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François A Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Tomashenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, île de Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On speaker verification from the neural network footprint of personalized acoustic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Tomashenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Mdhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Études sur la Parole - JEP2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles neuronaux pré-appris par auto-supervision sur des enregistrements de parole en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcely Zanon Boito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Mdhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, île de Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le benchmark MEDIA revisité : données, outils et évaluation dans un contexte d'apprentissage profond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Laperrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Pelloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Mdhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVe Journées d'Études sur la Parole -- JEP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, île de Noirmoutier, France. pp.481-490, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2022-51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy attacks for automatic speech recognition acoustic models in a federated learning framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Tomashenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Mdhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539742v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LeBenchmark: A Reproducible Framework for Assessing Self-Supervised Representation Learning from Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcely Zanon Boito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Mdhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2021: Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317730v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of Self-supervised Pre-trained Acoustic and Linguistic Features for Continuous Speech Emotion Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Spoken Language Technology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Virtual, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Encoding and Segmentation Strategies on End-to-End Simultaneous Speech Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where are we in semantic concept extraction for Spoken Language Understanding? ⋆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Mdhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Laperrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam Jabaian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPECOM 2021 23rd International Conference on Speech and Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN EMPIRICAL STUDY OF END-TO-END SIMULTANEOUS SPEECH TRANSLATION DECODING STRATEGIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task Agnostic and Task Specific Self-Supervised Learning from Speech with LeBenchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Ha Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcely Zanon Boito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Mdhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirty-fifth Conference on Neural Information Processing Systems ( NeurIPS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, on-line, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on Acoustic Model Personalization in a Context of Collaborative Learning Constrained by Privacy Preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Mdhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPECOM 2021 - 23rd International Conference on Speech and Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, St Petersburg, Russia. pp.426 - 436, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-87802-3_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation ouverte et étude de BEST-RQ pour le traitement de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Whetten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dinarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Étude de la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.412-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End2End Acoustic to Semantic Transduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Pelloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2021 - 2021 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto, ON, Canada. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9413581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON-TRAC' systems for the IWSLT 2021 low-resource speech translation and multilingual speech translation shared tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Tomashenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Mdhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Spoken Language Translation (IWSLT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Bangkok (virtual), Thailand. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2021.iwslt-1.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298854v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimodal Educational Corpus of Oral Courses: Annotation, Analysis and Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Mdhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON-TRAC Consortium for End-to-End and Simultaneous Speech Translation Challenge Tasks at IWSLT 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Elbayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Tomashenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 17th International Conference on Spoken Language Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Seattle, WA, United States. pp.35-43, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2020.iwslt-1.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où en sommes-nous dans la reconnaissance des entités nommées structurées à partir de la parole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.64-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798516v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where are we in Named Entity Recognition from Speech?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2020 - 12th Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France. pp.4514‑4520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-corpus Experiment on Continuous Speech Emotion Recognition: Convolution or Recurrence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ND INTERNATIONAL CONFERENCE ON SPEECH AND COMPUTER SPECOM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction continue de la satisfaction et de la frustration dans des conversations de centre d’appels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.379-387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798561v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error analysis applied to end-to end spoken language understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Tomashenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelona, Spain. pp.8514-8518, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9054455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence measure for speech-to-concept end-to-end spoken language understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2020-2298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Self-supervised Pre-training for End-to-end Speech Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Tomashenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Shangai (Virtual Conf), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlloSat: A New Call Center French Corpus for Satisfaction and Frustration Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference, LREC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue History Integration into End-to-End Signal-to-Concept Spoken Language Understanding Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Tomashenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2020 - 2020 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Barcelona, Spain. pp.5, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Empirical Evaluation of Arabic-Specific Embeddings for Sentiment Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafik Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Hadrich Belguith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Arabic Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nancy, France. pp.34-48, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-32959-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Evaluation of ASR Adaptation in a Lecture Context: Application to the PASTEL Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Mdhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria. pp.569-573, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2019-2661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plongements lexicaux spécifiques à la langue arabe : application à l'analyse d'opinions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafik Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Hadrich Belguith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e conférence sur le Traitement Automatique des Langues Naturelles (TALN 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.381-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON-TRAC Consortium End-to-End Speech Translation Systems for the IWSLT 2019 Shared Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Ha Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Tomashenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcely Zanon Boito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Workshop on Spoken Language Translation 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in End-to-End Spoken Language Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Tomashenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Statistical Language and Speech Processing (SLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ljubljana, Slovenia. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-31372-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curriculum-based transfer learning for an effective end-to-end spoken language understanding and domain portability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Tomashenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Conference of the International Speech Communication Association (InterSpeech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria. pp.1198-1202, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2019-1832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'adaptation automatique des modèles de langage pour la reconnaissance de la parole : évaluation qualitative extrinsèque dans un contexte de traitement de cours magistraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Mdhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solen Quiniou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Toulouse, France. pp.167-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curriculum d'apprentissage : reconnaissance d'entités nommées pour l'extraction de concepts sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Tomashenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Adaptation and Transfer Learning for End-to-End Spoken Language Understanding from Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Tomashenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria. pp.824-828, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2019-2158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus PASTEL pour le traitement automatique de cours magistraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Mdhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e conférence sur le Traitement Automatique des Langues Naturelles (TALN 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des représentations continues de mots pour l'analyse d'opinions en arabe: une étude qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e conférence sur le Traitement Automatique des Langues Naturelles (TALN 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757776v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FrNewsLink : a corpus linking TV Broadcast News Segments and Press Articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessalam Bouchekif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Landeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC - Language Resources Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task Specific Sentence Embeddings for ASR Error Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hyderabad, India. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2018-2211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des techniques d'adaptation au locuteur dans l'espace des paramètres pour des modèles acoustiques purement neuronaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Tomashenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de performance des réseaux neuronaux récurrents dans le cadre de la campagne d'évaluation Multi-Genre Broadcast challenge 3 (MGB3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Mdhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d'Etudes sur la Parole (JEP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic-dependent Phonemic Transcription for Text-to-speech Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Vythelingum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rosec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hyderabad, India. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2018-1306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker Adaptive Training and Mixup Regularization for Neural Network Acoustic Models in Automatic Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Tomashenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Khokhlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hyderabad, India. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2018-2209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation d'erreurs de reconnaissance automatique dans un cadre de compréhension de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d'Etudes sur la Parole (JEP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating ASR errors for training SLU systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Feature-Space Speaker Adaptation for End-to-End Acoustic Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Tomashenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription phonétique automatique pour la synthèse de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Vythelingum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rosec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d'Etudes sur la Parole (JEP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations de phrases dans un espace continu spécifiques à la tâche de détection d'erreurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d'Etudes sur la Parole (JEP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabic Sentiment analysis: an empirical study of machine translation's impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafik Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Belguith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LANGUAGE PROCESSING AND KNOWLEDGE MANAGEMENT INTERNATIONAL CONFERENCE (LPKM2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sfax, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end named entity and semantic concept extraction from speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Spoken Language Technology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/slt.2018.8639513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987740v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASR error management for improving spoken language understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentiment Analysis of Tunisian Dialects: Linguistic Ressources and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Mdhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Hadrich-Belguith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Third Arabic Natural Language Processing Workshop (WANLP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Valence, Spain. pp.55-61, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/W17-1307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriching confusion networks for post-processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Language and Speech Processing 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document embeddings for Arabic Sentiment Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafik Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Belguith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Language Processing and Knowledge Management, LPKM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Sfax, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Automatic Topic Segmentation as a Segment Retrieval Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessalam Bouchekif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.2924 - 2928, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2017-1231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error detection of grapheme-to-phoneme conversion in text-to-speech synthesis using speech signal and lexical context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Vythelingum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rosec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Automatic Speech Recognition and Understanding Workshop (ASRU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Okinawa, Japan. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASRU.2017.8269004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Gaussian Mixture Model Framework to Improve Speaker Adaptation of Deep Neural Network Acoustic Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Tomashenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Khokhlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, San Francisco (CA, USA), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Perspective on Combining GMM and DNN Frameworks for Speaker Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Tomashenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Khokhlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Statistical Language and Speech Processing - SLSP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Pilsen, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Réseaux de Neurones avec Mécanisme d’Attention pour la Compréhension de la Parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent improvements on error detection for automatic speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Multimodal Media Data Analytics (MMDA 2016), in Conjunction with the 22nd European Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, The Hague The, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Word embedding evaluation and combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th edition of the Language Resources and Evaluation Conference (LREC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Portorož, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Title assignment for automatic topic segments in TV Broadcast News</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessalam Bouchekif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Shangai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM ASR systems for the 2016 Multi-Genre Broadcast Arabic Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Tomashenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Vythelingum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Spoken Language Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Diego, CA, USA, United States. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SLT.2016.7846278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the RATP-DECODA corpus with linguistic annotations for performing a large range of NLP tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Lailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Landeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th edition of the Language Resources and Evaluation Conference (LREC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Portorož, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de paramètres acoustiques dérivés de GMMs pour l'adaptation non supervisée de modèles acoustiques à base de réseaux de neurones profonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Tomashenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Khokhlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Études sur la Parole (JEP'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring GMM-derived Features for Unsupervised Adaptation of Deep Neural Network Acoustic Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Tomashenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Khokhlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Speech and Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Random Fields for the Tunisian Dialect Grapheme-to-Phoneme Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Ellouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Hadrich-Belguith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, San Francisco (CA, USA), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of acoustic word embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RepEval@ACL 2016: The 1st Workshop on Evaluating Vector-Space Representations for NLP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic word embeddings for ASR error detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, San Francisco (CA, USA), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nao is doing humour in the CHIST-ERA JOKER project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dubuisson Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Béchade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sehili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Letard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Dresde, Germany. pp.1072-1073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation et titrage automatique de journaux télévisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessalam Bouchekif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diachronic Semantic Cohesion for Topic Segmentation of TV Broadcast News</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessalam Bouchekif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining continous word representation and prosodic features for ASR error prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dutrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Statistical Language and Speech Processing (SLSP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRIM and LIUM approaches for Multi-Genre Broadcast Media Transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishwa Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRU 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Scottsdale (Arizona (USA) ), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the use of Attention-Based Recurrent Neural Networks For Spoken Language Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning for Spoken Language Understanding and Interaction NIPS 2015 workshop (SLUNIPS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LIUM ASR and SLT Systems for IWSLT 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Garcia-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Spoken Language Translation (IWSLT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Da Nang, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'annotations sémantiques pour la validation automatique d'hypothèses dans des conversations téléphoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Lailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of word and semantic features for theme identification in telephone conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Lailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Spoken Dialog Systems (IWSDS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which ASR errors are hard to detect?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Errors by Humans and Machines in multimedia, multimodal and multilingual data processing (ERRARE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sinaia, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Word embeddings combination and neural networks for robustness in ASR error detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 European Signal Processing Conference (EUSIPCO 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonétisation automatique du dialecte tunisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Ellouze Khemakhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Hadrich Belguith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corpus and Phonetic Dictionary for Tunisian Arabic Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Ellouze Khmekhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Hadrich Belguith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Habash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th edition of the Language Resources and Evaluation Conference (LREC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM and CRIM ASR System Combination for the REPERE Evaluation Campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishwa Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Text, Speech and Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Brno, Czech Republic. pp.441 - 448, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10816-2_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Incremental Cross-Show Speaker Diarization Efficient For Processing Large Volumes of Data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonetic tool for the Tunisian Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Ellouze Khmekhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Hadrich Belguith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLTU'2014, The 4th International Workshop on spoken Language Technologies for Under-resourced Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Saint-Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LIUM English-to-French Spoken Language Translation System and the Vecsys/LIUM Automatic Speech Recognition System for Italian Language for IWSLT 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Spoken Language Translation (IWSLT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lake Tahoe (USA), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Improvements on ILP-based Clustering for Broadcast News Speaker Diarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odyssey 2014: The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Joensuu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décodage hybride dans les SRAP pour l’indexation automatique des documents multimédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the TED-LIUM corpus with selected data for language modeling and more TED Talks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th edition of the Language Resources and Evaluation Conference (LREC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et évaluation d’un système de traduction automatique de la parole en Pashto vers le Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM ASR system for ETAPE French evaluation campaign: experiments on system combination using open-source recognizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth International Conference on TEXT, SPEECH and DIALOGUE (TSD 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Pilsen, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of single-pass ASR system combination for Spoken Language Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Statistical Language and Speech Processing (SLSP 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation et Regroupement en Locuteurs d'une collection de documents audio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Journées d’Études sur la Parole (JEP'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp.433 - 440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low latency combination of parallelized single-pass LVCSR systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées dans le domaine de la transcription automatique par décodage guidé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging study of robustness and portability of spoken language understanding systems across languages and domains: the PORTMEDIA corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Mostefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustesse et portabilités multilingue et multi-domaines des systèmes de compréhension de la parole : les corpus du projet PortMedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Mostefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 1: JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp.779--786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison d’approches pour la reconnaissance du rôle des locuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-vectors and ILP clustering adapted to cross-show speaker diarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Portland, Oregon (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TED-LIUM: an Automatic Speech Recognition dedicated corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Eight International Conference on Language Resources and Evaluation (LREC'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation et Regroupement en Locuteur pour le traitement incrémental des collections volumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e Journées d’Études sur la Parole (JEP'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le Mans, France. pp.433 - 440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Spontaneous Speech Characterization Applied to Speaker Role Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA @ MediaEval 2011 : Compact Representation of Heterogeneous Descriptors for Video Genre Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MediaEval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bag of n-gram driven decoding for LVCSR system harnessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE Workshop on Automatic Speech Recognition and Understanding (ASRU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Waikoloa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM’s systems for the IWSLT 2011 Speech Translation Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Spoken Language Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, San Francisco (USA), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bag of n-gram driven decoding for LVCSR system harnessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatic speech recognition and Understanding Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Hawaï (USA), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EPAC corpus: manual and automatic annotations of conversational speech in French broadcast news</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bazillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Language-identification inspired method for spontaneous speech detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Makuhari, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM's Statistical Machine Translation System for IWSLT 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Spoken Language Translation (IWSLT) 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation conjointe de modèles locaux et globaux pour la caractérisation et la détection de segments de parole spontanée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic indexing of speech segments with spontaneity levels on large audio database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Workshop on Searching Spontaneous Conversational Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance Automatique de Locuteurs à l'aide de Fonctions de Croyance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Petitrenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e congrès francophone Reconnaissance des Formes et Intelligence Artificielle (RFIA'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some recent research work at LIUM based on the use of CMU Sphinx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Petitrenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMU SPUD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Dallas (Texas), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic named identification of speakers using belief functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Petitrenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management of Uncertainty (IPMU'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Dortmund, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised model adaptation on targeted speech segments for LVCSR system combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Makuhari, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic named identification of speakers using diarization and asr systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Petitrenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Jacquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taïpei, Taiwan. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrections spécifiques du français sur les systèmes de reconnaissance automatique de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJCP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and global models for spontaneous speech segment detection and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ASRU 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Merano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous Speech Characterization and Detection in Large Audio Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13-th International Conference on Speech and Computer (SPECOM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM's Statistical Machine Translation Systems for IWSLT 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Spoken Language Translation (IWSLT'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Tokyo, Japan. pp.65--70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative filtering of phonetic transcriptions of proper nouns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teva Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Taipei, Taiwan. pp.4265--4268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements to the LIUM French ASR system based on CMU Sphinx: what helps to significantly reduce the word error rate?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teva Merlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined systems for automatic phonetic transcription of proper nouns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teva Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Deléglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Language Evaluation and Resources Conference (LREC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marrakech, Morocco. pp.1791-1795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Driven Decoding for Speech Recognition System Combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LIUM Arabic/English Statistical Machine Translation System for IWSLT 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadaf Abdul Rauf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Spoken Language Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Unknown, Unknown Region. pp.63--68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription manuelle vs assistée de la parole préparée et spontanée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bazillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Luzzati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison de systèmes pour la phonétisation automatique de noms propres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIe Journées d'étude sur la parole (JEP 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correcting ASR outputs: specific solutions to specific errors in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Spoken Language Technology (SLT 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Goa, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Selection and Smoothing in an Open-Source System for the 2008 NIST Machine Translation Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Unknown, Unknown Region. pp.2727--2730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et détection de parole spontanée dans de larges collections de documents audio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bazillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude pour l’amélioration d’un système d’identification nommée du locuteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Daille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude de la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manual vs assisted transcription of prepared and spontaneous speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bazillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Luzzati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison de systèmes par décodage guidé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP / TALN / RECITAL 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le codage des corpus oraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bazillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Luzzati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catcod 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Combination by Driven Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mauclair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Conference on Acoustics, Speech and Signal Processing - ICASSP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2007, Honolulu, United States. pp.IV-341--IV-344, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2007.366919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting true speaker identities from transcriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mauclair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of well recognized words in automatic speech transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Petitrenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilité a posteriori : amélioration d'une mesure de confiance en reconnaissance de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation en locuteur : utilisation d'informations lexicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées d'Étude sur la Parole (JEP) 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dinard, France. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker diarization: about whom the speaker is talking?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Speaker Odyssey 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, San Juan Puerto Rico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LIUM speech transcription system: a CMU Sphinx III-based system for french broadcast news</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teva Merlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 9th European Conference on Speech Communication and Technology (Interspeech 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic learning of interpretatation strategies for spoken dialogue systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief confirmation in spoken dialog systems using confidence measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRU 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, St Thomas, US Virgin Islands (USA), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual decoding for spoken dialog systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurospeech 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Genêve, Switzerland. pp.3033--3336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of structures in language models for dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSLP 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Denver, Colorado (USA), Unknown Region. pp.929--932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of structures in language models for dialogue, Specific solutions for specific problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCA TRW on Multi-modal dialogue in mobile environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Kloster Irsee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de langage hiérarchiques pour les applications de dialogue en parole spontanée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Tours, France. pp.327--332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic finite state automata triggered by dialogue states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurospeech 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Aalborg, Denmark. pp.725--728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-based language model dedicated to natural spoken dialogs systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCA TRW on Adaptation methods for speech recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection dynamique de modèles de langage dans une application de dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Aussois, France. pp.185--188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic selection of language models in a dialog system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSLP 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Pékin Beijing, China. pp.214--217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A language model combining n-grams and stochastic finite state automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Spriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurospeech 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Budapest, Hungary. pp.2175--2178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Petit Camion: L’intelligence artificielle au service des opérateurs pour optimiser la prise en charge des appels d'urgence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop interdisciplinaire sur la sécurité globale (WISG 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENERALIZED DRIVEN DECODING FOR SPEECH RECOGNITION SYSTEM COMBINATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la 29e Conférence sur le Traitement Automatique des Langues Naturelles. Volume 3 : Démonstrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcely Zanon Boito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Estève, Yannick and Jiménez, Tania and Parcollet, Titouan and Zanon Boito, Marcely. ATALA, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Language and Speech Processing, 5th International Conference, SLSP 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin-Vide Carlos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68456-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation and Discriminative Training of Acoustic Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tuomas Virtanen and Rita Singh and Bhiksha Raj. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques for Noise Robustness in Automatic Speech Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Multiple Utterance-Level Attribute Representations with a Unified Speech Encoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryem Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Mdhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Speech Unit Selection for Textless Speech-to-Speech Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarod Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is one brick enough to break the wall of spoken dialogue state tracking?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Vielzeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267804v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Gaussian mixture model framework for speaker adaptation of deep neural network acoustic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Tomashenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Khokhlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId363"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -21150,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2CC19DDE"/>
+    <w:nsid w:val="FCF38BC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21381,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-esteve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3656-8883" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070531668" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501943v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592416v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Masmoudi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bougares" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ellouze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belguith" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-017-9402-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106396v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ouvry-Vial" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433222v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Del&#233;glise" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135037v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.141.0.3023301" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758626v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linares" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412446v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jousse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacquin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Petitrenaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321127v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bazillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434482v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jacob" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434539v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raymond" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato de Mori" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362400v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroun Elleuch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Saidi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Mdhaffar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.arabicnlp-sharedtasks.105" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493381v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Istaiteh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-1825" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493350v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Chellaf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fortun&#233; Kponou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.iwslt-1.27" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362427v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2025-884" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638686v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gaudier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616105v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Druart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vielzeuf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623105v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732640v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Whetten" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Parcollet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Moumen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137241v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Seminor" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarod Duret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623092v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144850v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072601v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Jacqmin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Maria Rojas-Barahona" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706925v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pelloin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caubri&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Laperri&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701145v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706938v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539741v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tommasi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tomashenko" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706944v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois A Bonastre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03626964v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770588v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-51" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707064v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Evain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Nguyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Le" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcely Zanon Boito" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539742v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847806v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Macary" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407172v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Ha Nguyen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369206v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87802-3_39" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372494v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Jabaian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372480v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414276" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372487v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128163v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9413581" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732319v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298854v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Barbier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.iwslt-1.20" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317730v3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003469v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rousseau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798516v3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475026v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945644v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lebourdais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940028v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2020-2298" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465899v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054455" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798561v3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962186v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506086v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551760v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053247" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895893v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Elbayad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.iwslt-1.2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496700v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hernandez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304620v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2019-2661" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352949v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567780v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Barhoumi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Aloulou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hadrich Belguith" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353011v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31372-2_4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304597v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2019-1832" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567766v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Quiniou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304614v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307811v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2019-2158" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320120v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32959-4_3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761937v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Vythelingum" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rosec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01715923v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Simonnet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728526v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870866v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-1306" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870865v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Khokhlov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-2209" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757773v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757772v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757770v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741177v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Damnati" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalam Bouchekif" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Landeau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charlet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870864v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-2211" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757776v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757774v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042313v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987740v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/slt.2018.8639513" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757775v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042060v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585768v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585769v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-1231" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585770v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU.2017.8269004" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526298v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592418v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hadrich-Belguith" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W17-1307" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433168v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433185v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433186v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433189v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lailler" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433188v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT.2016.7846278" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433184v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456899v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433181v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433177v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433176v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433191v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433178v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433182v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433206v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Garcia-Martinez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barrault" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433202v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433197v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishwa Gupta" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulianne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433208v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450370v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Damnati" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433203v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dutrey" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Santiago" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433216v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouall&#232;gue" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Morchid" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433201v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433210v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433213v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouallegue" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206698v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubuisson Duplessis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile B&#233;chade" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sehili" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delaborde" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Letard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433228v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Vanni" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433236v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ellouze Khmekhem" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433257v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Dupuy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433219v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouaziz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433239v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433246v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433217v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433231v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ellouze Khemakhem" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433247v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Habash" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450629v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10816-2_53" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433263v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rouvier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450691v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450711v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450727v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434928v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433245v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433463v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linar&#232;s" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450722v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313238v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194257v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mostefa" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683433v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433512v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320178v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454949v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schwenk" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315538v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434931v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450806v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320176v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433895v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433896v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452962v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434933v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433886v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433893v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433900v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433943v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433914v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433948v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433932v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Lambert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450910v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Merlin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433945v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412431v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434038v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434055v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450912v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450913v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Luzzati" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434029v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Abdul Rauf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317613v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412340v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Daille" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433962v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318091v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450911v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318069v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433960v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Del&#233;glise" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434096v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mauclair" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318073v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2007.366919" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434225v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434123v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434240v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434121v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434282v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434523v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434556v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434559v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434607v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434618v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434642v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434645v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nasr" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434626v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434683v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434686v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434731v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nasr" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Spriet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004595v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094742v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705848v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jim&#233;nez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408468v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Vide Carlos" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68456-7" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433458v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628397v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267804v3" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551714v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-esteve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3656-8883" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070531668" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=dQDAeBYAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501943v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592416v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Masmoudi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bougares" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ellouze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belguith" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-017-9402-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106396v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ouvry-Vial" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433222v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Del&#233;glise" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135037v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.141.0.3023301" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758626v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linares" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412446v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jousse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacquin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Petitrenaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321127v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bazillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434482v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jacob" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434539v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raymond" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato de Mori" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627744v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong-Hang Le" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pelloin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Chatelain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Bouziane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ghennai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63317/573q4exhmpgd" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362400v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroun Elleuch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Saidi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Mdhaffar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.arabicnlp-sharedtasks.105" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493381v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Istaiteh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-1825" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493350v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Chellaf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fortun&#233; Kponou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.iwslt-1.27" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599335v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU65441.2025.11433845" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362427v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2025-884" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732640v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Whetten" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Parcollet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Moumen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623092v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137241v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Seminor" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarod Duret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616105v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Druart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vielzeuf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638686v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gaudier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623105v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144850v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072601v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Jacqmin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Maria Rojas-Barahona" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847806v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Macary" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539741v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tommasi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tomashenko" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706938v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Laperri&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caubri&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701145v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706925v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706944v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois A Bonastre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03626964v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707064v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Evain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Le" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcely Zanon Boito" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770588v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-51" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539742v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317730v3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003469v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rousseau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372487v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372494v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Jabaian" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372480v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414276" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407172v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Ha Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369206v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87802-3_39" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732319v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128163v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9413581" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298854v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Barbier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.iwslt-1.20" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496700v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hernandez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895893v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Elbayad" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.iwslt-1.2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798516v3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475026v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945644v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lebourdais" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798561v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465899v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054455" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940028v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2020-2298" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962186v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506086v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551760v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053247" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320120v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Barhoumi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Aloulou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hadrich Belguith" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32959-4_3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304620v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2019-2661" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567780v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352949v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353011v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31372-2_4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304597v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2019-1832" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567766v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Quiniou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304614v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307811v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2019-2158" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757775v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757776v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741177v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Damnati" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalam Bouchekif" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Landeau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charlet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870864v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-2211" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757772v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757773v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870866v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Vythelingum" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rosec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-1306" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870865v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Khokhlov" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-2209" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757770v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Simonnet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01715923v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728526v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761937v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757774v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042313v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987740v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/slt.2018.8639513" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526298v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592418v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hadrich-Belguith" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W17-1307" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585768v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042060v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585769v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-1231" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585770v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU.2017.8269004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433178v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433182v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433191v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433168v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433185v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433186v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433188v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT.2016.7846278" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433189v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lailler" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456899v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433184v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433177v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433181v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433176v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206698v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubuisson Duplessis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile B&#233;chade" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sehili" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delaborde" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Letard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433208v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450370v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Damnati" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433203v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dutrey" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Santiago" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433197v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishwa Gupta" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulianne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433202v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433206v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Garcia-Martinez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barrault" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433216v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouall&#232;gue" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Morchid" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433213v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouallegue" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433201v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433210v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433231v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ellouze Khemakhem" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433247v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ellouze Khmekhem" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Habash" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450629v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10816-2_53" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433257v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Dupuy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433236v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433228v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Vanni" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433239v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433219v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouaziz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433246v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433217v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450691v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rouvier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433263v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450722v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313238v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linar&#232;s" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433463v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683433v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mostefa" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194257v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450727v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450711v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434928v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433245v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433512v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320178v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315538v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454949v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schwenk" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434931v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433895v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320176v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450806v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433896v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452962v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433893v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434933v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433886v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433900v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412431v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433948v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433914v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433943v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433932v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Lambert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433945v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Merlin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450910v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433960v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Del&#233;glise" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318069v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434029v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Abdul Rauf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450913v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Luzzati" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450912v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434038v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434055v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317613v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412340v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Daille" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433962v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318091v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450911v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318073v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mauclair" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2007.366919" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434096v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434123v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434225v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434240v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434121v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434282v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434523v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434556v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434559v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434618v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434607v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434626v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434645v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nasr" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434642v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434683v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434686v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434731v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nasr" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Spriet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004595v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094742v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705848v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jim&#233;nez" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408468v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Vide Carlos" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68456-7" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433458v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599765v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628397v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267804v3" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551714v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>