--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -320,902 +320,902 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Effect on Electrical Resistivity Measurement Using an Embedded Sensor to Estimate Concrete Water Content</w:t>
+                <w:t xml:space="preserve">Canal dike characterization by means of electrical resistivity, shear wave velocity and particle size data fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Badr</w:t>
+                <w:t xml:space="preserve">Théo Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Mahfoud</w:t>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Villain</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Guihard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app12199420⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 204, pp.104749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2022.104749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03945158v1</w:t>
+                <w:t xml:space="preserve">hal-04428308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canal dike characterization by means of electrical resistivity, shear wave velocity and particle size data fusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature Effect on Electrical Resistivity Measurement Using an Embedded Sensor to Estimate Concrete Water Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Mahfoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Dezert</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 204, pp.104749. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (19), pp.9420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2022.104749⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app12199420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428308v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Data fusion of in situ geophysical and geotechnical information for levee characterization</w:t>
+                <w:t xml:space="preserve">Study of damage to rockbolts used in the foundations of protection structures against gravitational hazards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Dezert</w:t>
+                <w:t xml:space="preserve">M Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Palma Lopes</w:t>
+                <w:t xml:space="preserve">Laurent Gaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Saussaye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Côte</w:t>
+                <w:t xml:space="preserve">Rémy Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Engineering Geology and the Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10064-021-02246-x⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 833 (1), pp.012178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/833/1/012178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04428305v1</w:t>
+                <w:t xml:space="preserve">hal-04321941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la résistivité électrique par capteurs noyés pour évaluer les profils de teneur en eau dans le béton</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+                <w:t xml:space="preserve">Correction to: Data fusion of in situ geophysical and geotechnical information for levee characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Saussaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Côte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26168/ajce.38.2.9⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Engineering Geology and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 80 (6), pp.5199-5199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10064-021-02246-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312778v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized retrieval of 1D-resistivity profiles in cover concrete by electrical sounding measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesure de la résistivité électrique par capteurs noyés pour évaluer les profils de teneur en eau dans le béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Milia Fares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2021.104413⟩</w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Issue - Diagnobéton 2021, 38 (2), pp.38-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.38.2.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295914v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data fusion of in situ geophysical and geotechnical information for levee characterization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimized retrieval of 1D-resistivity profiles in cover concrete by electrical sounding measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Côte</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milia Fares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Engineering Geology and the Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 193, pp.104413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2021.104413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10064-021-02225-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04383136v1</w:t>
+                <w:t xml:space="preserve">hal-04295914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of damage to rockbolts used in the foundations of protection structures against gravitational hazards</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gaillet</w:t>
+                <w:t xml:space="preserve">Data fusion of in situ geophysical and geotechnical information for levee characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémy Martin</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Saussaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Côte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 833 (1), pp.012178. </w:t>
+              <w:t xml:space="preserve">Bulletin of Engineering Geology and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 80 (6), pp.5181 - 5197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1755-1315/833/1/012178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10064-021-02225-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321941v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OhmPi: An open source data logger for dedicated applications of electrical resistivity imaging at the small and laboratory scale</w:t>
               </w:r>
@@ -1335,103 +1335,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et validation d'un capteur multi-électrodes pour évaluer les profils de résistivité dans le béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Deby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Special Issue - RUGC 2019 Sophia Antipolis, 37 (1), pp.427-430. </w:t>
@@ -1463,646 +1463,646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D-ERT monitoring of soil moisture seasonal behaviour in a river levee: A case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combination of geophysical and geotechnical data using belief functions: Assessment with numerical and laboratory data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Jodry</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cote</w:t>
+                <w:t xml:space="preserve">Philippe Côte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 167, pp.140-151. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2019.05.008⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 170, 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2019.103824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02142990v1</w:t>
+                <w:t xml:space="preserve">hal-02961624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of geophysical and geotechnical data using belief functions: Assessment with numerical and laboratory data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+                <w:t xml:space="preserve">Design and validation of a multi-electrode embedded sensor to monitor resistivity profiles over depth in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Palma-Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Deby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2019.103824⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 223, pp. 310-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.06.226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961624v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and validation of a multi-electrode embedded sensor to monitor resistivity profiles over depth in concrete</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joanna Badr</w:t>
+                <w:t xml:space="preserve">2D-ERT monitoring of soil moisture seasonal behaviour in a river levee: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Palma-Lopes</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Cote</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 223, pp. 310-321. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 167, pp.140-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.06.226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2019.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395991v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02142990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface variations effect on electrical resistivity measurement: Aroughness based approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discovery of the Romanesque church of the Abbey of our lady of Bec (Le Bec-Hellouin, Normandy, France) by means of geophysical methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaziz Djibrila Saley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Camerlynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2018.08.016⟩</w:t>
+              <w:t xml:space="preserve">Archaeological Prospection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (4), pp.315-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/arp.1711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928278v1</w:t>
+                <w:t xml:space="preserve">hal-01983346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of the Romanesque church of the Abbey of our lady of Bec (Le Bec-Hellouin, Normandy, France) by means of geophysical methods</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface variations effect on electrical resistivity measurement: Aroughness based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Antoine</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ludovic Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ihamouten</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological Prospection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (4), pp.315-328. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 159, pp.341 - 349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/arp.1711⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2018.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983346v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of geotechnical and geophysical techniques for the characterization of a small earth-filled canal dyke and the localization of water leakage</w:t>
               </w:r>
@@ -2235,90 +2235,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D assessment of an underground mine pillar by combination of photogrammetric and geoelectric methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Antoine</w:t>
+                <w:t xml:space="preserve">Ludovic Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 82 (4), pp.E143-E153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2352,103 +2352,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining the permittivity profile inside reinforced concrete using capacitive probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milia Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Derobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDT &amp; E International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 79, pp.150-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2482,64 +2482,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Leakage Areas in an Earth Embankment from GPR Measurements and Permeability Logging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2612,90 +2612,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DC-Electrical Resistivity Imaging for embankment dike investigation: A 3D extended normalisation approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Palma-Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 103, pp. 245-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2729,64 +2729,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of an ancient bridge combining geophysical and advanced photogrammetric methods: Application to the Pont De Coq, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bretar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2996,351 +2996,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs géométriques d'instabilités en talus routiers à partir de données scan laser mobile</w:t>
+                <w:t xml:space="preserve">Using 3D lidar data to assess risks from rock cuts on transport infrastructure : geometric indicators proposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Azemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aurélie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Géotechnique Cerema-Univ Eiffel- Cetu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Erquy, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Landslides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913087v1</w:t>
+                <w:t xml:space="preserve">hal-04913058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using 3D lidar data to assess risks from rock cuts on transport infrastructure : geometric indicators proposal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aurélie Chanut</w:t>
+                <w:t xml:space="preserve">3D soil moisture dynamics within a tree root system monitored using OhmPi, an open-source, open-hardware resistivity meter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Watlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blanchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Landslides</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture and geophysics: Illuminating the subsurface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Zurich, Switzerland. pp.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62329/WUMM3495⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913058v1</w:t>
+                <w:t xml:space="preserve">hal-04465234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D soil moisture dynamics within a tree root system monitored using OhmPi, an open-source, open-hardware resistivity meter</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vivien Dubois</w:t>
+                <w:t xml:space="preserve">Indicateurs géométriques d'instabilités en talus routiers à partir de données scan laser mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Azemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aurélie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture and geophysics: Illuminating the subsurface</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Géotechnique Cerema-Univ Eiffel- Cetu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Erquy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.62329/WUMM3495⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04465234v1</w:t>
+                <w:t xml:space="preserve">hal-04913087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-invasive 3D electrical tomography for corrosion diagnosis of reinforced concrete materials</w:t>
               </w:r>
@@ -3503,51 +3503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Ground Penetrating Radar (GPR 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Changchun, China</w:t>
@@ -3570,986 +3570,986 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion de mesures de résistivité 4 points non-invasives pour caractérisation de la corrosion dans les bétons armés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Gance</w:t>
+                <w:t xml:space="preserve">Latest Developments of OhmPi: a New Software Architecture for Modular, Flexible and Evolutive ERT Acquisition Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Watlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Blanchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnobeton 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NSG2023 29th European Meeting of Environmental and Engineering Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Edimbourg, United Kingdom. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202320204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04122116v1</w:t>
+                <w:t xml:space="preserve">hal-04428214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the variants of SVM methods applied to GPR data to classify tack coat characteristics in French pavements: two experimental case studies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
+                <w:t xml:space="preserve">Inversion de mesures de résistivité 4 points non-invasives pour caractérisation de la corrosion dans les bétons armés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Holzhauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chiaberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 12th International Workshop on Advanced Ground Penetrating Radar (IWAGPR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Diagnobeton 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://diagnobeton2023.sciencesconf.org/, Oct 2023, Nantes (44000), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04323965v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latest Developments of OhmPi: Towards Small-Scale ERT Surveys and Monitoring Experiments in the Field</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the variants of SVM methods applied to GPR data to classify tack coat characteristics in French pavements: two experimental case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Blanchy</w:t>
+                <w:t xml:space="preserve">Grégory Andreoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ihamouten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Camus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Dubois</w:t>
+                <w:t xml:space="preserve">Mai Lan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSG2023 29th European Meeting of Environmental and Engineering Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.202320205⟩</w:t>
+              <w:t xml:space="preserve">2023 12th International Workshop on Advanced Ground Penetrating Radar (IWAGPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LNEC, Jul 2023, Lisbonne, Portugal. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWAGPR57138.2023.10329070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428221v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Full-Waveform Inversion Method for Characterization of the Waterproofing Membrane in Bridges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Latest Developments of OhmPi: Towards Small-Scale ERT Surveys and Monitoring Experiments in the Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Watlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Blanchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viktoriia Buliuk</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">David Guilbert</w:t>
+                <w:t xml:space="preserve">F. Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 12th International Workshop on Advanced Ground Penetrating Radar (IWAGPR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/iwagpr57138.2023.10329021⟩</w:t>
+              <w:t xml:space="preserve">NSG2023 29th European Meeting of Environmental and Engineering Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Edinburgh, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202320205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331899v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latest Developments of OhmPi: a New Software Architecture for Modular, Flexible and Evolutive ERT Acquisition Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimized Full-Waveform Inversion Method for Characterization of the Waterproofing Membrane in Bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoriia Buliuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ihamouten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Kaufmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Watlet</w:t>
+                <w:t xml:space="preserve">Christophe Heinkele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Blanchy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yannick Fargier</w:t>
+                <w:t xml:space="preserve">Grégory Andreoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSG2023 29th European Meeting of Environmental and Engineering Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Edimbourg, United Kingdom. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2023 12th International Workshop on Advanced Ground Penetrating Radar (IWAGPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lisbonne, Portugal. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.202320204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/iwagpr57138.2023.10329021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428214v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Effect on Electrical Resistivity Measurement Using an Embedded Sensor to Estimate Concrete Water Content</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Études sur le vieillissement accéléré du capteur de résistivité électrique noyé dans le béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Ang Keo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Yven</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 12th International Workshop on Advanced Ground Penetrating Radar (IWAGPR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">40èmes Rencontres Universitaires de Génie Civil (RUGC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Villeneuve d' Ascq, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04428268v1</w:t>
+                <w:t xml:space="preserve">hal-03693019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Études sur le vieillissement accéléré du capteur de résistivité électrique noyé dans le béton</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Temperature Effect on Electrical Resistivity Measurement Using an Embedded Sensor to Estimate Concrete Water Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Mahfoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40èmes Rencontres Universitaires de Génie Civil (RUGC 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 12th International Workshop on Advanced Ground Penetrating Radar (IWAGPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lisbonne, Portugal. pp.9420, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app12199420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03693019v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysical and geotechnical data fusion for protection dikes characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4635,51 +4635,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Dem’s Resolution on 2d and 3d-Eri Common Pratice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4752,90 +4752,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of an Embedded Sensor Based on Electrical Resistivity to Monitor Drying in Thick Concrete Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4938,51 +4938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Waikoloa, United States. pp.441-444, </w:t>
@@ -5020,64 +5020,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levee Characterization by Means of Geophysical and Geotechnical Data Fusion: Improvements in Methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5124,90 +5124,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levee Characterization by Means of Data Fusion of In-Situ Geophysical and Geotechnical Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Côte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Near Surface Geoscience Conference and Exhibition 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, La Haye, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5226,221 +5226,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of aerial and near surface geophysical data: Badlands case study of &amp;quot;Les Vaches Noires&amp;quot; cliffs, Normandy, France.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
+                <w:t xml:space="preserve">Application of Belief Functions to Levee Assessment: chapter X in : Belief Functions: Theory and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Palma-Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cote</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BELIEF 2018, 5th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, COMPIEGNE, France. pp.73-76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99383-6_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02283650v1</w:t>
+                <w:t xml:space="preserve">hal-01891806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysical and geotechnical data fusion for levee assessment - Interface detection with biased geophysical data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Palma-Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th European Meeting of Environmental and Engineering Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, PORTO, Portugal. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5465,90 +5457,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion de données géophysiques et géotechniques par l'utilisation des fonctions de croyance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Côte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème colloque GEOFCAN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Antony, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5567,377 +5559,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and implementation of embedded sensors based on electrical resistivity to determine water content profiles in thick concrete structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joanna Badr</w:t>
+                <w:t xml:space="preserve">Combination of aerial and near surface geophysical data: Badlands case study of &amp;quot;Les Vaches Noires&amp;quot; cliffs, Normandy, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Workshop on Structural Health Monitoring (EWSHM 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533545v1</w:t>
+                <w:t xml:space="preserve">hal-02283650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced Polarization for monitoring cut-off walls: a first approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucile Saussaye</w:t>
+                <w:t xml:space="preserve">Design and implementation of embedded sensors based on electrical resistivity to determine water content profiles in thick concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Deby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNGG 2018 (Journées Nationales de Géotechnique et de Géologie de l’Ingénieur)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Champ sur Marne, France</w:t>
+              <w:t xml:space="preserve">9th European Workshop on Structural Health Monitoring (EWSHM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533539v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Belief Functions to Levee Assessment: chapter X in : Belief Functions: Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Dezert</w:t>
+                <w:t xml:space="preserve">Induced Polarization for monitoring cut-off walls: a first approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Kaouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Saussaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cote</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BELIEF 2018, 5th International Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNGG 2018 (Journées Nationales de Géotechnique et de Géologie de l’Ingénieur)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Champ sur Marne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891806v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of ERI, Photogrammetry and Surface Resistivity Probe Methods for Assessing an Underground Mine Pillar</w:t>
               </w:r>
@@ -5975,51 +5975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Palma-Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Meeting of Environmental and Engineering Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Malmö, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6053,103 +6053,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new database structure guiding the combination of geophysical methods for levee investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Palma-Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Palma-Lopes</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Jodry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Meeting of Environmental and Engineering Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, MALMÖ, France. 5p, </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6183,90 +6183,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures combinées d'imagerie de résistivité électrique et de photogrammétrie : étude des falaises des Vaches Noires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6308,64 +6308,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of water gradient and concrete durability indicators using capacitive and electrical probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milia Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6580,90 +6580,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D-Electrical Resistivity Imaging for Sike Survey : Impact of the a Priori Information Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Palma-Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Near Surface Geoscience 2012 - 18th European Meeting of Environmental and Engineering Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, PARIS, France. pp. 582-586, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6990,90 +6990,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology Applied to the Diagnosis and Monitoring of Dikes and Dams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Meriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Palma-Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novel Approaches and Their Applications in Risk Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, 2012</w:t>
@@ -7767,51 +7767,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E59C232"/>
+    <w:nsid w:val="9DCC59DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7998,51 +7998,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-fargier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1139-6461" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170508412" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444277v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Mbubia Tchoua" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tissier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fargier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ihamouten" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.treng.2025.100415" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03945158v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Badr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mahfoud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Balayssac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Palma Lopes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12199420" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428308v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dezert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guihard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2022.104749" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428305v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dezert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palma Lopes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saussaye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C&#244;te" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-021-02246-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04312778v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.2.9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295914v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milia Fares" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2021.104413" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04383136v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Palma Lopes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-021-02225-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321941v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bost" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/833/1/012178" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910097v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dubois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gance" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Gros" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2020.e00122" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04312808v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Deby" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.37.1.85" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02142990v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jodry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Palma Lopes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sanchez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cote" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2019.05.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961624v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C&#244;te" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2019.103824" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02395991v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Palma-Lopes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.06.226" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928278v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dore" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2018.08.016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983346v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaziz Djibrila Saley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Antoine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1711" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954555v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bievre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lacroix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oxarango" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goutaland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Monnot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2017.02.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950240v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2016-0274.1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425157v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Derobert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2016.01.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178165v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Durand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/610172" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951865v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Francois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2014.02.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178060v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bretar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lacogne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2013.08.009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSKZC7CQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443168v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Azemard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913087v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913058v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465234v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Watlet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62329/WUMM3495" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610633v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Holzhauer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rodrigues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gaboreau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim A&#238;t-Mokhtar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cherif" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563766v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guilbert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04122116v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chiaberge" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04323965v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Andreoli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Lan Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR57138.2023.10329070" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428221v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Watlet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanchy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Camus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202320205" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04331899v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Buliuk" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heinkele" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iwagpr57138.2023.10329021" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428214v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaufmann" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202320204" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428268v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693019v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Ang Keo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Yven" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533561v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergniault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Courivaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/floodrisk2020.17.21" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04383183v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Antoine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tonnoir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauchard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120161" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428359v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balayssac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/dbmc.2020.077" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201313v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ciotir" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323414" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428376v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202020016" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961634v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283650v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891941v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533528v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533545v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533539v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kaouane" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Saussaye" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891806v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99383-6_10" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059074v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D. Dore" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palma-Lopes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201702046" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892026v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201702047" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283312v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guibert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608958v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Thiery" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059078v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dore" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacogne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pairault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413817" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951058v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20143357" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443180v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04464198v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178173v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meriaux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434648v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rajot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joffrin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vermorel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pruvost" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434581v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434352v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiad Khadour" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00921457v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04386043v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-fargier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1139-6461" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170508412" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444277v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Mbubia Tchoua" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tissier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fargier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ihamouten" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.treng.2025.100415" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428308v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dezert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Palma Lopes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guihard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2022.104749" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03945158v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Badr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mahfoud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Balayssac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12199420" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321941v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bost" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/833/1/012178" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428305v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dezert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palma Lopes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saussaye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C&#244;te" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-021-02246-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04312778v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.2.9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295914v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milia Fares" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2021.104413" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04383136v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Palma Lopes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-021-02225-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910097v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dubois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gance" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Gros" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2020.e00122" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04312808v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Deby" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.37.1.85" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961624v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C&#244;te" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2019.103824" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02395991v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Palma-Lopes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.06.226" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02142990v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jodry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Palma Lopes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sanchez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cote" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2019.05.008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983346v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaziz Djibrila Saley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Antoine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1711" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928278v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dore" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2018.08.016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954555v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bievre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lacroix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oxarango" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goutaland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Monnot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2017.02.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950240v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2016-0274.1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425157v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Derobert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2016.01.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178165v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Durand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/610172" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951865v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Francois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2014.02.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178060v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bretar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lacogne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2013.08.009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSKZC7CQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443168v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Azemard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913058v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465234v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Watlet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62329/WUMM3495" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913087v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610633v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Holzhauer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rodrigues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gaboreau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim A&#238;t-Mokhtar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cherif" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563766v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guilbert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428214v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaufmann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Watlet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanchy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202320204" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04122116v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chiaberge" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04323965v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Andreoli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Lan Nguyen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR57138.2023.10329070" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428221v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Camus" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202320205" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04331899v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Buliuk" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heinkele" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iwagpr57138.2023.10329021" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693019v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Ang Keo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Yven" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428268v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533561v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergniault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Courivaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/floodrisk2020.17.21" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04383183v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Antoine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tonnoir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauchard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120161" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428359v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balayssac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/dbmc.2020.077" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201313v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ciotir" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323414" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428376v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202020016" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961634v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891806v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99383-6_10" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891941v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533528v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283650v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533545v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533539v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kaouane" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Saussaye" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059074v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D. Dore" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palma-Lopes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201702046" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892026v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201702047" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283312v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guibert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608958v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Thiery" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059078v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dore" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacogne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pairault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413817" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951058v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20143357" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443180v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04464198v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178173v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meriaux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434648v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rajot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joffrin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vermorel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pruvost" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434581v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434352v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiad Khadour" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00921457v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04386043v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>