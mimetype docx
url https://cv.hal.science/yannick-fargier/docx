--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -320,902 +320,902 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canal dike characterization by means of electrical resistivity, shear wave velocity and particle size data fusion</w:t>
+                <w:t xml:space="preserve">Temperature Effect on Electrical Resistivity Measurement Using an Embedded Sensor to Estimate Concrete Water Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Dezert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Fargier</w:t>
+                <w:t xml:space="preserve">Joanna Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elie Mahfoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2022.104749⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (19), pp.9420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app12199420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04428308v1</w:t>
+                <w:t xml:space="preserve">hal-03945158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Effect on Electrical Resistivity Measurement Using an Embedded Sensor to Estimate Concrete Water Content</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Canal dike characterization by means of electrical resistivity, shear wave velocity and particle size data fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Villain</w:t>
+                <w:t xml:space="preserve">Théo Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Guihard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (19), pp.9420. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 204, pp.104749. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app12199420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2022.104749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03945158v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of damage to rockbolts used in the foundations of protection structures against gravitational hazards</w:t>
+                <w:t xml:space="preserve">Correction to: Data fusion of in situ geophysical and geotechnical information for levee characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Bost</w:t>
+                <w:t xml:space="preserve">T. Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gaillet</w:t>
+                <w:t xml:space="preserve">S. Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Martin</w:t>
+                <w:t xml:space="preserve">L. Saussaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Côte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1755-1315/833/1/012178⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Engineering Geology and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 80 (6), pp.5199-5199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10064-021-02246-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04321941v1</w:t>
+                <w:t xml:space="preserve">hal-04428305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Data fusion of in situ geophysical and geotechnical information for levee characterization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Palma Lopes</w:t>
+                <w:t xml:space="preserve">Mesure de la résistivité électrique par capteurs noyés pour évaluer les profils de teneur en eau dans le béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Côte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Engineering Geology and the Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10064-021-02246-x⟩</w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Issue - Diagnobéton 2021, 38 (2), pp.38-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.38.2.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428305v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la résistivité électrique par capteurs noyés pour évaluer les profils de teneur en eau dans le béton</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Optimized retrieval of 1D-resistivity profiles in cover concrete by electrical sounding measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Fargier</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milia Fares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26168/ajce.38.2.9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 193, pp.104413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2021.104413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312778v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized retrieval of 1D-resistivity profiles in cover concrete by electrical sounding measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data fusion of in situ geophysical and geotechnical information for levee characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Palma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Milia Fares</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Saussaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Côte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2021.104413⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Engineering Geology and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 80 (6), pp.5181 - 5197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10064-021-02225-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295914v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data fusion of in situ geophysical and geotechnical information for levee characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Dezert</w:t>
+                <w:t xml:space="preserve">Study of damage to rockbolts used in the foundations of protection structures against gravitational hazards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Palma Lopes</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Côte</w:t>
+                <w:t xml:space="preserve">Rémy Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Engineering Geology and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 80 (6), pp.5181 - 5197. </w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 833 (1), pp.012178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10064-021-02225-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/833/1/012178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383136v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OhmPi: An open source data logger for dedicated applications of electrical resistivity imaging at the small and laboratory scale</w:t>
               </w:r>
@@ -1335,103 +1335,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et validation d'un capteur multi-électrodes pour évaluer les profils de résistivité dans le béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Deby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Special Issue - RUGC 2019 Sophia Antipolis, 37 (1), pp.427-430. </w:t>
@@ -1469,64 +1469,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of geophysical and geotechnical data using belief functions: Assessment with numerical and laboratory data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1586,51 +1586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and validation of a multi-electrode embedded sensor to monitor resistivity profiles over depth in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1638,51 +1638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Palma-Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Deby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 223, pp. 310-321. </w:t>
@@ -2352,103 +2352,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining the permittivity profile inside reinforced concrete using capacitive probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milia Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Derobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDT &amp; E International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 79, pp.150-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3503,51 +3503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Ground Penetrating Radar (GPR 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Changchun, China</w:t>
@@ -3570,986 +3570,986 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latest Developments of OhmPi: a New Software Architecture for Modular, Flexible and Evolutive ERT Acquisition Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inversion de mesures de résistivité 4 points non-invasives pour caractérisation de la corrosion dans les bétons armés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Holzhauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Kaufmann</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yannick Fargier</w:t>
+                <w:t xml:space="preserve">Christophe Chiaberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSG2023 29th European Meeting of Environmental and Engineering Geophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Diagnobeton 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://diagnobeton2023.sciencesconf.org/, Oct 2023, Nantes (44000), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04428214v1</w:t>
+                <w:t xml:space="preserve">hal-04122116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion de mesures de résistivité 4 points non-invasives pour caractérisation de la corrosion dans les bétons armés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Gance</w:t>
+                <w:t xml:space="preserve">On the variants of SVM methods applied to GPR data to classify tack coat characteristics in French pavements: two experimental case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Andreoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ihamouten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Lan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnobeton 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 12th International Workshop on Advanced Ground Penetrating Radar (IWAGPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LNEC, Jul 2023, Lisbonne, Portugal. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWAGPR57138.2023.10329070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122116v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the variants of SVM methods applied to GPR data to classify tack coat characteristics in French pavements: two experimental case studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Latest Developments of OhmPi: Towards Small-Scale ERT Surveys and Monitoring Experiments in the Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Watlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Andreoli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amine Ihamouten</w:t>
+                <w:t xml:space="preserve">G. Blanchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mai Lan Nguyen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yannick Fargier</w:t>
+                <w:t xml:space="preserve">F. Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 12th International Workshop on Advanced Ground Penetrating Radar (IWAGPR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IWAGPR57138.2023.10329070⟩</w:t>
+              <w:t xml:space="preserve">NSG2023 29th European Meeting of Environmental and Engineering Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Edinburgh, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202320205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04323965v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latest Developments of OhmPi: Towards Small-Scale ERT Surveys and Monitoring Experiments in the Field</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Clément</w:t>
+                <w:t xml:space="preserve">Optimized Full-Waveform Inversion Method for Characterization of the Waterproofing Membrane in Bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoriia Buliuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ihamouten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Heinkele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Blanchy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Dubois</w:t>
+                <w:t xml:space="preserve">Grégory Andreoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSG2023 29th European Meeting of Environmental and Engineering Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.202320205⟩</w:t>
+              <w:t xml:space="preserve">2023 12th International Workshop on Advanced Ground Penetrating Radar (IWAGPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lisbonne, Portugal. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iwagpr57138.2023.10329021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428221v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Full-Waveform Inversion Method for Characterization of the Waterproofing Membrane in Bridges</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Latest Developments of OhmPi: a New Software Architecture for Modular, Flexible and Evolutive ERT Acquisition Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Heinkele</w:t>
+                <w:t xml:space="preserve">O. Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Watlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Andreoli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Guilbert</w:t>
+                <w:t xml:space="preserve">G. Blanchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 12th International Workshop on Advanced Ground Penetrating Radar (IWAGPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lisbonne, Portugal. pp.1-4, </w:t>
+              <w:t xml:space="preserve">NSG2023 29th European Meeting of Environmental and Engineering Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Edimbourg, United Kingdom. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/iwagpr57138.2023.10329021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202320204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331899v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Études sur le vieillissement accéléré du capteur de résistivité électrique noyé dans le béton</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Temperature Effect on Electrical Resistivity Measurement Using an Embedded Sensor to Estimate Concrete Water Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Mahfoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40èmes Rencontres Universitaires de Génie Civil (RUGC 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 12th International Workshop on Advanced Ground Penetrating Radar (IWAGPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lisbonne, Portugal. pp.9420, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app12199420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03693019v1</w:t>
+                <w:t xml:space="preserve">hal-04428268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Effect on Electrical Resistivity Measurement Using an Embedded Sensor to Estimate Concrete Water Content</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Études sur le vieillissement accéléré du capteur de résistivité électrique noyé dans le béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Ang Keo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Yven</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 12th International Workshop on Advanced Ground Penetrating Radar (IWAGPR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">40èmes Rencontres Universitaires de Génie Civil (RUGC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Villeneuve d' Ascq, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428268v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysical and geotechnical data fusion for protection dikes characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4635,51 +4635,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Dem’s Resolution on 2d and 3d-Eri Common Pratice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4752,90 +4752,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of an Embedded Sensor Based on Electrical Resistivity to Monitor Drying in Thick Concrete Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5020,64 +5020,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levee Characterization by Means of Geophysical and Geotechnical Data Fusion: Improvements in Methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5124,77 +5124,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levee Characterization by Means of Data Fusion of In-Situ Geophysical and Geotechnical Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Côte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5226,718 +5226,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Belief Functions to Levee Assessment: chapter X in : Belief Functions: Theory and Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Geophysical and geotechnical data fusion for levee assessment - Interface detection with biased geophysical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Palma-Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergio Palma-Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BELIEF 2018, 5th International Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24th European Meeting of Environmental and Engineering Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, PORTO, Portugal. 5p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891806v1</w:t>
+                <w:t xml:space="preserve">hal-01891941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical and geotechnical data fusion for levee assessment - Interface detection with biased geophysical data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Fusion de données géophysiques et géotechniques par l'utilisation des fonctions de croyance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cote</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Côte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Meeting of Environmental and Engineering Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, PORTO, Portugal. 5p</w:t>
+              <w:t xml:space="preserve">11ème colloque GEOFCAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Antony, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891941v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion de données géophysiques et géotechniques par l'utilisation des fonctions de croyance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Dezert</w:t>
+                <w:t xml:space="preserve">Combination of aerial and near surface geophysical data: Badlands case study of &amp;quot;Les Vaches Noires&amp;quot; cliffs, Normandy, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème colloque GEOFCAN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Antony, France</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533528v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of aerial and near surface geophysical data: Badlands case study of &amp;quot;Les Vaches Noires&amp;quot; cliffs, Normandy, France.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
+                <w:t xml:space="preserve">Design and implementation of embedded sensors based on electrical resistivity to determine water content profiles in thick concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Costa</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Deby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">9th European Workshop on Structural Health Monitoring (EWSHM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02283650v1</w:t>
+                <w:t xml:space="preserve">hal-04533545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and implementation of embedded sensors based on electrical resistivity to determine water content profiles in thick concrete structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joanna Badr</w:t>
+                <w:t xml:space="preserve">Induced Polarization for monitoring cut-off walls: a first approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Kaouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Saussaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Workshop on Structural Health Monitoring (EWSHM 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">JNGG 2018 (Journées Nationales de Géotechnique et de Géologie de l’Ingénieur)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Champ sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533545v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced Polarization for monitoring cut-off walls: a first approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucile Saussaye</w:t>
+                <w:t xml:space="preserve">Application of Belief Functions to Levee Assessment: chapter X in : Belief Functions: Theory and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Palma-Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNGG 2018 (Journées Nationales de Géotechnique et de Géologie de l’Ingénieur)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BELIEF 2018, 5th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, COMPIEGNE, France. pp.73-76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99383-6_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533539v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of ERI, Photogrammetry and Surface Resistivity Probe Methods for Assessing an Underground Mine Pillar</w:t>
               </w:r>
@@ -6053,51 +6053,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new database structure guiding the combination of geophysical methods for levee investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Palma-Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6222,51 +6222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6308,64 +6308,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of water gradient and concrete durability indicators using capacitive and electrical probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milia Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7767,51 +7767,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9DCC59DC"/>
+    <w:nsid w:val="346300F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7998,51 +7998,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-fargier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1139-6461" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170508412" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444277v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Mbubia Tchoua" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tissier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fargier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ihamouten" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.treng.2025.100415" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428308v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dezert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Palma Lopes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guihard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2022.104749" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03945158v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Badr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mahfoud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Balayssac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12199420" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321941v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bost" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/833/1/012178" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428305v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dezert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palma Lopes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saussaye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C&#244;te" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-021-02246-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04312778v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.2.9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295914v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milia Fares" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2021.104413" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04383136v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Palma Lopes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-021-02225-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910097v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dubois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gance" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Gros" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2020.e00122" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04312808v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Deby" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.37.1.85" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961624v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C&#244;te" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2019.103824" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02395991v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Palma-Lopes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.06.226" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02142990v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jodry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Palma Lopes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sanchez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cote" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2019.05.008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983346v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaziz Djibrila Saley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Antoine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1711" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928278v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dore" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2018.08.016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954555v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bievre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lacroix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oxarango" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goutaland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Monnot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2017.02.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950240v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2016-0274.1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425157v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Derobert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2016.01.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178165v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Durand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/610172" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951865v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Francois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2014.02.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178060v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bretar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lacogne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2013.08.009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSKZC7CQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443168v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Azemard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913058v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465234v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Watlet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62329/WUMM3495" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913087v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610633v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Holzhauer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rodrigues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gaboreau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim A&#238;t-Mokhtar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cherif" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563766v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guilbert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428214v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaufmann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Watlet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanchy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202320204" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04122116v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chiaberge" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04323965v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Andreoli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Lan Nguyen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR57138.2023.10329070" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428221v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Camus" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202320205" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04331899v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Buliuk" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heinkele" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iwagpr57138.2023.10329021" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693019v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Ang Keo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Yven" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428268v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533561v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergniault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Courivaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/floodrisk2020.17.21" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04383183v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Antoine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tonnoir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauchard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120161" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428359v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balayssac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/dbmc.2020.077" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201313v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ciotir" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323414" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428376v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202020016" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961634v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891806v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99383-6_10" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891941v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533528v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283650v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533545v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533539v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kaouane" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Saussaye" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059074v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D. Dore" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palma-Lopes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201702046" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892026v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201702047" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283312v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guibert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608958v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Thiery" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059078v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dore" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacogne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pairault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413817" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951058v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20143357" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443180v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04464198v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178173v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meriaux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434648v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rajot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joffrin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vermorel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pruvost" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434581v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434352v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiad Khadour" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00921457v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04386043v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-fargier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1139-6461" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170508412" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444277v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Mbubia Tchoua" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tissier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fargier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ihamouten" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.treng.2025.100415" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03945158v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Badr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mahfoud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Balayssac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Palma Lopes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12199420" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428308v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dezert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guihard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2022.104749" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428305v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dezert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palma Lopes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saussaye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C&#244;te" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-021-02246-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04312778v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.2.9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295914v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milia Fares" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2021.104413" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04383136v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Palma Lopes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-021-02225-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321941v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bost" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/833/1/012178" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910097v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dubois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gance" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Gros" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2020.e00122" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04312808v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Deby" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.37.1.85" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961624v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C&#244;te" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2019.103824" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02395991v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Palma-Lopes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.06.226" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02142990v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jodry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Palma Lopes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sanchez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cote" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2019.05.008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983346v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaziz Djibrila Saley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Antoine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1711" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928278v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dore" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2018.08.016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954555v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bievre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lacroix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oxarango" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goutaland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Monnot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2017.02.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950240v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2016-0274.1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425157v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Derobert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2016.01.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178165v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Durand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/610172" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951865v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Francois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2014.02.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178060v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bretar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lacogne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2013.08.009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSKZC7CQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443168v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Azemard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913058v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465234v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Watlet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62329/WUMM3495" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913087v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610633v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Holzhauer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rodrigues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gaboreau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim A&#238;t-Mokhtar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cherif" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563766v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guilbert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04122116v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chiaberge" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04323965v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Andreoli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Lan Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR57138.2023.10329070" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428221v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Watlet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanchy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Camus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202320205" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04331899v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Buliuk" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heinkele" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iwagpr57138.2023.10329021" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428214v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaufmann" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202320204" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428268v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693019v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Ang Keo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Yven" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533561v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergniault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Courivaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/floodrisk2020.17.21" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04383183v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Antoine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tonnoir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauchard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120161" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428359v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balayssac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/dbmc.2020.077" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201313v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ciotir" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323414" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428376v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202020016" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961634v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891941v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533528v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283650v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533545v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533539v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kaouane" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Saussaye" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891806v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99383-6_10" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059074v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D. Dore" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palma-Lopes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201702046" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892026v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201702047" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283312v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guibert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608958v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Thiery" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059078v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dore" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacogne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pairault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413817" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951058v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20143357" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443180v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04464198v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178173v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meriaux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434648v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rajot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joffrin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vermorel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pruvost" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434581v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434352v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiad Khadour" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00921457v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04386043v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>