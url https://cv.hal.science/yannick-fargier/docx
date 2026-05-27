--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -320,902 +320,902 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Effect on Electrical Resistivity Measurement Using an Embedded Sensor to Estimate Concrete Water Content</w:t>
+                <w:t xml:space="preserve">Canal dike characterization by means of electrical resistivity, shear wave velocity and particle size data fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Badr</w:t>
+                <w:t xml:space="preserve">Théo Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Mahfoud</w:t>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Villain</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Guihard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app12199420⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 204, pp.104749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2022.104749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03945158v1</w:t>
+                <w:t xml:space="preserve">hal-04428308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canal dike characterization by means of electrical resistivity, shear wave velocity and particle size data fusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature Effect on Electrical Resistivity Measurement Using an Embedded Sensor to Estimate Concrete Water Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Mahfoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Dezert</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 204, pp.104749. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (19), pp.9420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2022.104749⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app12199420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428308v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Data fusion of in situ geophysical and geotechnical information for levee characterization</w:t>
+                <w:t xml:space="preserve">Study of damage to rockbolts used in the foundations of protection structures against gravitational hazards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Dezert</w:t>
+                <w:t xml:space="preserve">M Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Palma Lopes</w:t>
+                <w:t xml:space="preserve">Laurent Gaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Saussaye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Côte</w:t>
+                <w:t xml:space="preserve">Rémy Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Engineering Geology and the Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10064-021-02246-x⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 833 (1), pp.012178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/833/1/012178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04428305v1</w:t>
+                <w:t xml:space="preserve">hal-04321941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la résistivité électrique par capteurs noyés pour évaluer les profils de teneur en eau dans le béton</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+                <w:t xml:space="preserve">Correction to: Data fusion of in situ geophysical and geotechnical information for levee characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Saussaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Côte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26168/ajce.38.2.9⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Engineering Geology and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 80 (6), pp.5199-5199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10064-021-02246-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312778v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized retrieval of 1D-resistivity profiles in cover concrete by electrical sounding measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesure de la résistivité électrique par capteurs noyés pour évaluer les profils de teneur en eau dans le béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Milia Fares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2021.104413⟩</w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Issue - Diagnobéton 2021, 38 (2), pp.38-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.38.2.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295914v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data fusion of in situ geophysical and geotechnical information for levee characterization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimized retrieval of 1D-resistivity profiles in cover concrete by electrical sounding measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Côte</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milia Fares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Engineering Geology and the Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 193, pp.104413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2021.104413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10064-021-02225-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04383136v1</w:t>
+                <w:t xml:space="preserve">hal-04295914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of damage to rockbolts used in the foundations of protection structures against gravitational hazards</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gaillet</w:t>
+                <w:t xml:space="preserve">Data fusion of in situ geophysical and geotechnical information for levee characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémy Martin</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Saussaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Côte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 833 (1), pp.012178. </w:t>
+              <w:t xml:space="preserve">Bulletin of Engineering Geology and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 80 (6), pp.5181 - 5197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1755-1315/833/1/012178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10064-021-02225-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321941v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OhmPi: An open source data logger for dedicated applications of electrical resistivity imaging at the small and laboratory scale</w:t>
               </w:r>
@@ -1329,780 +1329,780 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02910097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et validation d'un capteur multi-électrodes pour évaluer les profils de résistivité dans le béton</w:t>
+                <w:t xml:space="preserve">Combination of geophysical and geotechnical data using belief functions: Assessment with numerical and laboratory data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Badr</w:t>
+                <w:t xml:space="preserve">Théo Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Deby</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Côte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Special Issue - RUGC 2019 Sophia Antipolis, 37 (1), pp.427-430. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 170, 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26168/ajce.37.1.85⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2019.103824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312808v1</w:t>
+                <w:t xml:space="preserve">hal-02961624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of geophysical and geotechnical data using belief functions: Assessment with numerical and laboratory data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+                <w:t xml:space="preserve">Design and validation of a multi-electrode embedded sensor to monitor resistivity profiles over depth in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Côte</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sergio Palma-Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Deby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2019.103824⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 223, pp. 310-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.06.226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961624v1</w:t>
+                <w:t xml:space="preserve">hal-02395991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and validation of a multi-electrode embedded sensor to monitor resistivity profiles over depth in concrete</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joanna Badr</w:t>
+                <w:t xml:space="preserve">2D-ERT monitoring of soil moisture seasonal behaviour in a river levee: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cote</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.06.226⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 167, pp.140-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2019.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395991v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02142990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D-ERT monitoring of soil moisture seasonal behaviour in a river levee: A case study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sergio Palma Lopes</w:t>
+                <w:t xml:space="preserve">Conception et validation d'un capteur multi-électrodes pour évaluer les profils de résistivité dans le béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Deby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 167, pp.140-151. </w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Special Issue - RUGC 2019 Sophia Antipolis, 37 (1), pp.427-430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2019.05.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26168/ajce.37.1.85⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02142990v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of the Romanesque church of the Abbey of our lady of Bec (Le Bec-Hellouin, Normandy, France) by means of geophysical methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface variations effect on electrical resistivity measurement: Aroughness based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ludovic Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ihamouten</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological Prospection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/arp.1711⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 159, pp.341 - 349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2018.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01983346v1</w:t>
+                <w:t xml:space="preserve">hal-01928278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface variations effect on electrical resistivity measurement: Aroughness based approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discovery of the Romanesque church of the Abbey of our lady of Bec (Le Bec-Hellouin, Normandy, France) by means of geophysical methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaziz Djibrila Saley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Camerlynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Dore</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raphael Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 159, pp.341 - 349. </w:t>
+              <w:t xml:space="preserve">Archaeological Prospection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (4), pp.315-328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2018.08.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/arp.1711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928278v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of geotechnical and geophysical techniques for the characterization of a small earth-filled canal dyke and the localization of water leakage</w:t>
               </w:r>
@@ -2235,90 +2235,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D assessment of an underground mine pillar by combination of photogrammetric and geoelectric methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Palma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 82 (4), pp.E143-E153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2352,103 +2352,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining the permittivity profile inside reinforced concrete using capacitive probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milia Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Derobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDT &amp; E International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 79, pp.150-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2482,64 +2482,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Leakage Areas in an Earth Embankment from GPR Measurements and Permeability Logging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2612,90 +2612,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DC-Electrical Resistivity Imaging for embankment dike investigation: A 3D extended normalisation approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Palma-Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 103, pp. 245-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2729,64 +2729,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of an ancient bridge combining geophysical and advanced photogrammetric methods: Application to the Pont De Coq, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bretar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3503,51 +3503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Ground Penetrating Radar (GPR 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Changchun, China</w:t>
@@ -3570,986 +3570,986 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion de mesures de résistivité 4 points non-invasives pour caractérisation de la corrosion dans les bétons armés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Gance</w:t>
+                <w:t xml:space="preserve">Latest Developments of OhmPi: a New Software Architecture for Modular, Flexible and Evolutive ERT Acquisition Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Watlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Blanchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnobeton 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NSG2023 29th European Meeting of Environmental and Engineering Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Edimbourg, United Kingdom. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202320204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04122116v1</w:t>
+                <w:t xml:space="preserve">hal-04428214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the variants of SVM methods applied to GPR data to classify tack coat characteristics in French pavements: two experimental case studies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
+                <w:t xml:space="preserve">Inversion de mesures de résistivité 4 points non-invasives pour caractérisation de la corrosion dans les bétons armés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Holzhauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chiaberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 12th International Workshop on Advanced Ground Penetrating Radar (IWAGPR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Diagnobeton 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://diagnobeton2023.sciencesconf.org/, Oct 2023, Nantes (44000), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04323965v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latest Developments of OhmPi: Towards Small-Scale ERT Surveys and Monitoring Experiments in the Field</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the variants of SVM methods applied to GPR data to classify tack coat characteristics in French pavements: two experimental case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Blanchy</w:t>
+                <w:t xml:space="preserve">Grégory Andreoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ihamouten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Camus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Dubois</w:t>
+                <w:t xml:space="preserve">Mai Lan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSG2023 29th European Meeting of Environmental and Engineering Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.202320205⟩</w:t>
+              <w:t xml:space="preserve">2023 12th International Workshop on Advanced Ground Penetrating Radar (IWAGPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LNEC, Jul 2023, Lisbonne, Portugal. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWAGPR57138.2023.10329070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428221v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Full-Waveform Inversion Method for Characterization of the Waterproofing Membrane in Bridges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Latest Developments of OhmPi: Towards Small-Scale ERT Surveys and Monitoring Experiments in the Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Watlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Blanchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viktoriia Buliuk</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">David Guilbert</w:t>
+                <w:t xml:space="preserve">F. Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 12th International Workshop on Advanced Ground Penetrating Radar (IWAGPR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/iwagpr57138.2023.10329021⟩</w:t>
+              <w:t xml:space="preserve">NSG2023 29th European Meeting of Environmental and Engineering Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Edinburgh, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202320205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331899v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latest Developments of OhmPi: a New Software Architecture for Modular, Flexible and Evolutive ERT Acquisition Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimized Full-Waveform Inversion Method for Characterization of the Waterproofing Membrane in Bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoriia Buliuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ihamouten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Kaufmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Watlet</w:t>
+                <w:t xml:space="preserve">Christophe Heinkele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Blanchy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yannick Fargier</w:t>
+                <w:t xml:space="preserve">Grégory Andreoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSG2023 29th European Meeting of Environmental and Engineering Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Edimbourg, United Kingdom. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2023 12th International Workshop on Advanced Ground Penetrating Radar (IWAGPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lisbonne, Portugal. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.202320204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/iwagpr57138.2023.10329021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428214v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Effect on Electrical Resistivity Measurement Using an Embedded Sensor to Estimate Concrete Water Content</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Études sur le vieillissement accéléré du capteur de résistivité électrique noyé dans le béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Ang Keo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Yven</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 12th International Workshop on Advanced Ground Penetrating Radar (IWAGPR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">40èmes Rencontres Universitaires de Génie Civil (RUGC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Villeneuve d' Ascq, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04428268v1</w:t>
+                <w:t xml:space="preserve">hal-03693019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Études sur le vieillissement accéléré du capteur de résistivité électrique noyé dans le béton</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Temperature Effect on Electrical Resistivity Measurement Using an Embedded Sensor to Estimate Concrete Water Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Mahfoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40èmes Rencontres Universitaires de Génie Civil (RUGC 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 12th International Workshop on Advanced Ground Penetrating Radar (IWAGPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lisbonne, Portugal. pp.9420, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app12199420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03693019v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysical and geotechnical data fusion for protection dikes characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4635,51 +4635,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Dem’s Resolution on 2d and 3d-Eri Common Pratice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4746,338 +4746,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of an Embedded Sensor Based on Electrical Resistivity to Monitor Drying in Thick Concrete Structures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coastline Erosion Study via UAV Drone Remote Sensing Using Python Modelling Electrical Resistivity Imaging (PyMERI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Balayssac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+                <w:t xml:space="preserve">Raphaël Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Ciotir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV International Conference on Durability of Building Materials and Components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23967/dbmc.2020.077⟩</w:t>
+              <w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Waikoloa, United States. pp.441-444, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04428359v1</w:t>
+                <w:t xml:space="preserve">hal-03201313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastline Erosion Study via UAV Drone Remote Sensing Using Python Modelling Electrical Resistivity Imaging (PyMERI)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ioana Ciotir</w:t>
+                <w:t xml:space="preserve">Implementation of an Embedded Sensor Based on Electrical Resistivity to Monitor Drying in Thick Concrete Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Costa</w:t>
+                <w:t xml:space="preserve">J. Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Waikoloa, United States. pp.441-444, </w:t>
+              <w:t xml:space="preserve">XV International Conference on Durability of Building Materials and Components</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Virtual conference, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23967/dbmc.2020.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201313v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levee Characterization by Means of Geophysical and Geotechnical Data Fusion: Improvements in Methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5124,90 +5124,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levee Characterization by Means of Data Fusion of In-Situ Geophysical and Geotechnical Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Côte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Near Surface Geoscience Conference and Exhibition 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, La Haye, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5226,718 +5226,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical and geotechnical data fusion for levee assessment - Interface detection with biased geophysical data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Application of Belief Functions to Levee Assessment: chapter X in : Belief Functions: Theory and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Palma-Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Meeting of Environmental and Engineering Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BELIEF 2018, 5th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, COMPIEGNE, France. pp.73-76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99383-6_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891941v1</w:t>
+                <w:t xml:space="preserve">hal-01891806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion de données géophysiques et géotechniques par l'utilisation des fonctions de croyance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Dezert</w:t>
+                <w:t xml:space="preserve">Combination of aerial and near surface geophysical data: Badlands case study of &amp;quot;Les Vaches Noires&amp;quot; cliffs, Normandy, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème colloque GEOFCAN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Antony, France</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533528v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of aerial and near surface geophysical data: Badlands case study of &amp;quot;Les Vaches Noires&amp;quot; cliffs, Normandy, France.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
+                <w:t xml:space="preserve">Geophysical and geotechnical data fusion for levee assessment - Interface detection with biased geophysical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Palma-Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cote</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">24th European Meeting of Environmental and Engineering Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, PORTO, Portugal. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283650v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and implementation of embedded sensors based on electrical resistivity to determine water content profiles in thick concrete structures</w:t>
+                <w:t xml:space="preserve">Fusion de données géophysiques et géotechniques par l'utilisation des fonctions de croyance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Badr</w:t>
+                <w:t xml:space="preserve">Théo Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Deby</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Côte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Workshop on Structural Health Monitoring (EWSHM 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">11ème colloque GEOFCAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Antony, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533545v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced Polarization for monitoring cut-off walls: a first approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucile Saussaye</w:t>
+                <w:t xml:space="preserve">Design and implementation of embedded sensors based on electrical resistivity to determine water content profiles in thick concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Deby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNGG 2018 (Journées Nationales de Géotechnique et de Géologie de l’Ingénieur)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Champ sur Marne, France</w:t>
+              <w:t xml:space="preserve">9th European Workshop on Structural Health Monitoring (EWSHM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533539v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Belief Functions to Levee Assessment: chapter X in : Belief Functions: Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Dezert</w:t>
+                <w:t xml:space="preserve">Induced Polarization for monitoring cut-off walls: a first approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Kaouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Saussaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cote</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BELIEF 2018, 5th International Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNGG 2018 (Journées Nationales de Géotechnique et de Géologie de l’Ingénieur)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Champ sur Marne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891806v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of ERI, Photogrammetry and Surface Resistivity Probe Methods for Assessing an Underground Mine Pillar</w:t>
               </w:r>
@@ -5962,64 +5962,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Palma-Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Meeting of Environmental and Engineering Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Malmö, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6053,103 +6053,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new database structure guiding the combination of geophysical methods for levee investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Palma-Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Jodry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Meeting of Environmental and Engineering Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, MALMÖ, France. 5p, </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6183,103 +6183,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures combinées d'imagerie de résistivité électrique et de photogrammétrie : étude des falaises des Vaches Noires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFPT ENSG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Rouen, France</w:t>
@@ -6308,64 +6308,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of water gradient and concrete durability indicators using capacitive and electrical probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milia Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6459,51 +6459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lacogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6580,90 +6580,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D-Electrical Resistivity Imaging for Sike Survey : Impact of the a Priori Information Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Palma-Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Near Surface Geoscience 2012 - 18th European Meeting of Environmental and Engineering Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, PARIS, France. pp. 582-586, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6990,90 +6990,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology Applied to the Diagnosis and Monitoring of Dikes and Dams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Meriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Palma-Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novel Approaches and Their Applications in Risk Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, 2012</w:t>
@@ -7767,51 +7767,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="346300F8"/>
+    <w:nsid w:val="6146469B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7998,51 +7998,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-fargier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1139-6461" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170508412" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444277v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Mbubia Tchoua" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tissier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fargier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ihamouten" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.treng.2025.100415" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03945158v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Badr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mahfoud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Balayssac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Palma Lopes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12199420" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428308v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dezert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guihard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2022.104749" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428305v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dezert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palma Lopes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saussaye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C&#244;te" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-021-02246-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04312778v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.2.9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295914v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milia Fares" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2021.104413" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04383136v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Palma Lopes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-021-02225-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321941v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bost" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/833/1/012178" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910097v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dubois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gance" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Gros" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2020.e00122" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04312808v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Deby" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.37.1.85" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961624v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C&#244;te" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2019.103824" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02395991v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Palma-Lopes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.06.226" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02142990v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jodry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Palma Lopes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sanchez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cote" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2019.05.008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983346v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaziz Djibrila Saley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Antoine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1711" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928278v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dore" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2018.08.016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954555v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bievre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lacroix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oxarango" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goutaland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Monnot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2017.02.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950240v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2016-0274.1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425157v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Derobert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2016.01.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178165v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Durand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/610172" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951865v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Francois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2014.02.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178060v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bretar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lacogne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2013.08.009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSKZC7CQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443168v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Azemard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913058v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465234v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Watlet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62329/WUMM3495" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913087v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610633v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Holzhauer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rodrigues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gaboreau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim A&#238;t-Mokhtar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cherif" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563766v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guilbert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04122116v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chiaberge" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04323965v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Andreoli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Lan Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR57138.2023.10329070" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428221v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Watlet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanchy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Camus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202320205" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04331899v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Buliuk" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heinkele" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iwagpr57138.2023.10329021" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428214v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaufmann" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202320204" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428268v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693019v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Ang Keo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Yven" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533561v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergniault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Courivaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/floodrisk2020.17.21" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04383183v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Antoine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tonnoir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauchard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120161" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428359v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balayssac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/dbmc.2020.077" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201313v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ciotir" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323414" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428376v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202020016" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961634v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891941v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533528v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283650v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533545v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533539v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kaouane" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Saussaye" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891806v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99383-6_10" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059074v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D. Dore" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palma-Lopes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201702046" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892026v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201702047" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283312v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guibert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608958v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Thiery" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059078v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dore" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacogne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pairault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413817" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951058v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20143357" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443180v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04464198v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178173v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meriaux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434648v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rajot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joffrin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vermorel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pruvost" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434581v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434352v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiad Khadour" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00921457v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04386043v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-fargier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1139-6461" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170508412" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444277v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Mbubia Tchoua" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tissier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fargier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ihamouten" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.treng.2025.100415" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428308v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dezert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Palma Lopes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guihard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2022.104749" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03945158v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Badr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mahfoud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Balayssac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12199420" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321941v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bost" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/833/1/012178" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428305v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dezert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palma Lopes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saussaye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C&#244;te" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-021-02246-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04312778v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.2.9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295914v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milia Fares" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2021.104413" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04383136v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Palma Lopes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-021-02225-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910097v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dubois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gance" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Gros" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2020.e00122" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961624v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C&#244;te" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2019.103824" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02395991v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Palma-Lopes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Deby" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.06.226" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02142990v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jodry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Palma Lopes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sanchez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cote" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2019.05.008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04312808v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.37.1.85" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928278v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dore" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2018.08.016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983346v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaziz Djibrila Saley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Antoine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1711" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954555v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bievre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lacroix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oxarango" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goutaland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Monnot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2017.02.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950240v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2016-0274.1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425157v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Derobert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2016.01.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178165v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Durand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/610172" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951865v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Francois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2014.02.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178060v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bretar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lacogne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2013.08.009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSKZC7CQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443168v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Azemard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913058v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465234v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Watlet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62329/WUMM3495" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913087v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610633v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Holzhauer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rodrigues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gaboreau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim A&#238;t-Mokhtar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cherif" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563766v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guilbert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428214v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaufmann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Watlet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanchy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202320204" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04122116v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chiaberge" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04323965v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Andreoli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Lan Nguyen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR57138.2023.10329070" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428221v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Camus" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202320205" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04331899v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Buliuk" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heinkele" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iwagpr57138.2023.10329021" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693019v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Ang Keo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Yven" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428268v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533561v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergniault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Courivaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/floodrisk2020.17.21" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04383183v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Antoine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tonnoir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauchard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120161" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201313v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ciotir" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323414" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428359v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balayssac" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/dbmc.2020.077" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428376v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202020016" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961634v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891806v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99383-6_10" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283650v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891941v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533528v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533545v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533539v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kaouane" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Saussaye" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059074v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D. Dore" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palma-Lopes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201702046" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892026v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201702047" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283312v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guibert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608958v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Thiery" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059078v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dore" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacogne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pairault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413817" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951058v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20143357" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443180v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04464198v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178173v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meriaux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434648v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rajot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joffrin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vermorel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pruvost" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434581v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434352v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiad Khadour" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00921457v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04386043v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>