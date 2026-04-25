--- v0 (2026-03-16)
+++ v1 (2026-04-25)
@@ -208,429 +208,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated multi-omic analyses of bovine milk identify biomarkers of negative energy balance</w:t>
+                <w:t xml:space="preserve">Negative energy balance by feed deprivation affects the adipose miRNome in the lactating goat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Leduc</w:t>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Rau</w:t>
+                <w:t xml:space="preserve">Tao Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Laloë</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Omics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4mo00190g⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 103, pp.skaf044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skaf044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05109774v1</w:t>
+                <w:t xml:space="preserve">hal-05045656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative energy balance by feed deprivation affects the adipose miRNome in the lactating goat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploration of microRNAs in butter and their potential influence on human health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bruce German</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Mills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jas/skaf044⟩</w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 160, pp.106095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2024.106095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045656v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of microRNAs in butter and their potential influence on human health</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+                <w:t xml:space="preserve">Integrated multi-omic analyses of bovine milk identify biomarkers of negative energy balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Bes</w:t>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bruce German</w:t>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Mills</w:t>
+                <w:t xml:space="preserve">Pauline Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 160, pp.106095. </w:t>
+              <w:t xml:space="preserve">Molecular Omics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (5), pp.433-445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2024.106095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4mo00190g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774161v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liver transcriptome and proteome are modulated by nutrient restriction in early lactation cows challenged with intramammary lipopolysaccharide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -720,77 +720,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MiRNome variations in milk fractions during feed restrictions of different intensities in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -854,51 +854,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk fat miRNome changes in response to LPS challenge in Holstein cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Cuccato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -988,51 +988,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk fat globules as a source of microRNAs for mastitis detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1040,51 +1040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Billa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José A.A. Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 263, pp.104997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1118,51 +1118,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative transcriptome analysis of goat (Capra hircus) adipose tissue reveals physiological regulation of body reserve recovery after the peak of lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1265,64 +1265,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrigenomic analyses reveal miRNAs and mRNAs affected by feed restriction in the mammary gland of midlactation dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Billa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1399,77 +1399,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional Regulation of Mammary Gland Development and Milk Synthesis in Animal Models and Dairy Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madia Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (4), pp.523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1814,51 +1814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Rey-Cadilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jondreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1922,77 +1922,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk metabolites as noninvasive indicators of nutritional status of mid-lactation Holstein and Montbéliarde cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Billa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torben Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2052,51 +2052,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep RNA-Seq reveals miRNome differences in mammary tissue of lactating Holstein and Montbéliarde cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Billa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2173,51 +2173,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Azgp1-/- on mammary gland, adipose tissue and liver gene expression and milk lipid composition in lactating mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2225,51 +2225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 692, pp.201-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2329,51 +2329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2437,51 +2437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extruded linseed alone or in combination with fish oil modifies mammary gene expression profiles in lactating goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2571,77 +2571,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bovine mammary nutrigenomics and changes in the milk composition due to rapeseed or sunflower oil supplementation of high-forage or high-concentrate diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2731,51 +2731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2861,51 +2861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3021,51 +3021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Tourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 75 (1), pp.27-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3116,51 +3116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3211,90 +3211,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Transcriptomic profiles of adipose tissues are modified by feed deprivation in lactating goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bagher M. B. Montazer Torbati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part D: Genomics and Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (2), pp.139-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3334,498 +3334,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Butters rich either in trans-10-C18:1 or in trans-11-C18:1 plus cis-9, trans-11 CLA differentially affect plasma lipids and aortic fatty streak in experimental atherosclerosis in rabbits</w:t>
+                <w:t xml:space="preserve">Glucose-6-phosphate dehydrogenase and leptin are related to marbling differences among Limousin and Angus or Japanese Black x Angus steers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Roy</w:t>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
+                <w:t xml:space="preserve">Catherine C. Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Bauchart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Lorenz</w:t>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S175173110770530X⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 85 (11), pp.2882-2894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2007-0062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657724v1</w:t>
+                <w:t xml:space="preserve">hal-02653399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose-6-phosphate dehydrogenase and leptin are related to marbling differences among Limousin and Angus or Japanese Black x Angus steers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the diet and grazing on adipose tissue lipogenic activities and plasma leptin in steers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Bonnet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Leroux</w:t>
+                <w:t xml:space="preserve">Dominique D. Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine C. Jurie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+                <w:t xml:space="preserve">Roland R. Jailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2007-0062⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (9), pp.1263-1271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731107000638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653399v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the diet and grazing on adipose tissue lipogenic activities and plasma leptin in steers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+                <w:t xml:space="preserve">Butters rich either in trans-10-C18:1 or in trans-11-C18:1 plus cis-9, trans-11 CLA differentially affect plasma lipids and aortic fatty streak in experimental atherosclerosis in rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Delavaud</w:t>
+                <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique D. Dozias</w:t>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland R. Jailler</w:t>
+                <w:t xml:space="preserve">S. Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 1 (9), pp.1263-1271. </w:t>
+              <w:t xml:space="preserve">, 2007, 1 (3), pp.467-476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731107000638⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S175173110770530X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666706v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of dietary supply of butters rich either in trans-10-18 : 1 or in trans-11-18 : 1 plus cis-9, trans-11-18 : 2 on rabbit adipose tissue and liver lipogenic activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3906,64 +3906,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Arnal-Bagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 46 (6), pp.621-632. </w:t>
@@ -4014,51 +4014,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of feeding level on body weight, hump size, lipid content and adipocyte volume in the dromedary camel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bengoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Tabarani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4139,51 +4139,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of feeding level on body weight, hump size, lipid content and adipocyte volume in the dromedary camel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bengoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Tabarani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4286,77 +4286,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 88 (4), pp.1478-1482. </w:t>
@@ -4388,467 +4388,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional status induces divergent variations of GLUT4 protein content, but not lipoprotein lipase activity, between adipose tissues and muscles in adult cattle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Isomers of conjugated linoleic acid decrease plasma lipids and stimulate adipose tissue lipogenesis without changing adipose weight in post-prandial adult sedentery or trained wistar rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+                <w:t xml:space="preserve">M.A. Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Bocquier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Patureau-Mirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 92 (4), pp.617-625. </w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 15 (12), pp.741-748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1079/BJN20041240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2004.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680426v1</w:t>
+                <w:t xml:space="preserve">hal-02682355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isomers of conjugated linoleic acid decrease plasma lipids and stimulate adipose tissue lipogenesis without changing adipose weight in post-prandial adult sedentery or trained wistar rat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Cis-9, Trans-11 and Trans-10, Cis-12 conjugated linoleic acid isomers do not modify body composition in adult sedentary or exercised rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Patureau Mirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Arnal-Bagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mosoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2004.07.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 134 (9), pp.2263-2269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jn/134.9.2263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02682355v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cis-9, Trans-11 and Trans-10, Cis-12 conjugated linoleic acid isomers do not modify body composition in adult sedentary or exercised rats</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Nutritional status induces divergent variations of GLUT4 protein content, but not lipoprotein lipase activity, between adipose tissues and muscles in adult cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 134 (9), pp.2263-2269. </w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 92 (4), pp.617-625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jn/134.9.2263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1079/BJN20041240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681513v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulin and (or) dexamethasone effects on leptin production and metabolic activities of ovine adipose tissue explants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4899,51 +4899,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulin and (or) dexamethasone effectson leptin production and metabolic activitiesof ovine adipose tissue explants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5029,64 +5029,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5128,90 +5128,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of photoperiod and feeding level on adipose tissue and muscle lipoprotein lipase activity and mRNA level in dry non-pregnant sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5262,90 +5262,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leptin in ruminants. Gene expression in adipose tissue and mammary gland, and regulation of plasma concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 21 (4), pp.271-295</w:t>
@@ -5374,103 +5374,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipoprotein lipase activity and mRNA are up-regulated by refeeding in adipose tissue and cardiac muscle of sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 130, pp.749-756</w:t>
@@ -5525,64 +5525,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5637,90 +5637,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La leptine chez le ruminant. Facteurs de variation physiologiques et nutritionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 12 (3), pp.225-237</w:t>
@@ -5749,103 +5749,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation du métabolisme lipidique des tissus adipeux et musculaires chez le ruminant. Effets du niveau alimentaire et de la photopériode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 12 (4), pp.287-300</w:t>
@@ -5868,976 +5868,972 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of photoperiod and feeding level on perirenal adipose tissue metabolic activity and leptin synthesis in the ovariectomized ewe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Nutritional regulation of lipoprotein lipase activity and its messenger RNAs in ewe adipose tissue and heart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fléchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 38 (5), pp.489-498</w:t>
+              <w:t xml:space="preserve">, 1998, 38 (2), pp.196-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02684131v1</w:t>
+                <w:t xml:space="preserve">hal-00900167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional regulation of lipoprotein lipase activity and its messenger RNAs in ewe adipose tissue and heart</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effects of photoperiod and feeding level on perirenal adipose tissue metabolic activity and leptin synthesis in the ovariectomized ewe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fléchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francois Bocquier</w:t>
+                <w:t xml:space="preserve">Michèle Guerre-Millo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 38 (2), pp.196-196</w:t>
+              <w:t xml:space="preserve">, 1998, 38 (5), pp.489-498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900167v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of photoperiod and feeding level on perirenal adipose tissue metabolic activity and leptin synthesis in the ovariectomized ewe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Photoperiod and nutritional status modulate the expression of the gene encoding leptin in ovine perirenal adipose tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Guerre-Millo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 38 (5), pp.489-498</w:t>
+              <w:t xml:space="preserve">, 1998, 38 (2), pp.195-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00900224v1</w:t>
+                <w:t xml:space="preserve">hal-00900166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoperiod and nutritional status modulate the expression of the gene encoding leptin in ovine perirenal adipose tissue</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Messenger RNAs encoding lipoprotein lipase, fatty acid synthase and hormone-sensitive lipase in the adipose tissue of underfed-refed ewes and cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Martin</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Chilliard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Langin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 38 (2), pp.195-196</w:t>
+              <w:t xml:space="preserve">, 1998, 38 (3), pp.297-307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900166v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Messenger RNAs encoding lipoprotein lipase, fatty acid synthase and hormone-sensitive lipase in the adipose tissue of underfed-refed ewes and cows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Photoperiod and nutritional status modulate the expression of the gene encoding leptin in ovine perirenal adipose tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 38 (3), pp.297-307</w:t>
+              <w:t xml:space="preserve">, 1998, 38 (2), pp.195-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02698559v1</w:t>
+                <w:t xml:space="preserve">hal-02687078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoperiod and nutritional status modulate the expression of the gene encoding leptin in ovine perirenal adipose tissue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Leptin in ruminants: Effects of species, breed, adiposity, photoperiod, beta-agonists and nutritional status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Guerre-Millo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 38 (2), pp.195-196</w:t>
+              <w:t xml:space="preserve">Proceedings of the Cornell Nutrition Conference for Feed Manufacturers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 1998, pp.65-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687078v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leptin in ruminants: Effects of species, breed, adiposity, photoperiod, beta-agonists and nutritional status</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutritional regulation of lipoprotein lipase activity and its messenger RNAs in ewe adipose tissue and heart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Cornell Nutrition Conference for Feed Manufacturers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 1998, pp.65-74</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 38 (2), pp.196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687104v1</w:t>
+                <w:t xml:space="preserve">hal-02694734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messenger RNAs encoding lipoprotein lipase, fatty acid synthase and hormone-sensitive lipase in the adipose tissue of underfed-refed ewes and cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Fléchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 38 (3), pp.297-307</w:t>
@@ -6860,338 +6856,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00900209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional regulation of lipoprotein lipase activity and its messenger RNAs in ewe adipose tissue and heart</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Short-day photoperiod and undernutrition both decrease plasma leptin in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Guerre-Millo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 38 (2), pp.196</w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 22 (suppl-3), pp.S172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02694734v1</w:t>
+                <w:t xml:space="preserve">hal-02686181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-day photoperiod and undernutrition both decrease plasma leptin in sheep</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Effects of photoperiod and feeding level on perirenal adipose tissue metabolic activity and leptin synthesis in the ovariectomized ewe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guerre-Millo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 22 (suppl-3), pp.S172</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 38 (5), pp.489-498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02686181v1</w:t>
+                <w:t xml:space="preserve">hal-02684131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation nutritionnelle de l'activité lipoprotéine-lipasique et de ses ARN messagers dans le tissu adipeux et le coeur chez la brebis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7229,51 +7229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulin and/or dexamethasone regulation of lactate production and its relationship to glucose utilization by ovine and bovine adipose tissue explants incubated for 7 days</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7324,51 +7324,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulin and/or dexamethasone regulation of lactate production and its relationship to glucose utilization by ovine and bovine adipose tissue explants incubated for 7 days</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7419,64 +7419,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of lipoprotein lipase mRNAs in ovine adipose tissue by quantitative fluorescence polymerase chain reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7669,77 +7669,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La photopériode et l'état nutritionnel modulent l'expression du gène spécifiant la leptine dans le tissu adipeux périrénal de brebis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7790,64 +7790,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of undernutrition/refeeding on the mRNAs encoding lipogenic and lipolytic enzymes in ovine and bovine adipose tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7885,51 +7885,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipoprotein lipase and glucose-6-phosphate dehydrogenase activities in bovine and ovine adipose tissue incubated for 7 days : Effects of insulin and/or dexamethasone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7980,103 +7980,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative fluorescence PCR assay for studing the expression of the gene encoding lipoprotein lipase in ovine adipose tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 27 (Suppl2), pp.87</w:t>
@@ -8105,103 +8105,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mRNAs encoding lipogenic and lipolytic enzymes in the adipose tissue of underfed-refed ewes and cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Langin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Obesity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 20 (Suppl4), pp.148</w:t>
@@ -8224,1305 +8224,1305 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipoprotein lipase activity in bovine and ovine tissue explants: effects of insulin and/or dexamethasone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Spontaneous secretion of lipoprotein lipase by bovine and ovine adipose tissue incubated for 7 days with or without insulin and dexamethasone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Chilliard</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 54, 1 p</w:t>
+              <w:t xml:space="preserve">Annales de zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 44 (Suppl1), pp.301-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02702536v1</w:t>
+                <w:t xml:space="preserve">hal-00889460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous secretion of lipoprotein lipase by bovine and ovine adipose tissue incubated for 7 days with or without insulin and dexamethasone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y Chilliard</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 44 (Suppl1), pp.301-301</w:t>
+              <w:t xml:space="preserve">, 1995, 44, pp.301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00889460v1</w:t>
+                <w:t xml:space="preserve">hal-02701196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous secretion of lipoprotein lipase by bovine and ovine adipose tissue incubated for 7 days with or without insulin and dexamethasone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Insulin and (or) dexamethasone regulation of glucose and acetate utilization in ovine and bovine adipose tissue explants incubated for seven days</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de zootechnie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 44, pp.301</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 73 (7), pp.2063-2070</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02701196v1</w:t>
+                <w:t xml:space="preserve">hal-02704524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin and (or) dexamethasone regulation of glucose and acetate utilization in ovine and bovine adipose tissue explants incubated for seven days</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lipoprotein lipase activity in bovine and ovine tissue explants: effects of insulin and/or dexamethasone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 73 (7), pp.2063-2070</w:t>
+              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 54, 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02704524v1</w:t>
+                <w:t xml:space="preserve">hal-02702536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin uptake and effect on glucose utilization by ovine and bovine adipose tissue cultured over 7 days</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Systemic bone growth factors in light breed mares and their foals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Davicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Dubroeucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Martin-Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de zootechnie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 43, pp.S47</w:t>
+              <w:t xml:space="preserve">ARCHIVES INTERNATIONALES DE PHYSIOLOGIE DE Biochimie ET DE BIOPHYSIQUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 102, pp.115-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02710274v1</w:t>
+                <w:t xml:space="preserve">hal-02705373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic bone growth factors in light breed mares and their foals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effects of insulin and fetal bovine serum on lipoprotein lipase and glucose and acetate utilizations by cultured bovine adipose tissue explants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Martin-Rosset</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Fléchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCHIVES INTERNATIONALES DE PHYSIOLOGIE DE Biochimie ET DE BIOPHYSIQUE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 102, pp.115-119</w:t>
+              <w:t xml:space="preserve">Annales de zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 43 (3), pp.298-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02705373v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00889037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of insulin and fetal bovine serum on lipoprotein lipase and glucose and acetate utilizations by cultured bovine adipose tissue explants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Insulin uptake and effect on glucose utilization by ovine and bovine adipose tissue cultured over 7 days</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Fléchet</w:t>
+                <w:t xml:space="preserve">L Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Lefaivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Tourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 43 (3), pp.298-298</w:t>
+              <w:t xml:space="preserve">, 1994, 43 (Suppl1), pp.47s-47s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00889037v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00889128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin uptake and effect on glucose utilization by ovine and bovine adipose tissue cultured over 7 days</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effect of insulin and fetal bovine serum on lipoprotein lipase and glucose and acetate utilizations by cultured bovine adipose tissue explants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Tourret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y Chilliard</w:t>
+                <w:t xml:space="preserve">M. Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 43 (Suppl1), pp.47s-47s</w:t>
+              <w:t xml:space="preserve">, 1994, 43 (3), pp.298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00889128v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02708855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of insulin and fetal bovine serum on lipoprotein lipase and glucose and acetate utilizations by cultured bovine adipose tissue explants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Substrate utilization by bovine and ovine adipose tissue explants cultured for 2-7 d: effects of insulin and/or dexame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Chilliard</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Fléchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de zootechnie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 43 (3), pp.298</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 34 (6), pp.627-628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02708855v1</w:t>
+                <w:t xml:space="preserve">hal-00899708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate utilization by bovine and ovine adipose tissue explants cultured for 2-7 d: effects of insulin and/or dexame</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Substrate utilization by bovine and ovine adipose tissue explants cultured for 2-7 d: effects of insulin and/or dexamethasone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Y Chilliard</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 34 (6), pp.627-628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00899708v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02704640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate utilization by bovine and ovine adipose tissue explants cultured for 2-7 d: effects of insulin and/or dexamethasone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Lipoprotein lipase and metabolic activities in incubated bovine adipose tissue explants: effects of insulin, dexamethasone, and fetal bovine serum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura Guillon</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 34 (6), pp.627-628</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 72, pp.184-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02704640v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02707833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipoprotein lipase and metabolic activities in incubated bovine adipose tissue explants: effects of insulin, dexamethasone, and fetal bovine serum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Insulin uptake and effect on glucose utilization by ovine and bovine adipose tissue cultured over 7 days</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Thévenet</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lefaivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Tourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 72, pp.184-191</w:t>
+              <w:t xml:space="preserve">Annales de zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 43, pp.S47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02707833v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02710274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth hormone (GH) secretory pattern and GH response to GH-releasing factor (GRF) or tyrotropin-releasing hormone (TRH) in newborn foals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Davicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J. Davicco</w:t>
+                <w:t xml:space="preserve">Herve Dubroeucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Martin-Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Developmental Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 19, pp.143-147</w:t>
@@ -9551,64 +9551,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipoprotein lipase and metabolic activity in bovine adipose tissue explants : Effects of insulin and dexamethasone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9672,359 +9672,359 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring microRNAs in butter: identification and potential health impact</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+                <w:t xml:space="preserve">Phénotypage des ruminants d’élevage : vers des outils peu invasifs alliant la découverte de biomarqueurs avec de nouvelles méthodes d'accès aux fluides et d'analyses intégratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David A. Mills</w:t>
+                <w:t xml:space="preserve">Anne de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMGC, Oct 2024, Davis (Californie), United States</w:t>
+              <w:t xml:space="preserve">Journées d'animations scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département PHASE INRAE, Nov 2024, Poitiers Chasseneuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04814808v1</w:t>
+                <w:t xml:space="preserve">hal-04769371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénotypage des ruminants d’élevage : vers des outils peu invasifs alliant la découverte de biomarqueurs avec de nouvelles méthodes d'accès aux fluides et d'analyses intégratives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Boby</w:t>
+                <w:t xml:space="preserve">Exploring microRNAs in butter: identification and potential health impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bruce German</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne de La Torre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Delavaud</w:t>
+                <w:t xml:space="preserve">David A. Mills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animations scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département PHASE INRAE, Nov 2024, Poitiers Chasseneuil, France</w:t>
+              <w:t xml:space="preserve">IMGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMGC, Oct 2024, Davis (Californie), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769371v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La composition en microARNs du lait sous influence des races bovines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouleye Sidibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Glande mammaire, lait - Galactinnov</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Nov 2022, Rennes, France</w:t>
@@ -10187,103 +10187,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La composition en microARN du lait sous influence des races bovines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouleye Sidibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques du Département Génétique Animale (JSGA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Département Génétique Animale, INRAE, Sep 2022, Bordeaux, France</w:t>
@@ -10437,64 +10437,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feed restriction affects protein and microRNA levels in dairy cows' milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10601,64 +10601,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Billa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torben Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résumés - Réunion virtuelle Glande mammaire lait / Galactinnov</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Animation transversale Phase Galactinov, Nov 2021, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10683,103 +10683,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d’une restriction alimentaire sur les miRNome et protéome du lait chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Oliveira Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glande mammaire lait / Galactinnov</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, En ligne, France</w:t>
@@ -10808,51 +10808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MiRNA profile in milk extracellular vesicles is modulated by caprine alphaS1-casein genotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10860,51 +10860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Krupova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. IDF International Symposium on Sheep, goat and other non-cow milk</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Inconnue, Belgium</w:t>
@@ -10933,51 +10933,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche intégrée pour comprendre le dialogue entre tissus/organes chez les ruminants producteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11084,64 +11084,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Billa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Ye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11179,77 +11179,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métabolites du lait comme indicateurs non invasifs du statut nutritionnel chez les vaches Holstein et Montbéliarde en milieu de lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Billa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torben Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11313,51 +11313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11464,51 +11464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenha Mobuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Microgenomics 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
@@ -11537,51 +11537,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MilkChEST, an integrative approach of the secretion pathways in the mammary epithelial cell: molecular dissection of milk fat adaptability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11656,984 +11656,984 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la non alimentation sur le transcriptome adipocytaire de chèvres en lactation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Transcriptomic profile in adipose tissues is modified by nutrition in lactating goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordann J. Domagalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bagher M. B. Montazer Torbati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yoan Gaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Didier Bany</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
+              <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752062v1</w:t>
+                <w:t xml:space="preserve">hal-02751987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic profile in adipose tissues is modified by nutrition in lactating goats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">La nature du fourrage modifie la matière grasse laitière et le transcriptome mammaire de chèvres en lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Rouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordann J. Domagalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Gaudron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Bany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751987v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nature du fourrage modifie la matière grasse laitière et le transcriptome mammaire de chèvres en lactation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effet de la non alimentation sur le transcriptome adipocytaire de chèvres en lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordann J. Domagalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yoan Gaudron</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bagher M. B. Montazer Torbati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757811v1</w:t>
+                <w:t xml:space="preserve">hal-02752062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid metabolism and adaptation of camel to food and water shortage</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of nutrition on mammary transcriptome and its interaction with the CSN1S1 genotype in lactating goats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France Delafarge</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">S. Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Goutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the International Society of Animal Clinical Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Istanbul, Turkey. n.p</w:t>
+              <w:t xml:space="preserve">Journée Ecole Doctorale, Mars 2006.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Inconnu, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02823843v1</w:t>
+                <w:t xml:space="preserve">hal-02816310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of nutrition on mammary transcriptome and its interaction with the CSN1S1 genotype in lactating goats.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of nutrition on mammary transcriptome and its interaction with the CSN1S1 genotype in lactating goats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ollier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marion Goutte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Ecole Doctorale, Mars 2006.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Inconnu, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Milk Genomics &amp; Human Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Bruxelles, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816310v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of nutrition on mammary transcriptome and its interaction with the CSN1S1 genotype in lactating goats.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of nutrition on mammary transcriptome and its interaction with the CSN1S1 genotype in lactating goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ollier</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marion Goutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Milk Genomics &amp; Human Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Bruxelles, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">57. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02811809v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of nutrition on mammary transcriptome and its interaction with the CSN1S1 genotype in lactating goats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lipid metabolism and adaptation of camel to food and water shortage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bengoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Ollier</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">France Delafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">Meeting of the International Society of Animal Clinical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Istanbul, Turkey. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753041v1</w:t>
+                <w:t xml:space="preserve">hal-02823843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucose-6-Phosphate dehydrogenase and leptin are linked to marbling differences between Limousin and angus or japanese black x angus steers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Uppsala, Sweden</w:t>
@@ -12662,103 +12662,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'activité de la glucose-6-phosphate deshydrogenase est liée aux différences d'adiposite tissulaires et raciales chez le bovin en croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
@@ -12800,64 +12800,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of concentrate level and starch degradability on expression of mammary lipogenic genes in goats receiving a diet supplemented with sunflower oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12902,351 +12902,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of concentrate level and starch degradability on expression of mammary lipogenic genes in goats receiving a diet supplemented in sunflower oil</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Body lipids and adaptation of camel to food and water shortage: new data on adipocyte size and plasma leptin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bengoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">Workshop on Desertification Combat and Food Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Ashgabad, Turkmenistan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759524v1</w:t>
+                <w:t xml:space="preserve">hal-02764218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body lipids and adaptation of camel to food and water shortage: new data on adipocyte size and plasma leptin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of concentrate level and starch degradability on expression of mammary lipogenic genes in goats receiving a diet supplemented in sunflower oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Desertification Combat and Food Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Ashgabad, Turkmenistan</w:t>
+              <w:t xml:space="preserve">56. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764218v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma leptin measurement in the dromedary Camel and its relationships to adiposity and feeding level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bengoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tabarani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Farm Animal Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Budapest, Hungary</w:t>
@@ -13275,90 +13275,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipogenesis in subcutaneous adipose tissue and in oxidative or glycolytic muscles from Angus, Black Japanese x Angus and Limousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13394,942 +13394,942 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leptin in ruminants: Effects of species, breed, adiposity, photoperiod, beta-agonists and nutritional status</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Effects of energy intake and photoperiod on the expression of genes encoding enzymes of energy metabolism in adipose tissue and muscle of ewes and cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Bonnet</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1998, Rochester, United States</w:t>
+              <w:t xml:space="preserve">3. Colloque Franco-Britannique de Nutrition : Fonctionnalité des nutriments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1998, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02842929v1</w:t>
+                <w:t xml:space="preserve">hal-02766020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of energy intake and photoperiod on the expression of genes encoding enzymes of energy metabolism in adipose tissue and muscle of ewes and cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Photoperiod and nutritional status modulate the expression of the gene encoding leptin in ovine perirenal adipose tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Colloque Franco-Britannique de Nutrition : Fonctionnalité des nutriments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1998, Nancy, France</w:t>
+              <w:t xml:space="preserve">Annual symposium on animal and human nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1997, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02766020v1</w:t>
+                <w:t xml:space="preserve">hal-02834341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoperiod and nutritional status modulate the expression of the gene encoding leptin in ovine perirenal adipose tissue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Nutritional regulation of lipoprotein lipase activity and its messenger RNAs in ewe adipose tissue and heart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual symposium on animal and human nutrition</w:t>
+              <w:t xml:space="preserve">Annual Symposium on Animal and Human Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1997, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02834341v1</w:t>
+                <w:t xml:space="preserve">hal-02837222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional regulation of lipoprotein lipase activity and its messenger RNAs in ewe adipose tissue and heart</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Short-day photoperiod and undernutrition both decrease plasma leptin in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Guerre-Millo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Symposium on Animal and Human Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1997, Paris, France</w:t>
+              <w:t xml:space="preserve">8. International congress on obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02837222v1</w:t>
+                <w:t xml:space="preserve">hal-02836675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-day photoperiod and undernutrition both decrease plasma leptin in sheep</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of refeeding on two mRNA species of lipoprotein lipase in adipose tissue and cardiac muscle of sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Guerre-Millo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">M. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International congress on obesity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1998, Paris, France</w:t>
+              <w:t xml:space="preserve">3. French-British meeting on nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1998, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02836675v1</w:t>
+                <w:t xml:space="preserve">hal-02764580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of refeeding on two mRNA species of lipoprotein lipase in adipose tissue and cardiac muscle of sheep</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Mid-term effect of photoperiod on adipose tissue lipogenesis, plasma metabolites, insulin, somatotropin and prolactin in underfed-refed ewes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. French-British meeting on nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1998, Nancy, France</w:t>
+              <w:t xml:space="preserve">14. Symposium on Energy Metabolism of Farm Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764580v1</w:t>
+                <w:t xml:space="preserve">hal-02766572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-term effect of photoperiod on adipose tissue lipogenesis, plasma metabolites, insulin, somatotropin and prolactin in underfed-refed ewes</w:t>
+                <w:t xml:space="preserve">Leptin in ruminants: Effects of species, breed, adiposity, photoperiod, beta-agonists and nutritional status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Guerre-Millo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Symposium on Energy Metabolism of Farm Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Newcastle, United Kingdom</w:t>
+              <w:t xml:space="preserve">60. Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Rochester, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02766572v1</w:t>
+                <w:t xml:space="preserve">hal-02842929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation nutritionnelle de l'activité lipoprotéine-lipasique et de ses ARN messagers dans le tissu adipeux et le coeur chez la brebis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14367,77 +14367,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La photopériode et l'état nutritionnel modulent l'expression du gène spécifiant la leptine dans le tissu adipeux périrénal de brebis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14488,64 +14488,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of lipoprotein lipase mRNAs in ovine adipose tissue by quantitative fluorescence polymerase chain reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14613,103 +14613,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative fluorescence PCR assay for studing the expression of the gene encoding lipoprotein lipase in ovine adipose tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. ISAG Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, Tours, France</w:t>
@@ -14738,103 +14738,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mRNAs encoding lipogenic and lipolytic enzymes in the adipose tissue of underfed-refed ewes and cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Langin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. European congress on obesity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1996, Barcelone, Spain</w:t>
@@ -14863,103 +14863,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative fluorescence PCR assay for studying the expression of the gene encoding lipoprotein lipase in ovine adipose tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. International conference on animal genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, Tours, France</w:t>
@@ -14988,51 +14988,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous secretion of lipoprotein lipase by bovine and ovine adipose tissue incubated for 7 days with or without insulin and dexamethasone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15070,64 +15070,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of insulin and fetal bovine serum on lipoprotein lipase and glucose and acetate utilizations by cultured bovine adipose tissue explants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15165,51 +15165,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substrate utilization by bovine and ovine adipose tissue explants cultured for 2-7 d: effects of insulin and/or dexamethasone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15260,77 +15260,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulin uptake and effect on glucose utilization by ovine and bovine adipose tissue cultured over 7 days</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lefaivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Tourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15381,64 +15381,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipoprotein lipase and metabolic activity in bovine adipose tissue explants : Effects of insulin and dexamethasone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15508,103 +15508,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular vesicles in goat milk powders and whole goat milk infant formula carry miRNAs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Krupova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Davis (Californie), United States</w:t>
@@ -15633,103 +15633,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the influence of cow breeds on milk miRNome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouleye Sidibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Milk Genomics Consortium (IMGC) Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Cork, Ireland</w:t>
@@ -15758,77 +15758,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do microRNAs survive the technological processes of making cow’s dairy products?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15883,51 +15883,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of miRNome from cow milk fat fraction and mammary gland tissue during inflammation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Billa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15935,51 +15935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Dairy Science Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual Annual Meeting, United States. pp.P253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16004,51 +16004,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different microRNA contents between mammary epithelial cells and milk fat globules is not a random process?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16129,51 +16129,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different miRNA contents between mammary epithelial cells and milk fat globules is not a random process?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16267,90 +16267,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional restriction modulates miRNomes and transcriptomes in mammary gland of lactating Holstein cows.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Billa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Annual International Symposium on Milk Science and Health,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Davis, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16401,64 +16401,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Billa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16513,64 +16513,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNA-Seq showed that lactation modified gene expression profile in goat adipose tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16619,320 +16619,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet BioMarq’Lait : Identification dans le lait de biomarqueurs pour le monitoring du statut nutritionnel de la vache laitière</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Martin</w:t>
+                <w:t xml:space="preserve">Undernutrition combined with dietary mineral oil: a nutritional strategy enhancing removal of dioxins and olychlorinated biphenyls in contaminated ewes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Rey-Cadilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jondreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 2018, 24èmes Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
+              <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734454v1</w:t>
+                <w:t xml:space="preserve">hal-02734319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undernutrition combined with dietary mineral oil: a nutritional strategy enhancing removal of dioxins and olychlorinated biphenyls in contaminated ewes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+                <w:t xml:space="preserve">Projet BioMarq’Lait : Identification dans le lait de biomarqueurs pour le monitoring du statut nutritionnel de la vache laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
+              <w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 2018, 24èmes Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734319v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azgp1 knockout changes mammary gland, adipose tissue and liver gene expression in lactating mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16940,51 +16940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
@@ -17026,64 +17026,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liver transcriptome modifications by nutrient restriction in early lactation Holstein cows challenged with intramammary lipopolysaccharide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17190,51 +17190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 JAM Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Salt LAke City, United States. American Society of Animal Science / American Dairy Science Association American Dairy Science Association, Journal of Animal Science, 94, 2016, 2016 JAM, Joint Annual Meeting, "Animals and Science: Big Solutions for Grand Challenges",July19-23, 2016, Salt Lake City, Utah, USA</w:t>
@@ -17414,51 +17414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17513,51 +17513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammary nutrigenomics in lactating goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17565,51 +17565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Congress of the International Society of Nutrigenetics and Nutrigenomics (ISNN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Chapel Hill NC, United States. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17628,441 +17628,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extruded linssed alone or in combination with fish oil modifies mammary gene expression profiles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">La nature de la ration modifie le transcriptome adipeux de chèvres en lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordann J. Domagalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on Milk Genomics and Human Health (IMGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Aarhus, Denmark. 2014, 11th. International Symposium on Milk Genomics and Human Health (IMGC)</w:t>
+              <w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, pp.1, 2014, 21èmes Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740743v1</w:t>
+                <w:t xml:space="preserve">hal-02739802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nature de la ration modifie le transcriptome adipeux de chèvres en lactation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Bovine mammary nutrigenomics and changes in the milk composition due to rapeseed or sunflower oil supplementation of high-forage or high-concentrate diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Rouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Foye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, pp.1, 2014, 21èmes Rencontres autour des Recherches sur les Ruminants</w:t>
+              <w:t xml:space="preserve">11. International Symposium on Milk Genomics and Human Health (IMGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Aarhus, Denmark. 1 p., 2014, 11th. International Symposium on Milk Genomics and Human Health (IMGC)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739802v1</w:t>
+                <w:t xml:space="preserve">hal-02743972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bovine mammary nutrigenomics and changes in the milk composition due to rapeseed or sunflower oil supplementation of high-forage or high-concentrate diets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Extruded linssed alone or in combination with fish oil modifies mammary gene expression profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordann J. Domagalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Rouel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Milk Genomics and Human Health (IMGC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Aarhus, Denmark. 1 p., 2014, 11th. International Symposium on Milk Genomics and Human Health (IMGC)</w:t>
+              <w:t xml:space="preserve">, 2014, Aarhus, Denmark. 2014, 11th. International Symposium on Milk Genomics and Human Health (IMGC)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743972v1</w:t>
+                <w:t xml:space="preserve">hal-02740743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of lactating goats to food restriction through gene expressin modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18184,64 +18184,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Glasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18285,103 +18285,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation nutritionnelle et environnementale de l'activité et de l'expression de gènes d'enzymes contrôlant le métabolisme lipidique dans les tissus adipeux et musculaire chez la brebis adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">25 p., 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -18403,64 +18403,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle du dépôt lipidique chez les ovins et les bovins : régulation du métabolisme du tissu adipeux en culture in vitro, et in vivo; effets de l'insuline, des glucocorticoïdes et de la sous-nutrition/réalimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18523,103 +18523,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional Regulation of Mammary miRNome: Implications for Human Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Milenkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenha Mobuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Nutrition, Diet, and Epigenetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -18760,51 +18760,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="88C2416B"/>
+    <w:nsid w:val="88DDC42B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18991,51 +18991,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-faulconnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9048-6849" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/251152391" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109774v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leduc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4mo00190g" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045656v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaf044" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774161v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruce German" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mills" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2024.106095" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705725v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Pawlowski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2024.101326" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284310v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09769-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328606v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cuccato" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Paw&#322;owski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Tiziana Cannizzo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sacchi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01231-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781656v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Billa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A.A. Pires" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2022.104997" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524137v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulpier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemoine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2021.100956" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200342v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248680" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223225v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hue-Beauvais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Charlier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12040523" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151812v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiane Lago-Novais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crapart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-020-05787-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530754v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Rey-Cadilhac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cariou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230629" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530766v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230628" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624734v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Larsen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17466" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620652v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chervet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5987-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627788v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labonne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2019.01.010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625031v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20051156" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622050v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordann Domagalski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002816" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640940v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Rouel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000445996" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650351v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6801" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190663v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaier Chriki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Brun" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ijas.2013.e41" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653072v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tourret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ravel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634957v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648271v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bagher M. B. Montazer Torbati" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2010.12.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3T0LCHWV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657724v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lorenz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173110770530X" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653399v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2007-0062" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666706v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Dozias" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Jailler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000638" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056752v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900644v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patureau Mirand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mosoni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Arnal-Bagnard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006040" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890045v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bengoumi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tabarani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Sghiri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Faye" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680972v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2005029" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680222v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(05)72816-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680426v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20041240" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682355v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Arnal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patureau-Mirand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2004.07.004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LTD5LTN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681513v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/134.9.2263" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670464v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900446v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2003018" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671571v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671384v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670107v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694885v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685125v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698757v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694594v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684131v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guerre-Millo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900167v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fl&#233;chet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900224v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guerre-Millo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900166v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chilliard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698559v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687078v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687104v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900209v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fl&#233;chet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694734v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686181v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688801v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690098v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900039v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ferlay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Chilliard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685426v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Furet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900030v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonnet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Furet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Martin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684806v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684648v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688688v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guillon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685736v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684856v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702536v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889460v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701196v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704524v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710274v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefaivre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705373v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Davicco" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dubroeucq" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Martin-Rosset" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889037v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Th&#233;venet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fl&#233;chet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889128v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guillon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lefaivre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tourret" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708855v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th&#233;venet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899708v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704640v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707833v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707227v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706049v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814808v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Mills" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769371v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227355v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouleye Sidibe" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561304v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ev22-co02" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227375v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823848v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318595v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bianchi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gel&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958170v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747713v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bianchi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira Correia" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155018v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Krupova" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940675v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737075v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734722v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940696v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743285v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiane Lago Novais" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194090v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouvier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752062v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordann J. Domagalski" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bany" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751987v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Gaudron" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757811v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823843v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Delafarge" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816310v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Goutte" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811809v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753041v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ollier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760645v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759104v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759093v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759524v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764218v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bengoumi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763264v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faye" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabarani" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761029v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulesteix" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842929v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766020v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834341v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837222v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836675v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764580v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766572v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842127v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836569v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835538v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842032v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834871v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836367v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844682v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848309v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848136v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848271v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849459v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814782v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227296v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823895v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288178v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972379v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pawlowski" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288187v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03158730v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737814v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734520v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gestin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734454v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4598" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734319v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736213v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743752v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743021v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602319v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602321v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738580v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740743v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739802v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743972v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747760v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823762v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Glasser" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-683-0" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836172v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848255v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906536v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783319555294" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31143-2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-faulconnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9048-6849" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/251152391" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045656v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaf044" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774161v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruce German" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mills" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2024.106095" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109774v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leduc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4mo00190g" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705725v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Pawlowski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2024.101326" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284310v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09769-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328606v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cuccato" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Paw&#322;owski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Tiziana Cannizzo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sacchi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01231-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781656v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Billa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A.A. Pires" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2022.104997" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524137v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulpier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemoine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2021.100956" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200342v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248680" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223225v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hue-Beauvais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Charlier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12040523" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151812v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiane Lago-Novais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crapart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-020-05787-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530754v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Rey-Cadilhac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cariou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230629" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530766v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230628" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624734v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Larsen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17466" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620652v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chervet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5987-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627788v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labonne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2019.01.010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625031v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20051156" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622050v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordann Domagalski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002816" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640940v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Rouel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000445996" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650351v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6801" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190663v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaier Chriki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Brun" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ijas.2013.e41" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653072v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tourret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ravel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634957v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648271v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bagher M. B. Montazer Torbati" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2010.12.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3T0LCHWV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653399v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2007-0062" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666706v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Dozias" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Jailler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000638" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657724v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lorenz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173110770530X" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056752v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900644v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patureau Mirand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mosoni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Arnal-Bagnard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006040" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890045v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bengoumi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tabarani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Sghiri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Faye" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680972v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2005029" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680222v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(05)72816-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682355v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Arnal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patureau-Mirand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2004.07.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LTD5LTN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681513v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/134.9.2263" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680426v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20041240" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670464v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900446v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2003018" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671571v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671384v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670107v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694885v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685125v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698757v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694594v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900167v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fl&#233;chet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900224v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guerre-Millo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900166v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chilliard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698559v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687078v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687104v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guerre-Millo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694734v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900209v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fl&#233;chet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686181v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684131v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688801v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690098v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900039v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ferlay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Chilliard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685426v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Furet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900030v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonnet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Furet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Martin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684806v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684648v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688688v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guillon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685736v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684856v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889460v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701196v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704524v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702536v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705373v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Davicco" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dubroeucq" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Martin-Rosset" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889037v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Th&#233;venet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fl&#233;chet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889128v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guillon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lefaivre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tourret" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708855v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th&#233;venet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899708v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704640v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707833v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710274v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefaivre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707227v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706049v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769371v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814808v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Mills" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227355v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouleye Sidibe" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561304v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ev22-co02" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227375v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823848v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318595v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bianchi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gel&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958170v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747713v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bianchi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira Correia" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155018v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Krupova" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940675v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737075v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734722v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940696v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743285v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiane Lago Novais" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194090v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouvier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751987v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordann J. Domagalski" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Gaudron" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bany" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757811v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752062v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816310v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Goutte" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811809v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753041v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ollier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823843v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Delafarge" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760645v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759104v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759093v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764218v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bengoumi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759524v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763264v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faye" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabarani" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761029v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulesteix" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766020v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834341v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837222v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836675v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764580v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766572v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842929v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842127v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836569v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835538v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842032v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834871v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836367v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844682v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848309v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848136v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848271v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849459v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814782v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227296v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823895v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288178v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972379v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pawlowski" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288187v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03158730v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737814v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734520v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gestin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734319v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734454v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4598" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736213v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743752v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743021v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602319v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602321v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738580v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739802v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743972v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740743v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747760v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823762v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Glasser" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-683-0" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836172v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848255v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906536v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783319555294" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31143-2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>