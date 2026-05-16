--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1501,377 +1501,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03223225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different miRNA contents between mammary epithelial cells and milk fat globules: a random or a targeted process?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Undernutrition combined with dietary mineral oil hastens depuration of stored dioxin and polychlorinated biphenyls in ewes. 1. Kinetics in blood, adipose tissue and faeces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daiane Lago-Novais</w:t>
+                <w:t xml:space="preserve">Lucille Rey-Cadilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenha Mobuchon</w:t>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Crapart</w:t>
+                <w:t xml:space="preserve">Catherine Jondreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11033-020-05787-8⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0230629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03151812v1</w:t>
+                <w:t xml:space="preserve">hal-02530754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undernutrition combined with dietary mineral oil hastens depuration of stored dioxin and polychlorinated biphenyls in ewes. 1. Kinetics in blood, adipose tissue and faeces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucille Rey-Cadilhac</w:t>
+                <w:t xml:space="preserve">Different miRNA contents between mammary epithelial cells and milk fat globules: a random or a targeted process?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Cariou</w:t>
+                <w:t xml:space="preserve">Daiane Lago-Novais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Ferlay</w:t>
+                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Jondreville</w:t>
+                <w:t xml:space="preserve">Lenha Mobuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Delavaud</w:t>
+                <w:t xml:space="preserve">Nicolas Crapart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (3), </w:t>
+              <w:t xml:space="preserve">Molecular Biology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (10), pp.8259-8264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0230629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11033-020-05787-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02530754v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Undernutrition combined with dietary mineral oil hastens depuration of stored dioxin and polychlorinated biphenyls in ewes. 2. Tissue distribution, mass balance and body burden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Rey-Cadilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jondreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (3), pp.1-15. </w:t>
@@ -2033,291 +2033,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep RNA-Seq reveals miRNome differences in mammary tissue of lactating Holstein and Montbéliarde cows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of Azgp1-/- on mammary gland, adipose tissue and liver gene expression and milk lipid composition in lactating mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Ye</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyril Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-019-5987-4⟩</w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 692, pp.201-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2019.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620652v1</w:t>
+                <w:t xml:space="preserve">hal-02627788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Azgp1-/- on mammary gland, adipose tissue and liver gene expression and milk lipid composition in lactating mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep RNA-Seq reveals miRNome differences in mammary tissue of lactating Holstein and Montbéliarde cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Billa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">José Pires</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Labonne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 692, pp.201-207. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20, pp.621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gene.2019.01.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-019-5987-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627788v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammary gland transcriptome and proteome modifications by nutrient restriction in early lactation Holstein cows challenged with intramammary lipopolysaccharide</w:t>
               </w:r>
@@ -2718,51 +2718,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of body condition score at calving on indicators of fat and protein mobilization of periparturient holstein-friesian cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3500,51 +3500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3647,51 +3647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3736,286 +3736,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dietary supply of butters rich either in trans-10-18 : 1 or in trans-11-18 : 1 plus cis-9, trans-11-18 : 2 on rabbit adipose tissue and liver lipogenic activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dietary conjugated linoleic acid has limited effects on tissue protein anabolism in sedentary and exercising adult rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Patureau Mirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mosoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Arnal-Bagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 46 (6), pp.621-632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2006040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056752v1</w:t>
+                <w:t xml:space="preserve">hal-00900644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary conjugated linoleic acid has limited effects on tissue protein anabolism in sedentary and exercising adult rats</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of dietary supply of butters rich either in trans-10-18 : 1 or in trans-11-18 : 1 plus cis-9, trans-11-18 : 2 on rabbit adipose tissue and liver lipogenic activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96 (3), pp.461-468</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900644v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of feeding level on body weight, hump size, lipid content and adipocyte volume in the dromedary camel</w:t>
               </w:r>
@@ -4299,51 +4299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4536,77 +4536,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cis-9, Trans-11 and Trans-10, Cis-12 conjugated linoleic acid isomers do not modify body composition in adult sedentary or exercised rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Patureau Mirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Patureau Mirand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Arnal-Bagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4817,51 +4817,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulin and (or) dexamethasone effects on leptin production and metabolic activities of ovine adipose tissue explants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4912,51 +4912,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulin and (or) dexamethasone effectson leptin production and metabolic activitiesof ovine adipose tissue explants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5003,64 +5003,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plama leptin concentration in adult cattle : Effects of breed, adiposity, feeding level, and meal intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5275,51 +5275,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5512,51 +5512,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adipose tissue metabolism and its role in adaptations to undernutrition in ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5618,1334 +5618,1334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02685125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La leptine chez le ruminant. Facteurs de variation physiologiques et nutritionnels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+                <w:t xml:space="preserve">Régulation du métabolisme lipidique des tissus adipeux et musculaires chez le ruminant. Effets du niveau alimentaire et de la photopériode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 12 (3), pp.225-237</w:t>
+              <w:t xml:space="preserve">, 1999, 12 (4), pp.287-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02698757v1</w:t>
+                <w:t xml:space="preserve">hal-02694594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation du métabolisme lipidique des tissus adipeux et musculaires chez le ruminant. Effets du niveau alimentaire et de la photopériode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La leptine chez le ruminant. Facteurs de variation physiologiques et nutritionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 12 (4), pp.287-300</w:t>
+              <w:t xml:space="preserve">, 1999, 12 (3), pp.225-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02694594v1</w:t>
+                <w:t xml:space="preserve">hal-02698757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional regulation of lipoprotein lipase activity and its messenger RNAs in ewe adipose tissue and heart</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leptin in ruminants: Effects of species, breed, adiposity, photoperiod, beta-agonists and nutritional status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michele Guerre-Millo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Bonnet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 38 (2), pp.196-196</w:t>
+              <w:t xml:space="preserve">Proceedings of the Cornell Nutrition Conference for Feed Manufacturers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 1998, pp.65-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00900167v1</w:t>
+                <w:t xml:space="preserve">hal-02687104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of photoperiod and feeding level on perirenal adipose tissue metabolic activity and leptin synthesis in the ovariectomized ewe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutritional regulation of lipoprotein lipase activity and its messenger RNAs in ewe adipose tissue and heart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fléchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 38 (5), pp.489-498</w:t>
+              <w:t xml:space="preserve">, 1998, 38 (2), pp.196-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00900224v1</w:t>
+                <w:t xml:space="preserve">hal-00900167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoperiod and nutritional status modulate the expression of the gene encoding leptin in ovine perirenal adipose tissue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Bonnet</w:t>
+                <w:t xml:space="preserve">Effects of photoperiod and feeding level on perirenal adipose tissue metabolic activity and leptin synthesis in the ovariectomized ewe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Martin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michèle Guerre-Millo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 38 (2), pp.195-196</w:t>
+              <w:t xml:space="preserve">, 1998, 38 (5), pp.489-498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00900166v1</w:t>
+                <w:t xml:space="preserve">hal-00900224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Messenger RNAs encoding lipoprotein lipase, fatty acid synthase and hormone-sensitive lipase in the adipose tissue of underfed-refed ewes and cows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+                <w:t xml:space="preserve">Photoperiod and nutritional status modulate the expression of the gene encoding leptin in ovine perirenal adipose tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Leroux</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Langin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 38 (3), pp.297-307</w:t>
+              <w:t xml:space="preserve">, 1998, 38 (2), pp.195-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698559v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoperiod and nutritional status modulate the expression of the gene encoding leptin in ovine perirenal adipose tissue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Bonnet</w:t>
+                <w:t xml:space="preserve">Messenger RNAs encoding lipoprotein lipase, fatty acid synthase and hormone-sensitive lipase in the adipose tissue of underfed-refed ewes and cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 38 (2), pp.195-196</w:t>
+              <w:t xml:space="preserve">, 1998, 38 (3), pp.297-307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687078v1</w:t>
+                <w:t xml:space="preserve">hal-02698559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leptin in ruminants: Effects of species, breed, adiposity, photoperiod, beta-agonists and nutritional status</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoperiod and nutritional status modulate the expression of the gene encoding leptin in ovine perirenal adipose tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Cornell Nutrition Conference for Feed Manufacturers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 1998, pp.65-74</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 38 (2), pp.195-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687104v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional regulation of lipoprotein lipase activity and its messenger RNAs in ewe adipose tissue and heart</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Bonnet</w:t>
+                <w:t xml:space="preserve">Messenger RNAs encoding lipoprotein lipase, fatty acid synthase and hormone-sensitive lipase in the adipose tissue of underfed-refed ewes and cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Fléchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 38 (2), pp.196</w:t>
+              <w:t xml:space="preserve">, 1998, 38 (3), pp.297-307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02694734v1</w:t>
+                <w:t xml:space="preserve">hal-00900209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Messenger RNAs encoding lipoprotein lipase, fatty acid synthase and hormone-sensitive lipase in the adipose tissue of underfed-refed ewes and cows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+                <w:t xml:space="preserve">Nutritional regulation of lipoprotein lipase activity and its messenger RNAs in ewe adipose tissue and heart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 38 (3), pp.297-307</w:t>
+              <w:t xml:space="preserve">, 1998, 38 (2), pp.196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900209v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-day photoperiod and undernutrition both decrease plasma leptin in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guerre-Millo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7022,51 +7022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guerre-Millo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7102,338 +7102,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation nutritionnelle de l'activité lipoprotéine-lipasique et de ses ARN messagers dans le tissu adipeux et le coeur chez la brebis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insulin and/or dexamethasone regulation of lactate production and its relationship to glucose utilization by ovine and bovine adipose tissue explants incubated for 7 days</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Chilliard</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 11 (suppl.4), pp.274</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 37 (4), pp.401-410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02688801v1</w:t>
+                <w:t xml:space="preserve">hal-00900039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulin and/or dexamethasone regulation of lactate production and its relationship to glucose utilization by ovine and bovine adipose tissue explants incubated for 7 days</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 37 (4), pp.401-410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02690098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin and/or dexamethasone regulation of lactate production and its relationship to glucose utilization by ovine and bovine adipose tissue explants incubated for 7 days</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Régulation nutritionnelle de l'activité lipoprotéine-lipasique et de ses ARN messagers dans le tissu adipeux et le coeur chez la brebis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y Chilliard</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 37 (4), pp.401-410</w:t>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 11 (suppl.4), pp.274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900039v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of lipoprotein lipase mRNAs in ovine adipose tissue by quantitative fluorescence polymerase chain reaction</w:t>
               </w:r>
@@ -7471,51 +7471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 37 (3), pp.371</w:t>
@@ -7596,51 +7596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 37 (3), pp.371-371</w:t>
@@ -7669,51 +7669,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La photopériode et l'état nutritionnel modulent l'expression du gène spécifiant la leptine dans le tissu adipeux périrénal de brebis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7784,286 +7784,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of undernutrition/refeeding on the mRNAs encoding lipogenic and lipolytic enzymes in ovine and bovine adipose tissue</w:t>
+                <w:t xml:space="preserve">Lipoprotein lipase and glucose-6-phosphate dehydrogenase activities in bovine and ovine adipose tissue incubated for 7 days : Effects of insulin and/or dexamethasone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Bonnet</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 74, pp.219</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology Part B: Comparative Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 113B (2), pp.421-426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02684648v1</w:t>
+                <w:t xml:space="preserve">hal-02688688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipoprotein lipase and glucose-6-phosphate dehydrogenase activities in bovine and ovine adipose tissue incubated for 7 days : Effects of insulin and/or dexamethasone</w:t>
+                <w:t xml:space="preserve">Effect of undernutrition/refeeding on the mRNAs encoding lipogenic and lipolytic enzymes in ovine and bovine adipose tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura Guillon</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology Part B: Comparative Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 113B (2), pp.421-426</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 74, pp.219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02688688v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative fluorescence PCR assay for studing the expression of the gene encoding lipoprotein lipase in ovine adipose tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8105,51 +8105,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mRNAs encoding lipogenic and lipolytic enzymes in the adipose tissue of underfed-refed ewes and cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8157,51 +8157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Langin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Obesity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 20 (Suppl4), pp.148</w:t>
@@ -8243,254 +8243,254 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous secretion of lipoprotein lipase by bovine and ovine adipose tissue incubated for 7 days with or without insulin and dexamethasone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y Chilliard</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 44 (Suppl1), pp.301-301</w:t>
+              <w:t xml:space="preserve">, 1995, 44, pp.301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00889460v1</w:t>
+                <w:t xml:space="preserve">hal-02701196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous secretion of lipoprotein lipase by bovine and ovine adipose tissue incubated for 7 days with or without insulin and dexamethasone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insulin and (or) dexamethasone regulation of glucose and acetate utilization in ovine and bovine adipose tissue explants incubated for seven days</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de zootechnie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 44, pp.301</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 73 (7), pp.2063-2070</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02701196v1</w:t>
+                <w:t xml:space="preserve">hal-02704524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin and (or) dexamethasone regulation of glucose and acetate utilization in ovine and bovine adipose tissue explants incubated for seven days</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spontaneous secretion of lipoprotein lipase by bovine and ovine adipose tissue incubated for 7 days with or without insulin and dexamethasone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 73 (7), pp.2063-2070</w:t>
+              <w:t xml:space="preserve">Annales de zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 44 (Suppl1), pp.301-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02704524v1</w:t>
+                <w:t xml:space="preserve">hal-00889460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipoprotein lipase activity in bovine and ovine tissue explants: effects of insulin and/or dexamethasone</w:t>
               </w:r>
@@ -8552,545 +8552,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02702536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic bone growth factors in light breed mares and their foals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of insulin and fetal bovine serum on lipoprotein lipase and glucose and acetate utilizations by cultured bovine adipose tissue explants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J. Davicco</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCHIVES INTERNATIONALES DE PHYSIOLOGIE DE Biochimie ET DE BIOPHYSIQUE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 102, pp.115-119</w:t>
+              <w:t xml:space="preserve">Annales de zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 43 (3), pp.298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02705373v1</w:t>
+                <w:t xml:space="preserve">hal-02708855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of insulin and fetal bovine serum on lipoprotein lipase and glucose and acetate utilizations by cultured bovine adipose tissue explants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Fléchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 43 (3), pp.298-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00889037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulin uptake and effect on glucose utilization by ovine and bovine adipose tissue cultured over 7 days</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Lefaivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Tourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 43 (Suppl1), pp.47s-47s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00889128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of insulin and fetal bovine serum on lipoprotein lipase and glucose and acetate utilizations by cultured bovine adipose tissue explants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systemic bone growth factors in light breed mares and their foals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Davicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Dubroeucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Thévenet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">William Martin-Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de zootechnie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 43 (3), pp.298</w:t>
+              <w:t xml:space="preserve">ARCHIVES INTERNATIONALES DE PHYSIOLOGIE DE Biochimie ET DE BIOPHYSIQUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 102, pp.115-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02708855v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02705373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substrate utilization by bovine and ovine adipose tissue explants cultured for 2-7 d: effects of insulin and/or dexame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Fléchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 34 (6), pp.627-628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9128,51 +9128,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substrate utilization by bovine and ovine adipose tissue explants cultured for 2-7 d: effects of insulin and/or dexamethasone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9223,51 +9223,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipoprotein lipase and metabolic activities in incubated bovine adipose tissue explants: effects of insulin, dexamethasone, and fetal bovine serum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9318,51 +9318,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulin uptake and effect on glucose utilization by ovine and bovine adipose tissue cultured over 7 days</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lefaivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9426,103 +9426,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth hormone (GH) secretory pattern and GH response to GH-releasing factor (GRF) or tyrotropin-releasing hormone (TRH) in newborn foals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Davicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Dubroeucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Martin-Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Developmental Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 19, pp.143-147</w:t>
@@ -9564,51 +9564,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipoprotein lipase and metabolic activity in bovine adipose tissue explants : Effects of insulin and dexamethasone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9730,51 +9730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animations scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Département PHASE INRAE, Nov 2024, Poitiers Chasseneuil, France</w:t>
@@ -10821,77 +10821,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MiRNA profile in milk extracellular vesicles is modulated by caprine alphaS1-casein genotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Krupova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10985,51 +10985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique (JAS) du Département Physiologie Animale et Systèmes d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
@@ -11052,256 +11052,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed restriction modifies mammary miRNome of mid-lactation cows</w:t>
+                <w:t xml:space="preserve">Les métabolites du lait comme indicateurs non invasifs du statut nutritionnel chez les vaches Holstein et Montbéliarde en milieu de lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Billa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torben Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tao Ye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737075v1</w:t>
+                <w:t xml:space="preserve">hal-02734722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les métabolites du lait comme indicateurs non invasifs du statut nutritionnel chez les vaches Holstein et Montbéliarde en milieu de lactation</w:t>
+                <w:t xml:space="preserve">Feed restriction modifies mammary miRNome of mid-lactation cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Billa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">José Pires</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Ye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734722v1</w:t>
+                <w:t xml:space="preserve">hal-02737075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des biomarqueurs aux outils de prédiction des performances des ruminants et de la qualité de leurs produits</w:t>
               </w:r>
@@ -11326,51 +11326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11451,51 +11451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daiane Lago Novais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenha Mobuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11576,51 +11576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12188,51 +12188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12425,51 +12425,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid metabolism and adaptation of camel to food and water shortage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bengoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Delafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12531,51 +12531,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose-6-Phosphate dehydrogenase and leptin are linked to marbling differences between Limousin and angus or japanese black x angus steers</w:t>
+                <w:t xml:space="preserve">L'activité de la glucose-6-phosphate deshydrogenase est liée aux différences d'adiposite tissulaires et raciales chez le bovin en croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
@@ -12610,604 +12610,604 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">1ères Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760645v1</w:t>
+                <w:t xml:space="preserve">hal-02759104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'activité de la glucose-6-phosphate deshydrogenase est liée aux différences d'adiposite tissulaires et raciales chez le bovin en croissance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+                <w:t xml:space="preserve">Effects of concentrate level and starch degradability on expression of mammary lipogenic genes in goats receiving a diet supplemented with sunflower oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
+              <w:t xml:space="preserve">3. International Workshop on Mammary Gland and Biotechnology : Nutrition, Genomics and Breast Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759104v1</w:t>
+                <w:t xml:space="preserve">hal-02759093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of concentrate level and starch degradability on expression of mammary lipogenic genes in goats receiving a diet supplemented with sunflower oil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Bernard</w:t>
+                <w:t xml:space="preserve">Glucose-6-Phosphate dehydrogenase and leptin are linked to marbling differences between Limousin and angus or japanese black x angus steers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Workshop on Mammary Gland and Biotechnology : Nutrition, Genomics and Breast Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">56. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759093v1</w:t>
+                <w:t xml:space="preserve">hal-02760645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body lipids and adaptation of camel to food and water shortage: new data on adipocyte size and plasma leptin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of concentrate level and starch degradability on expression of mammary lipogenic genes in goats receiving a diet supplemented in sunflower oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Desertification Combat and Food Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Ashgabad, Turkmenistan</w:t>
+              <w:t xml:space="preserve">56. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764218v1</w:t>
+                <w:t xml:space="preserve">hal-02759524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of concentrate level and starch degradability on expression of mammary lipogenic genes in goats receiving a diet supplemented in sunflower oil</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Leroux</w:t>
+                <w:t xml:space="preserve">Body lipids and adaptation of camel to food and water shortage: new data on adipocyte size and plasma leptin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bengoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">Workshop on Desertification Combat and Food Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Ashgabad, Turkmenistan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759524v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma leptin measurement in the dromedary Camel and its relationships to adiposity and feeding level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bengoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13394,545 +13394,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of energy intake and photoperiod on the expression of genes encoding enzymes of energy metabolism in adipose tissue and muscle of ewes and cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short-day photoperiod and undernutrition both decrease plasma leptin in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michele Guerre-Millo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Colloque Franco-Britannique de Nutrition : Fonctionnalité des nutriments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1998, Nancy, France</w:t>
+              <w:t xml:space="preserve">8. International congress on obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02766020v1</w:t>
+                <w:t xml:space="preserve">hal-02836675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoperiod and nutritional status modulate the expression of the gene encoding leptin in ovine perirenal adipose tissue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Effects of energy intake and photoperiod on the expression of genes encoding enzymes of energy metabolism in adipose tissue and muscle of ewes and cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual symposium on animal and human nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1997, Paris, France</w:t>
+              <w:t xml:space="preserve">3. Colloque Franco-Britannique de Nutrition : Fonctionnalité des nutriments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1998, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02834341v1</w:t>
+                <w:t xml:space="preserve">hal-02766020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional regulation of lipoprotein lipase activity and its messenger RNAs in ewe adipose tissue and heart</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Photoperiod and nutritional status modulate the expression of the gene encoding leptin in ovine perirenal adipose tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Symposium on Animal and Human Nutrition</w:t>
+              <w:t xml:space="preserve">Annual symposium on animal and human nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1997, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02837222v1</w:t>
+                <w:t xml:space="preserve">hal-02834341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-day photoperiod and undernutrition both decrease plasma leptin in sheep</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutritional regulation of lipoprotein lipase activity and its messenger RNAs in ewe adipose tissue and heart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International congress on obesity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1998, Paris, France</w:t>
+              <w:t xml:space="preserve">Annual Symposium on Animal and Human Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1997, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02836675v1</w:t>
+                <w:t xml:space="preserve">hal-02837222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of refeeding on two mRNA species of lipoprotein lipase in adipose tissue and cardiac muscle of sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14039,51 +14039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14147,77 +14147,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guerre-Millo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60. Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1998, Rochester, United States</w:t>
@@ -14240,269 +14240,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02842929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation nutritionnelle de l'activité lipoprotéine-lipasique et de ses ARN messagers dans le tissu adipeux et le coeur chez la brebis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">La photopériode et l'état nutritionnel modulent l'expression du gène spécifiant la leptine dans le tissu adipeux périrénal de brebis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1997, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02842127v1</w:t>
+                <w:t xml:space="preserve">hal-02836569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La photopériode et l'état nutritionnel modulent l'expression du gène spécifiant la leptine dans le tissu adipeux périrénal de brebis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Régulation nutritionnelle de l'activité lipoprotéine-lipasique et de ses ARN messagers dans le tissu adipeux et le coeur chez la brebis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1997, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02836569v1</w:t>
+                <w:t xml:space="preserve">hal-02842127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of lipoprotein lipase mRNAs in ovine adipose tissue by quantitative fluorescence polymerase chain reaction</w:t>
               </w:r>
@@ -14540,51 +14540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Symposium on Animal and Human Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1996, Nantes, France</w:t>
@@ -14613,90 +14613,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative fluorescence PCR assay for studing the expression of the gene encoding lipoprotein lipase in ovine adipose tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14738,51 +14738,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mRNAs encoding lipogenic and lipolytic enzymes in the adipose tissue of underfed-refed ewes and cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14790,51 +14790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Langin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. European congress on obesity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1996, Barcelone, Spain</w:t>
@@ -14863,90 +14863,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative fluorescence PCR assay for studying the expression of the gene encoding lipoprotein lipase in ovine adipose tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15064,260 +15064,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02844682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of insulin and fetal bovine serum on lipoprotein lipase and glucose and acetate utilizations by cultured bovine adipose tissue explants</w:t>
+                <w:t xml:space="preserve">Substrate utilization by bovine and ovine adipose tissue explants cultured for 2-7 d: effects of insulin and/or dexamethasone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Thévenet</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journees des recherches sur l'alimentation et la nutrition des herbivores</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1993, Paris, France</w:t>
+              <w:t xml:space="preserve">Symposium on animal and human nutrition. "Association française de nutrition". Comparative physiology of digestion and metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1994, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02848309v1</w:t>
+                <w:t xml:space="preserve">hal-02848136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate utilization by bovine and ovine adipose tissue explants cultured for 2-7 d: effects of insulin and/or dexamethasone</w:t>
+                <w:t xml:space="preserve">Effect of insulin and fetal bovine serum on lipoprotein lipase and glucose and acetate utilizations by cultured bovine adipose tissue explants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura Guillon</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on animal and human nutrition. "Association française de nutrition". Comparative physiology of digestion and metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1994, Tours, France</w:t>
+              <w:t xml:space="preserve">8. Journees des recherches sur l'alimentation et la nutrition des herbivores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1993, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02848136v1</w:t>
+                <w:t xml:space="preserve">hal-02848309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulin uptake and effect on glucose utilization by ovine and bovine adipose tissue cultured over 7 days</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lefaivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15394,51 +15394,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipoprotein lipase and metabolic activity in bovine adipose tissue explants : Effects of insulin and dexamethasone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15797,51 +15797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16043,64 +16043,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daiane Lago Novais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenha Mobuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual meeting, France. Journal of Dairy Science, 104, 2021</w:t>
@@ -16168,64 +16168,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daiane Lago Novais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenha Mobuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Dairy Science Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual Annual Meeting, United States. pp.P252</w:t>
@@ -16369,540 +16369,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of miRNome from cow milk fat fraction and mammary gland tissue</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bes</w:t>
+                <w:t xml:space="preserve">Projet BioMarq’Lait : Identification dans le lait de biomarqueurs pour le monitoring du statut nutritionnel de la vache laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
+              <w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 2018, 24èmes Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737814v1</w:t>
+                <w:t xml:space="preserve">hal-02734454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA-Seq showed that lactation modified gene expression profile in goat adipose tissue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Boby</w:t>
+                <w:t xml:space="preserve">Undernutrition combined with dietary mineral oil: a nutritional strategy enhancing removal of dioxins and olychlorinated biphenyls in contaminated ewes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Rey-Cadilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jondreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734520v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undernutrition combined with dietary mineral oil: a nutritional strategy enhancing removal of dioxins and olychlorinated biphenyls in contaminated ewes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Jondreville</w:t>
+                <w:t xml:space="preserve">RNA-Seq showed that lactation modified gene expression profile in goat adipose tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734319v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet BioMarq’Lait : Identification dans le lait de biomarqueurs pour le monitoring du statut nutritionnel de la vache laitière</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+                <w:t xml:space="preserve">Comparison of miRNome from cow milk fat fraction and mammary gland tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Pawlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Billa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02734454v1</w:t>
+                <w:t xml:space="preserve">hal-02737814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azgp1 knockout changes mammary gland, adipose tissue and liver gene expression in lactating mice</w:t>
               </w:r>
@@ -16927,51 +16927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17007,152 +17007,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver transcriptome modifications by nutrient restriction in early lactation Holstein cows challenged with intramammary lipopolysaccharide</w:t>
+                <w:t xml:space="preserve">Les globules gras comme source non-invasive de microARN mammaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne de La Foye</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daiane Lago Novais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenha Mobuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 JAM Joint Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States. American Dairy science Association - American Society of Animal Science, 2016, 2016 JAM, Joint Annual Meeting " Animals and Science: Big Solutions for Grand Challenges"</w:t>
+              <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France. ADIV, Rencontres autour des Recherches sur les Ruminants, 2016, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743752v1</w:t>
+                <w:t xml:space="preserve">hal-01602319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammary gland transcriptome and proteome modifications by nutrient restriction in early lactation Holstein cows challenged with intramammary lipopolysaccharide</w:t>
               </w:r>
@@ -17257,152 +17257,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les globules gras comme source non-invasive de microARN mammaires</w:t>
+                <w:t xml:space="preserve">Liver transcriptome modifications by nutrient restriction in early lactation Holstein cows challenged with intramammary lipopolysaccharide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lenha Mobuchon</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France. ADIV, Rencontres autour des Recherches sur les Ruminants, 2016, Rencontres autour des Recherches sur les Ruminants</w:t>
+              <w:t xml:space="preserve">2016 JAM Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States. American Dairy science Association - American Society of Animal Science, 2016, 2016 JAM, Joint Annual Meeting " Animals and Science: Big Solutions for Grand Challenges"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602319v1</w:t>
+                <w:t xml:space="preserve">hal-02743752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sous-nutrition modifie la réponse métabolique à une épreuve inflammatoire mammaire et le transcriptome hépatique chez des vaches laitières en début de lactation</w:t>
               </w:r>
@@ -17427,51 +17427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18285,51 +18285,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation nutritionnelle et environnementale de l'activité et de l'expression de gènes d'enzymes contrôlant le métabolisme lipidique dans les tissus adipeux et musculaire chez la brebis adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18416,51 +18416,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle du dépôt lipidique chez les ovins et les bovins : régulation du métabolisme du tissu adipeux en culture in vitro, et in vivo; effets de l'insuline, des glucocorticoïdes et de la sous-nutrition/réalimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18549,51 +18549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Milenkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenha Mobuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18760,51 +18760,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="88DDC42B"/>
+    <w:nsid w:val="5DCBA2A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18991,51 +18991,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-faulconnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9048-6849" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/251152391" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045656v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaf044" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774161v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruce German" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mills" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2024.106095" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109774v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leduc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4mo00190g" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705725v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Pawlowski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2024.101326" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284310v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09769-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328606v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cuccato" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Paw&#322;owski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Tiziana Cannizzo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sacchi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01231-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781656v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Billa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A.A. Pires" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2022.104997" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524137v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulpier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemoine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2021.100956" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200342v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248680" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223225v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hue-Beauvais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Charlier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12040523" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151812v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiane Lago-Novais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crapart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-020-05787-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530754v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Rey-Cadilhac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cariou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230629" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530766v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230628" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624734v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Larsen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17466" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620652v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chervet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5987-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627788v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labonne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2019.01.010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625031v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20051156" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622050v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordann Domagalski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002816" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640940v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Rouel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000445996" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650351v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6801" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190663v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaier Chriki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Brun" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ijas.2013.e41" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653072v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tourret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ravel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634957v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648271v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bagher M. B. Montazer Torbati" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2010.12.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3T0LCHWV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653399v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2007-0062" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666706v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Dozias" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Jailler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000638" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657724v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lorenz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173110770530X" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056752v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900644v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patureau Mirand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mosoni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Arnal-Bagnard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006040" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890045v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bengoumi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tabarani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Sghiri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Faye" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680972v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2005029" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680222v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(05)72816-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682355v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Arnal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patureau-Mirand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2004.07.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LTD5LTN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681513v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/134.9.2263" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680426v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20041240" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670464v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900446v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2003018" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671571v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671384v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670107v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694885v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685125v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698757v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694594v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900167v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fl&#233;chet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900224v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guerre-Millo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900166v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chilliard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698559v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687078v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687104v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guerre-Millo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694734v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900209v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fl&#233;chet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686181v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684131v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688801v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690098v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900039v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ferlay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Chilliard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685426v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Furet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900030v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonnet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Furet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Martin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684806v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684648v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688688v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guillon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685736v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684856v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889460v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701196v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704524v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702536v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705373v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Davicco" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dubroeucq" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Martin-Rosset" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889037v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Th&#233;venet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fl&#233;chet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889128v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guillon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lefaivre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tourret" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708855v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th&#233;venet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899708v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704640v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707833v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710274v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefaivre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707227v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706049v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769371v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814808v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Mills" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227355v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouleye Sidibe" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561304v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ev22-co02" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227375v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823848v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318595v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bianchi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gel&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958170v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747713v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bianchi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira Correia" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155018v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Krupova" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940675v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737075v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734722v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940696v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743285v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiane Lago Novais" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194090v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouvier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751987v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordann J. Domagalski" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Gaudron" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bany" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757811v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752062v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816310v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Goutte" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811809v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753041v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ollier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823843v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Delafarge" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760645v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759104v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759093v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764218v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bengoumi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759524v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763264v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faye" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabarani" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761029v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulesteix" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766020v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834341v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837222v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836675v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764580v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766572v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842929v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842127v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836569v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835538v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842032v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834871v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836367v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844682v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848309v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848136v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848271v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849459v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814782v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227296v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823895v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288178v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972379v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pawlowski" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288187v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03158730v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737814v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734520v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gestin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734319v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734454v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4598" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736213v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743752v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743021v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602319v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602321v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738580v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739802v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743972v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740743v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747760v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823762v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Glasser" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-683-0" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836172v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848255v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906536v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783319555294" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31143-2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-faulconnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9048-6849" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/251152391" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045656v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaf044" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774161v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruce German" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mills" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2024.106095" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109774v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leduc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4mo00190g" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705725v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Pawlowski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2024.101326" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284310v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09769-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328606v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cuccato" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Paw&#322;owski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Tiziana Cannizzo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sacchi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01231-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781656v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Billa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A.A. Pires" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2022.104997" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524137v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulpier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemoine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2021.100956" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200342v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248680" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223225v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hue-Beauvais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Charlier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12040523" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530754v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Rey-Cadilhac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cariou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230629" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151812v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiane Lago-Novais" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crapart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-020-05787-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530766v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230628" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624734v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Larsen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17466" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627788v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labonne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2019.01.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620652v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ye" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chervet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5987-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625031v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20051156" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622050v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordann Domagalski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002816" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640940v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Rouel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000445996" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650351v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6801" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190663v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaier Chriki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Brun" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ijas.2013.e41" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653072v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tourret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ravel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634957v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648271v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bagher M. B. Montazer Torbati" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2010.12.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3T0LCHWV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653399v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2007-0062" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666706v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Dozias" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Jailler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000638" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657724v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lorenz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173110770530X" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900644v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patureau Mirand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mosoni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Arnal-Bagnard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006040" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056752v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890045v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bengoumi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tabarani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Sghiri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Faye" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680972v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2005029" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680222v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(05)72816-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682355v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Arnal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patureau-Mirand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2004.07.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LTD5LTN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681513v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/134.9.2263" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680426v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20041240" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670464v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900446v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2003018" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671571v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671384v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670107v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694885v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685125v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694594v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698757v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687104v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guerre-Millo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900167v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fl&#233;chet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900224v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guerre-Millo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900166v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chilliard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698559v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687078v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900209v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fl&#233;chet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694734v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686181v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684131v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900039v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ferlay" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Chilliard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690098v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688801v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685426v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Furet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900030v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonnet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Furet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Martin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684806v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688688v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guillon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684648v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685736v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684856v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701196v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704524v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889460v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702536v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708855v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th&#233;venet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889037v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Th&#233;venet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fl&#233;chet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889128v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guillon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lefaivre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tourret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705373v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Davicco" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dubroeucq" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Martin-Rosset" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899708v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704640v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707833v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710274v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefaivre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707227v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706049v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769371v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814808v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Mills" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227355v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouleye Sidibe" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561304v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ev22-co02" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227375v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823848v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318595v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bianchi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gel&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958170v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747713v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bianchi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira Correia" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155018v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Krupova" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940675v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734722v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737075v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940696v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743285v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiane Lago Novais" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194090v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouvier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751987v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordann J. Domagalski" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Gaudron" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bany" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757811v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752062v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816310v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Goutte" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811809v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753041v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ollier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823843v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Delafarge" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759104v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759093v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760645v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759524v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764218v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bengoumi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763264v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faye" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabarani" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761029v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulesteix" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836675v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766020v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834341v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837222v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764580v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766572v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842929v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836569v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842127v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835538v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842032v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834871v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836367v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844682v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848136v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848309v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848271v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849459v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814782v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227296v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823895v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288178v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972379v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pawlowski" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288187v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03158730v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734454v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4598" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734319v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734520v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gestin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737814v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736213v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602319v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743021v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743752v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602321v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738580v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739802v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743972v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740743v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747760v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823762v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Glasser" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-683-0" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836172v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848255v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906536v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783319555294" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31143-2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>