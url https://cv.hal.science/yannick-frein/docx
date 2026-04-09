--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -763,339 +763,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Customers' Environmental Awareness and Environmental Regulations on the Emission Intensity and Price of a Product</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Order batching in an automated warehouse with several vertical lift modules: Optimization and experiments with real data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Hammami</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Decision Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 49 (6), pp.1116-1155. </w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 267 (3), pp.958-976. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/deci.12302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2017.12.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682362v1</w:t>
+                <w:t xml:space="preserve">hal-01682444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a lead time-dependent cost on lead time quotation, pricing, and capacity decisions in stochastic make-to-order system with endogenous demand.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abduh Sayid Albana</w:t>
+                <w:t xml:space="preserve">Effects of Customers' Environmental Awareness and Environmental Regulations on the Emission Intensity and Price of a Product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Nouira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 203, pp.83-95. </w:t>
+              <w:t xml:space="preserve">Decision Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 49 (6), pp.1116-1155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2018.05.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/deci.12302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904644v1</w:t>
+                <w:t xml:space="preserve">hal-01682362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Order batching in an automated warehouse with several vertical lift modules: Optimization and experiments with real data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lenoble</w:t>
+                <w:t xml:space="preserve">Effect of a lead time-dependent cost on lead time quotation, pricing, and capacity decisions in stochastic make-to-order system with endogenous demand.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abduh Sayid Albana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 267 (3), pp.958-976. </w:t>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 203, pp.83-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2017.12.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2018.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682444v1</w:t>
+                <w:t xml:space="preserve">hal-01904644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimising work overload in mixed-model assembly lines with different types of operators: a case study from the truck industry</w:t>
               </w:r>
@@ -3660,295 +3660,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00387422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating all sets with bounded unions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coordination and demand uncertainty in supply chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Sepulveda Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">András Sebő</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combinatorics, Probability and Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Production Planning and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (7), pp.712-721</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00189041v1</w:t>
+                <w:t xml:space="preserve">hal-00363822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristics for an industrial car sequencing problem considering paint and assembly shop objectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generating all sets with bounded unions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">András Sebő</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combinatorics, Probability and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17, pp.641-660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S096354830800922X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00380685v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination and demand uncertainty in supply chains</w:t>
+                <w:t xml:space="preserve">Heuristics for an industrial car sequencing problem considering paint and assembly shop objectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Sepulveda Rojas</w:t>
+                <w:t xml:space="preserve">Alexandre Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production Planning and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 19 (7), pp.712-721</w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55, pp.295-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00363822v1</w:t>
+                <w:t xml:space="preserve">hal-00380685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal stationary policies in a 3-stage serial production-distribution logistic chain facing constant and continuous demand</w:t>
               </w:r>
@@ -5479,446 +5479,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of dynamic carbon tax legislation on strategic supply chain decisions</w:t>
+                <w:t xml:space="preserve">A dynamic stochastic model for technology investment decision under a progressive uncertain carbon tax legislation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Chelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Nouira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atidel B. Hadj Alouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Atidel B. Hadj Alouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Manufacturing Research ICMR 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Skövde Sweden</w:t>
+              <w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01809659v1</w:t>
+                <w:t xml:space="preserve">hal-01809657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic stochastic model for technology investment decision under a progressive uncertain carbon tax legislation</w:t>
+                <w:t xml:space="preserve">The impact of dynamic carbon tax legislation on strategic supply chain decisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Chelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Nouira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atidel B. Hadj Alouane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on Manufacturing Research ICMR 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Skövde Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01809657v1</w:t>
+                <w:t xml:space="preserve">hal-01809659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stochastic model for analyzing the combined effect of demand uncertainty and carbon tax within the context of Green Supply Chain Design</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Imen Noiura</w:t>
+                <w:t xml:space="preserve">Optimization of order batching in a picking system with Carousels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Industrial Engineering and Systems Management (IESM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t>
+              <w:t xml:space="preserve">IFAC 2017, 20th World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682494v1</w:t>
+                <w:t xml:space="preserve">hal-01570524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of order batching in a picking system with Carousels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lenoble</w:t>
+                <w:t xml:space="preserve">A stochastic model for analyzing the combined effect of demand uncertainty and carbon tax within the context of Green Supply Chain Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Chelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atidel Hadj-Alouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Noiura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 2017, 20th World Congress of the International Federation of Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Industrial Engineering and Systems Management (IESM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01570524v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of lead-time sensitive cost on lead-time quotation and pricing problems</w:t>
               </w:r>
@@ -6088,217 +6088,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal firm's policy under lead time-and price-dependent demand: interest of customers rejection policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abduh Sayid</w:t>
+                <w:t xml:space="preserve">Optimization of order batching in a picking system with a Vertical Lift Module</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POMS 27th Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Orlando, Florida, United States</w:t>
+              <w:t xml:space="preserve">6th International Conference on Information Systems, Logistics and Supply Chain (ILS International Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576828v1</w:t>
+                <w:t xml:space="preserve">hal-01357053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of order batching in a picking system with a Vertical Lift Module</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lenoble</w:t>
+                <w:t xml:space="preserve">Optimal firm's policy under lead time-and price-dependent demand: interest of customers rejection policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abduh Sayid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Information Systems, Logistics and Supply Chain (ILS International Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">POMS 27th Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Orlando, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357053v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model for master production scheduling in automotive powertrain plants: a case study</w:t>
               </w:r>
@@ -6969,407 +6969,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01064346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What tracks for sustainable production systems in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimisation des retards dans le séquencement des véhicules sur une ligne d'assemblage multi modèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Aroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülgün Alpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Brissaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Rocchi</w:t>
+                <w:t xml:space="preserve">Jérôme Thomazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forty Sixth conference on manufacturing systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, SETUBAL, Portugal. pp.9 - 16</w:t>
+              <w:t xml:space="preserve">5èmes Journées Doctorales / Journées Nationales MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00968492v1</w:t>
+                <w:t xml:space="preserve">hal-00904934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-design of global supply chains with integration of international factors.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Hammami</w:t>
+                <w:t xml:space="preserve">Carbon emissions and product greenness considerations in supply chain design models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nouira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atidel B. Hadj Alouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proceeding of the International Conference on Industrial Engineering and Systems Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Rabat, Morocco. pp.615 - 621</w:t>
+              <w:t xml:space="preserve">In Proceeding of the International Conférence on Industrial Engineering and Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Rabat, Morocco. pp.606 - 614</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00955353v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon emissions and product greenness considerations in supply chain design models.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Nouira</w:t>
+                <w:t xml:space="preserve">Re-design of global supply chains with integration of international factors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Atidel B. Hadj Alouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proceeding of the International Conférence on Industrial Engineering and Systems Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Rabat, Morocco. pp.606 - 614</w:t>
+              <w:t xml:space="preserve">In Proceeding of the International Conference on Industrial Engineering and Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Rabat, Morocco. pp.615 - 621</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00955352v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimisation des retards dans le séquencement des véhicules sur une ligne d'assemblage multi modèles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gülgün Alpan</w:t>
+                <w:t xml:space="preserve">What tracks for sustainable production systems in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Thomazeau</w:t>
+                <w:t xml:space="preserve">Valérie Rocchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Doctorales / Journées Nationales MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Forty Sixth conference on manufacturing systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, SETUBAL, Portugal. pp.9 - 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904934v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventory placement optimisation in complex suuply chains</w:t>
               </w:r>
@@ -7513,420 +7513,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling of an engine assembly workshop</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+                <w:t xml:space="preserve">Inventory placement in multi-echelon supply chains with delivery lead time constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickael Collardey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IESM 2011, International conference on Industrial Engineering and Systems Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Metz, France. pp.8</w:t>
+              <w:t xml:space="preserve">MSOM Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Michigan, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00580026v1</w:t>
+                <w:t xml:space="preserve">hal-00631047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventory placement in multi-echelon supply chains with delivery lead time constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Hammami</w:t>
+                <w:t xml:space="preserve">Scheduling of an engine assembly workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Fakhfakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerd Finke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Collardey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSOM Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Michigan, United States</w:t>
+              <w:t xml:space="preserve">IESM 2011, International conference on Industrial Engineering and Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Metz, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631047v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the modeling of logistic decisions impacts on product greenness : sensitivity analysis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de l'influence de la production sur la qualité environnementale du produit.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nouira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atidel B. Hadj-Alouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Atidel B. Hadj Alouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st international Workshop on Process-Aware Logistics Systems. In conjonction with BPM'2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">JD-MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676728v1</w:t>
+                <w:t xml:space="preserve">hal-00676737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'influence de la production sur la qualité environnementale du produit.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the modeling of logistic decisions impacts on product greenness : sensitivity analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Nouira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Frein</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atidel B. Hadj Alouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JD-MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">1st international Workshop on Process-Aware Logistics Systems. In conjonction with BPM'2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676737v1</w:t>
+                <w:t xml:space="preserve">hal-00676728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de décisions logistiques sur la qualité environnementale des produits.</w:t>
               </w:r>
@@ -8001,230 +8001,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International supplier selection : literature review and modeling guidelines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Hammami</w:t>
+                <w:t xml:space="preserve">La modélisation Arena comme outil d'étude de l'influence du VMI sur les niveaux de stocks des chaînes logistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Rouibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Burlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Atidel B. Hadj-Alouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conférence on Information Systems, Logistics and Supply Chai/n</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Casablanca, Morocco</w:t>
+              <w:t xml:space="preserve">8e Conférence Internationale de Modélisation et SIMulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00631031v1</w:t>
+                <w:t xml:space="preserve">halshs-01298863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation Arena comme outil d'étude de l'influence du VMI sur les niveaux de stocks des chaînes logistiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+                <w:t xml:space="preserve">International supplier selection : literature review and modeling guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atidel B. Hadj-Alouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Conférence Internationale de Modélisation et SIMulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">International conférence on Information Systems, Logistics and Supply Chai/n</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Casablanca, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01298863v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of lead times constraints on supply chain decisions</w:t>
               </w:r>
@@ -8400,51 +8400,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planning production with sizing of human resources in automotive industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Fakhfakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9098,286 +9098,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur le choix des contraintes d'espacement pour l'ordonnancement des véhicules dans une usine terminale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gülgün Alpan</w:t>
+                <w:t xml:space="preserve">Mise en oeuvre d'un modèle logistique de délocalisation et approche de résolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atidel B. Hadj Alouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Noiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Congrès international de génie industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Trois-Rivières,, Canada. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">GI'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186800v1</w:t>
+                <w:t xml:space="preserve">hal-00186703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en oeuvre d'un modèle logistique de délocalisation et approche de résolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Atidel B. Hadj Alouane</w:t>
+                <w:t xml:space="preserve">Sur le choix des contraintes d'espacement pour l'ordonnancement des véhicules dans une usine terminale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Lesert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Noiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GI'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Canada</w:t>
+              <w:t xml:space="preserve">7e Congrès international de génie industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Trois-Rivières,, Canada. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186703v1</w:t>
+                <w:t xml:space="preserve">hal-00186800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur un problème de diversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">András Sebő</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10298,51 +10298,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability development of manufacturing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Tichkiewitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10656,51 +10656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ballot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10908,51 +10908,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275003v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Chelly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Nouira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atidel Hadj-Alouane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Frein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.1924410" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042144v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoble" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Hammami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2020.1751326" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042143v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abduh Sayid Albana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2020.1718556" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151226v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erfan Asgari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2021.108062" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rennes-sb.hal.science/hal-02898219v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abduh Albana" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.03.006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rennes-sb.hal.science/hal-02285426v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1497310" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01682362v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/deci.12302" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904644v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2018.05.028" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01682444v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.12.037" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625887v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Aroui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1346313" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01682372v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Bahli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1242799" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01682416v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Lalami" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gayon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.50.157-186" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497933v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1315192" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275537v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Temponi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2015.11.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83HXRD4M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275530v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2014.12.017" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH7GP8FK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01682406v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atidel B. Hadj-Alouane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2013.12.024" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R1HDG84-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058999v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955167v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955170v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Temponi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058995v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955166v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955173v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nouira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atidel B. Hadj Alouane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575612v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hichem Zerhouni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.10.014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C5JQJ6V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975016v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634024v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-011-9087-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JDT0B60Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433277v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lehoux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie d'Amours" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Langevin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jors.2009.167" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633864v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/.038323" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454445v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Lesert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Noire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540903469043" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630923v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522363v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Noir&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380705v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2009.06.030" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWT2FWZ7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380727v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atidel B. Hadj-Alounae" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186655v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boissiere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2007.05.013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHWT5D38-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387422v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. da Cunha" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189041v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Seb&#337;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S096354830800922X" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380685v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joly" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363822v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sepulveda Rojas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186653v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2007.02.021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK7L9T76-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186700v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2007.10.016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P2SCXM2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360642v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissiere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847768v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Akbari Jokar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151394v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baynat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dallery" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540010004331" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239334v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly&#232;s Benyoucef" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-5273(01)00109-8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHZQS194-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239340v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Wallace" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151693v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S. Lee" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Bouhchouch" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018918604554" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1VNPWB9V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151274v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578954v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arturo Pardo Melo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85914-5_17" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982532v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015728v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125333v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948192" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905228v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01809659v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01809657v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01682494v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Noiura" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570524v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01682486v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587207v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Laajili" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01576828v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abduh Sayid" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357053v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240576v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240571v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240574v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236967v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061444v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166639v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064346v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Massonnet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968492v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brissaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rocchi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955353v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955352v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904934v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thomazeau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848956v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848952v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580026v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fakhfakh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Finke" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Collardey" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631047v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676728v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676737v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676741v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631031v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298863v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rouibi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Burlat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631019v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630983v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385261v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gourguechon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414213v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414214v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380155v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381668v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379828v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thomas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briant" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186701v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186800v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186703v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380232v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Yahiaoui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186556v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Massieu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186547v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186698v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380174v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377366v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Noir&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Vienot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968493v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00720949v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Habermann" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Duvallet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028774v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Furmans" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mocanu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zillus" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635580v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tichkiewitch" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01626006v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01250835v5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302714v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aurousseau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275003v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Chelly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Nouira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atidel Hadj-Alouane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Frein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.1924410" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042144v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoble" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Hammami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2020.1751326" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042143v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abduh Sayid Albana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2020.1718556" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151226v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erfan Asgari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2021.108062" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rennes-sb.hal.science/hal-02898219v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abduh Albana" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.03.006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rennes-sb.hal.science/hal-02285426v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1497310" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01682444v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.12.037" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01682362v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/deci.12302" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904644v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2018.05.028" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625887v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Aroui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1346313" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01682372v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Bahli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1242799" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01682416v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Lalami" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gayon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.50.157-186" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497933v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1315192" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275537v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Temponi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2015.11.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83HXRD4M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275530v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2014.12.017" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH7GP8FK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01682406v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atidel B. Hadj-Alouane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2013.12.024" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R1HDG84-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058999v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955167v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955170v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Temponi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058995v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955166v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955173v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nouira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atidel B. Hadj Alouane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575612v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hichem Zerhouni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.10.014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C5JQJ6V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975016v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634024v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-011-9087-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JDT0B60Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433277v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lehoux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie d'Amours" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Langevin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jors.2009.167" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633864v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/.038323" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454445v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Lesert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Noire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540903469043" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630923v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522363v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Noir&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380705v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2009.06.030" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWT2FWZ7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380727v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atidel B. Hadj-Alounae" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186655v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boissiere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2007.05.013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHWT5D38-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387422v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. da Cunha" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363822v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sepulveda Rojas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189041v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Seb&#337;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S096354830800922X" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380685v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186653v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2007.02.021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK7L9T76-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186700v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2007.10.016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P2SCXM2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360642v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissiere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847768v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Akbari Jokar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151394v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baynat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dallery" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540010004331" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239334v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly&#232;s Benyoucef" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-5273(01)00109-8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHZQS194-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239340v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Wallace" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151693v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S. Lee" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Bouhchouch" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018918604554" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1VNPWB9V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151274v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578954v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arturo Pardo Melo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85914-5_17" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982532v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015728v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125333v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948192" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905228v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01809657v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01809659v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570524v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01682494v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Noiura" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01682486v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587207v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Laajili" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357053v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01576828v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abduh Sayid" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240576v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240571v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240574v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236967v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061444v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166639v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064346v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Massonnet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904934v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thomazeau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955352v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955353v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968492v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brissaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rocchi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848956v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848952v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631047v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580026v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fakhfakh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Finke" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Collardey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676737v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676728v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676741v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298863v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rouibi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Burlat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631031v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631019v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630983v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385261v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gourguechon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414213v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414214v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380155v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381668v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379828v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thomas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briant" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186701v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186703v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186800v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380232v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Yahiaoui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186556v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Massieu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186547v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186698v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380174v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377366v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Noir&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Vienot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968493v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00720949v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Habermann" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Duvallet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028774v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Furmans" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mocanu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zillus" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635580v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tichkiewitch" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01626006v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01250835v5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302714v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aurousseau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>