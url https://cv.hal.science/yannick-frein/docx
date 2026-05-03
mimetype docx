--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -763,755 +763,755 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Order batching in an automated warehouse with several vertical lift modules: Optimization and experiments with real data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lenoble</w:t>
+                <w:t xml:space="preserve">Effects of Customers' Environmental Awareness and Environmental Regulations on the Emission Intensity and Price of a Product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Nouira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 267 (3), pp.958-976. </w:t>
+              <w:t xml:space="preserve">Decision Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 49 (6), pp.1116-1155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2017.12.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/deci.12302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682444v1</w:t>
+                <w:t xml:space="preserve">hal-01682362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Customers' Environmental Awareness and Environmental Regulations on the Emission Intensity and Price of a Product</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of a lead time-dependent cost on lead time quotation, pricing, and capacity decisions in stochastic make-to-order system with endogenous demand.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abduh Sayid Albana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Hammami</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Decision Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 49 (6), pp.1116-1155. </w:t>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 203, pp.83-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/deci.12302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2018.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682362v1</w:t>
+                <w:t xml:space="preserve">hal-01904644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a lead time-dependent cost on lead time quotation, pricing, and capacity decisions in stochastic make-to-order system with endogenous demand.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abduh Sayid Albana</w:t>
+                <w:t xml:space="preserve">Order batching in an automated warehouse with several vertical lift modules: Optimization and experiments with real data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 203, pp.83-95. </w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 267 (3), pp.958-976. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2018.05.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2017.12.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904644v1</w:t>
+                <w:t xml:space="preserve">hal-01682444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimising work overload in mixed-model assembly lines with different types of operators: a case study from the truck industry</w:t>
+                <w:t xml:space="preserve">Production planning in automotive powertrain plants: A case study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Aroui</w:t>
+                <w:t xml:space="preserve">Idris Lalami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gülgün Alpan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Frein</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 55 (21), pp.6305 - 6326. </w:t>
+              <w:t xml:space="preserve">, 2017, 55 (18), pp.5378 - 5390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207543.2017.1346313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2017.1315192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625887v1</w:t>
+                <w:t xml:space="preserve">hal-01497933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supply chain design to guarantee quoted lead time and inventory replenishment: model and insights</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Hammami</w:t>
+                <w:t xml:space="preserve">Minimising work overload in mixed-model assembly lines with different types of operators: a case study from the truck industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Aroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bouchaib Bahli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 55 (12), pp.3431 - 3450. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2016.1242799⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 55 (21), pp.6305 - 6326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2017.1346313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682372v1</w:t>
+                <w:t xml:space="preserve">hal-01625887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité de la demande et intérêt du partage de l’information dans la chaîne logistique. Un cas d’étude dans l’industrie automobile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Idris Lalami</w:t>
+                <w:t xml:space="preserve">Supply chain design to guarantee quoted lead time and inventory replenishment: model and insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
+                <w:t xml:space="preserve">Bouchaib Bahli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 50 (1-2), pp.157 - 186. </w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55 (12), pp.3431 - 3450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/jesa.50.157-186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2016.1242799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682416v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production planning in automotive powertrain plants: A case study.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Variabilité de la demande et intérêt du partage de l’information dans la chaîne logistique. Un cas d’étude dans l’industrie automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idris Lalami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 55 (18), pp.5378 - 5390. </w:t>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (1-2), pp.157 - 186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207543.2017.1315192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/jesa.50.157-186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01497933v1</w:t>
+                <w:t xml:space="preserve">hal-01682416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of forward supply chains: Impact of a carbon emissions-sensitive demand</w:t>
               </w:r>
@@ -2389,51 +2389,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of dependency between demands and returns in a reverse logistics system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hichem Zerhouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2492,64 +2492,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimisation des retards dans le séquencement des véhicules sur une ligne d'assemblage multi modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Aroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2697,304 +2697,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00634024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration for a two-echelon supply chain in the pulp and paper industry: the use of incentives to increase profit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie d'Amours</w:t>
+                <w:t xml:space="preserve">Supplier selection in global context: modelling and managerial insights with emphasis on low-cost suppliers' issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Penz</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atidel B. Hadj-Alouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Operational Research Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1057/jors.2009.167⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Services Operations and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (1/2), pp.138-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/.038323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00433277v1</w:t>
+                <w:t xml:space="preserve">hal-00633864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supplier selection in global context: modelling and managerial insights with emphasis on low-cost suppliers' issues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Hammami</w:t>
+                <w:t xml:space="preserve">Collaboration for a two-echelon supply chain in the pulp and paper industry: the use of incentives to increase profit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Lehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie d'Amours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Atidel B. Hadj-Alouane</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Services Operations and Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (1/2), pp.138-159. </w:t>
+              <w:t xml:space="preserve">Journal of the Operational Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (4), pp.581-592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/.038323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1057/jors.2009.167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633864v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00433277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Definition of spacing constraints for the car sequencing problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Lesert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3162,51 +3162,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la flexibilité des postes de travail dans une usine terminale automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Lesert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3251,936 +3251,936 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00522363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A strategic-tactical model for the supply chain design in the delocalization context: Mathematical formulation and a case study</w:t>
+                <w:t xml:space="preserve">An activity-based approach to the design of supply chains in the delocalization context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atidel B. Hadj-Alounae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Operations and Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00380705v1</w:t>
+                <w:t xml:space="preserve">hal-00380727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An activity-based approach to the design of supply chains in the delocalization context</w:t>
+                <w:t xml:space="preserve">A strategic-tactical model for the supply chain design in the delocalization context: Mathematical formulation and a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atidel B. Hadj-Alouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Atidel B. Hadj-Alounae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Operations and Logistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 122 (1), pp.351 - 365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2009.06.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00380727v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00380705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lot-sizing in a serial distribution system with capacited in-system production flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Boissiere</w:t>
+                <w:t xml:space="preserve">Supply chain design in the delocalization context: Relevant features and new modelling tendencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapine</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atidel B. Hadj Alouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 112 (1), pp.483-494. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2007.05.013⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 113, pp.641-656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2007.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186655v1</w:t>
+                <w:t xml:space="preserve">hal-00186700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristics for determining module stocks in assemble-to-order systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
+                <w:t xml:space="preserve">Lot-sizing in a serial distribution system with capacited in-system production flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Decision Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (1), pp.483-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2007.05.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00387422v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination and demand uncertainty in supply chains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.P. Sepulveda Rojas</w:t>
+                <w:t xml:space="preserve">Heuristics for determining module stocks in assemble-to-order systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production Planning and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 19 (7), pp.712-721</w:t>
+              <w:t xml:space="preserve">Journal of Decision Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (3), pp.403-424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00363822v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00387422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating all sets with bounded unions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coordination and demand uncertainty in supply chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Sepulveda Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">András Sebő</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combinatorics, Probability and Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Production Planning and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (7), pp.712-721</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00189041v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristics for an industrial car sequencing problem considering paint and assembly shop objectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generating all sets with bounded unions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Joly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Frein</w:t>
+                <w:t xml:space="preserve">András Sebő</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combinatorics, Probability and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17, pp.641-660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S096354830800922X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00380685v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal stationary policies in a 3-stage serial production-distribution logistic chain facing constant and continuous demand</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Boissiere</w:t>
+                <w:t xml:space="preserve">Heuristics for an industrial car sequencing problem considering paint and assembly shop objectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55, pp.295-310</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2007.02.021⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00186653v1</w:t>
+                <w:t xml:space="preserve">hal-00380685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supply chain design in the delocalization context: Relevant features and new modelling tendencies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Hammami</w:t>
+                <w:t xml:space="preserve">Optimal stationary policies in a 3-stage serial production-distribution logistic chain facing constant and continuous demand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Atidel B. Hadj Alouane</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 113, pp.641-656. </w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 186, pp 608 - 619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2007.10.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2007.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186700v1</w:t>
+                <w:t xml:space="preserve">hal-00186653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination des acteurs dans une chaîne logistique de production-distribution en série</w:t>
               </w:r>
@@ -4192,51 +4192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 39 (7), pp.800-819</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4350,316 +4350,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-class Approximation Technique for the Analysis of Kanban-Like Control Systems</w:t>
+                <w:t xml:space="preserve">Optimal solution for a two-product dynamic scheduling problem in a just-in-time environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Baynat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+                <w:t xml:space="preserve">Lyès Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207540010004331⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 74 (1-3), pp.85-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0925-5273(01)00109-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01151394v1</w:t>
+                <w:t xml:space="preserve">hal-00239334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal solution for a two-product dynamic scheduling problem in a just-in-time environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Multi-class Approximation Technique for the Analysis of Kanban-Like Control Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baynat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyès Benyoucef</w:t>
+                <w:t xml:space="preserve">Yves Dallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0925-5273(01)00109-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 39 (2), pp.307-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207540010004331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00239334v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution d'un problème d'ordonnancement dynamique dans un contexte de livraison synchrone: cas trois produits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyès Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stein Wallace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4723,51 +4723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. S. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Bouhchouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4992,51 +4992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.158-167, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5064,230 +5064,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retailing Competition for Substitutable Products in Greenness- and Price- Dependent Market</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Hammami</w:t>
+                <w:t xml:space="preserve">Transportation lot sizing problem: An Airbus case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Arturo Pardo Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference in Information, Logistics and Supply Chain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Texas, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Information, Logistics &amp; Supply Chain – ILS 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02982532v1</w:t>
+                <w:t xml:space="preserve">hal-03015728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transportation lot sizing problem: An Airbus case study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bernier</w:t>
+                <w:t xml:space="preserve">Retailing Competition for Substitutable Products in Greenness- and Price- Dependent Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erfan Asgari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information, Logistics &amp; Supply Chain – ILS 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Austin, United States</w:t>
+              <w:t xml:space="preserve">International Conference in Information, Logistics and Supply Chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03015728v1</w:t>
+                <w:t xml:space="preserve">hal-02982532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the impact of progressive carbon taxation strategies on Supply Chain’s strategic decisions and performances</w:t>
               </w:r>
@@ -5695,666 +5695,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of order batching in a picking system with Carousels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Order batching optimization in automated warehouses with metaheuristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Laajili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC 2017, 20th World Congress of the International Federation of Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01570524v1</w:t>
+                <w:t xml:space="preserve">hal-01587207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stochastic model for analyzing the combined effect of demand uncertainty and carbon tax within the context of Green Supply Chain Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Chelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atidel Hadj-Alouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Noiura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Industrial Engineering and Systems Management (IESM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of lead-time sensitive cost on lead-time quotation and pricing problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abduh Sayid Albana</w:t>
+                <w:t xml:space="preserve">Optimization of order batching in a picking system with Carousels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Hammami</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Industrial Engineering and Systems Management (IESM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany, Germany</w:t>
+              <w:t xml:space="preserve">IFAC 2017, 20th World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682486v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Order batching optimization in automated warehouses with metaheuristics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lenoble</w:t>
+                <w:t xml:space="preserve">Impact of lead-time sensitive cost on lead-time quotation and pricing problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abduh Sayid Albana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 2017, 20th World Congress of the International Federation of Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Industrial Engineering and Systems Management (IESM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587207v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of order batching in a picking system with a Vertical Lift Module</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lenoble</w:t>
+                <w:t xml:space="preserve">Optimal firm's policy under lead time-and price-dependent demand: interest of customers rejection policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abduh Sayid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Information Systems, Logistics and Supply Chain (ILS International Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">POMS 27th Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Orlando, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357053v1</w:t>
+                <w:t xml:space="preserve">hal-01576828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal firm's policy under lead time-and price-dependent demand: interest of customers rejection policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abduh Sayid</w:t>
+                <w:t xml:space="preserve">Optimization of order batching in a picking system with a Vertical Lift Module</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POMS 27th Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Orlando, Florida, United States</w:t>
+              <w:t xml:space="preserve">6th International Conference on Information Systems, Logistics and Supply Chain (ILS International Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576828v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model for master production scheduling in automotive powertrain plants: a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idris Lalami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IESM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6379,77 +6379,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle de planification de la production dans une usine de mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idris Lalami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roadef</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6474,77 +6474,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité de la demande et intérêt du partage de l’information dans la chaîne logistique : un cas d’étude dans l’industrie automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idris Lalami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JD-JN-Macs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6563,381 +6563,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Model Assembly Line Sequencing to minimize delays using meta-heuristics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Minimizing work overload in mixed model assembly lines: A case study from truck industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Aroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint International Symposium IMSS '14 and CIE '44</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">5th International Conference on Information Systems, Logistics and Supply Chain Connecting worlds ILS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Breda, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236967v1</w:t>
+                <w:t xml:space="preserve">hal-01061444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing work overload in mixed model assembly lines: A case study from truck industry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gülgün Alpan</w:t>
+                <w:t xml:space="preserve">Émissions de carbone dans un modèle de production-stocks multi-echelon avec prise en compte des contraintes de délai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Nouira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Information Systems, Logistics and Supply Chain Connecting worlds ILS 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Breda, Netherlands</w:t>
+              <w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061444v1</w:t>
+                <w:t xml:space="preserve">hal-01166639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émissions de carbone dans un modèle de production-stocks multi-echelon avec prise en compte des contraintes de délai</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Hammami</w:t>
+                <w:t xml:space="preserve">Mixed Model Assembly Line Sequencing to minimize delays using meta-heuristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abduh Sayid Albana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Aroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
+              <w:t xml:space="preserve">Joint International Symposium IMSS '14 and CIE '44</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166639v1</w:t>
+                <w:t xml:space="preserve">hal-01236967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact and heuristic solutions based on dynamic programming for mixed model assembly line sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Aroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6969,407 +6969,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01064346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimisation des retards dans le séquencement des véhicules sur une ligne d'assemblage multi modèles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gülgün Alpan</w:t>
+                <w:t xml:space="preserve">What tracks for sustainable production systems in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Thomazeau</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Rocchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Doctorales / Journées Nationales MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Forty Sixth conference on manufacturing systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, SETUBAL, Portugal. pp.9 - 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904934v1</w:t>
+                <w:t xml:space="preserve">hal-00968492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon emissions and product greenness considerations in supply chain design models.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Nouira</w:t>
+                <w:t xml:space="preserve">Minimisation des retards dans le séquencement des véhicules sur une ligne d'assemblage multi modèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Aroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Atidel B. Hadj Alouane</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thomazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proceeding of the International Conférence on Industrial Engineering and Systems Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Rabat, Morocco. pp.606 - 614</w:t>
+              <w:t xml:space="preserve">5èmes Journées Doctorales / Journées Nationales MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00955352v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-design of global supply chains with integration of international factors.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Hammami</w:t>
+                <w:t xml:space="preserve">Carbon emissions and product greenness considerations in supply chain design models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nouira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atidel B. Hadj Alouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proceeding of the International Conference on Industrial Engineering and Systems Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Rabat, Morocco. pp.615 - 621</w:t>
+              <w:t xml:space="preserve">In Proceeding of the International Conférence on Industrial Engineering and Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Rabat, Morocco. pp.606 - 614</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00955353v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What tracks for sustainable production systems in Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Brissaud</w:t>
+                <w:t xml:space="preserve">Re-design of global supply chains with integration of international factors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Rocchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forty Sixth conference on manufacturing systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, SETUBAL, Portugal. pp.9 - 16</w:t>
+              <w:t xml:space="preserve">In Proceeding of the International Conference on Industrial Engineering and Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Rabat, Morocco. pp.615 - 621</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968492v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventory placement optimisation in complex suuply chains</w:t>
               </w:r>
@@ -7513,152 +7513,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventory placement in multi-echelon supply chains with delivery lead time constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Hammami</w:t>
+                <w:t xml:space="preserve">Impact de décisions logistiques sur la qualité environnementale des produits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nouira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atidel B. Hadj-Alouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSOM Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Michigan, United States</w:t>
+              <w:t xml:space="preserve">9ème Congrés international de Génie Industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Saint Sauveur, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00631047v1</w:t>
+                <w:t xml:space="preserve">hal-00676741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling of an engine assembly workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Fakhfakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7716,515 +7729,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00580026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'influence de la production sur la qualité environnementale du produit.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Atidel B. Hadj-Alouane</w:t>
+                <w:t xml:space="preserve">Inventory placement in multi-echelon supply chains with delivery lead time constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JD-MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">MSOM Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Michigan, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676737v1</w:t>
+                <w:t xml:space="preserve">hal-00631047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the modeling of logistic decisions impacts on product greenness : sensitivity analysis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de l'influence de la production sur la qualité environnementale du produit.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nouira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atidel B. Hadj-Alouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Atidel B. Hadj Alouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st international Workshop on Process-Aware Logistics Systems. In conjonction with BPM'2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">JD-MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676728v1</w:t>
+                <w:t xml:space="preserve">hal-00676737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de décisions logistiques sur la qualité environnementale des produits.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the modeling of logistic decisions impacts on product greenness : sensitivity analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Nouira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Atidel B. Hadj-Alouane</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atidel B. Hadj Alouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrés international de Génie Industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Saint Sauveur, Canada</w:t>
+              <w:t xml:space="preserve">1st international Workshop on Process-Aware Logistics Systems. In conjonction with BPM'2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676741v1</w:t>
+                <w:t xml:space="preserve">hal-00676728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation Arena comme outil d'étude de l'influence du VMI sur les niveaux de stocks des chaînes logistiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+                <w:t xml:space="preserve">International supplier selection : literature review and modeling guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atidel B. Hadj-Alouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Conférence Internationale de Modélisation et SIMulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">International conférence on Information Systems, Logistics and Supply Chai/n</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Casablanca, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01298863v1</w:t>
+                <w:t xml:space="preserve">hal-00631031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International supplier selection : literature review and modeling guidelines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Hammami</w:t>
+                <w:t xml:space="preserve">La modélisation Arena comme outil d'étude de l'influence du VMI sur les niveaux de stocks des chaînes logistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Rouibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Burlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Atidel B. Hadj-Alouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conférence on Information Systems, Logistics and Supply Chai/n</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Casablanca, Morocco</w:t>
+              <w:t xml:space="preserve">8e Conférence Internationale de Modélisation et SIMulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631031v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01298863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of lead times constraints on supply chain decisions</w:t>
               </w:r>
@@ -8413,51 +8413,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planning production with sizing of human resources in automotive industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Fakhfakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8521,51 +8521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of product return lead-time on inventory control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hichem Zerhouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8616,51 +8616,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Admission control of product returns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hichem Zerhouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8692,1085 +8692,1085 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification des postes de travail selon leur flexibilité dans une usine terminale automobile</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gülgün Alpan</w:t>
+                <w:t xml:space="preserve">Equilibrage des postes logistiques d'approvisionnement bord de ligne d'une usine terminale automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gourguechon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Noiré</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Conférence Internationale de MOdélisation et SIMulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Paris, France. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">MOSIM'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Paris, France. pp.1329-1336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00380155v1</w:t>
+                <w:t xml:space="preserve">hal-00379828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of a production-inventory system with product returns dependent on customer demand</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
+                <w:t xml:space="preserve">Classification des postes de travail selon leur flexibilité dans une usine terminale automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Lesert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Noiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain (ILS), May 2008, Wisconsin.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Wisconsin, United States</w:t>
+              <w:t xml:space="preserve">7e Conférence Internationale de MOdélisation et SIMulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Paris, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00381668v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00380155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrage des postes logistiques d'approvisionnement bord de ligne d'une usine terminale automobile</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gourguechon</w:t>
+                <w:t xml:space="preserve">Control of a production-inventory system with product returns dependent on customer demand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hichem Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Briant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Paris, France. pp.1329-1336</w:t>
+              <w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain (ILS), May 2008, Wisconsin.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Wisconsin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00379828v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00381668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relevant fetaures of supply chain design in the delocalization context</w:t>
+                <w:t xml:space="preserve">A stategic model for supply chain design in the delocalization context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atidel B. Hadj Alouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Chile</w:t>
+              <w:t xml:space="preserve">IESM'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186701v1</w:t>
+                <w:t xml:space="preserve">hal-00186698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en oeuvre d'un modèle logistique de délocalisation et approche de résolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Atidel B. Hadj Alouane</w:t>
+                <w:t xml:space="preserve">Sur le choix des contraintes d'espacement pour l'ordonnancement des véhicules dans une usine terminale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Lesert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Noiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GI'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Canada</w:t>
+              <w:t xml:space="preserve">7e Congrès international de génie industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Trois-Rivières,, Canada. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186703v1</w:t>
+                <w:t xml:space="preserve">hal-00186800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur le choix des contraintes d'espacement pour l'ordonnancement des véhicules dans une usine terminale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gülgün Alpan</w:t>
+                <w:t xml:space="preserve">The relevant fetaures of supply chain design in the delocalization context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Noiré</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atidel B. Hadj Alouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Congrès international de génie industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Trois-Rivières,, Canada. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">ICPR'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186800v1</w:t>
+                <w:t xml:space="preserve">hal-00186701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur un problème de diversité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lévêque</w:t>
+                <w:t xml:space="preserve">Mise en oeuvre d'un modèle logistique de délocalisation et approche de résolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atidel B. Hadj Alouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelhakim Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence scientifique conjointe en Recherche Opérationnelle et Aide à la Décision - FRANCORO V / ROADEF/</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">GI'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00380232v1</w:t>
+                <w:t xml:space="preserve">hal-00186703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de l'activité d'un opérateur logistique d'approvisionnement Bord de Ligne d'une usine terminale automobile</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Briant</w:t>
+                <w:t xml:space="preserve">Sur un problème de diversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Eudes Massieu</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">András Sebő</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Congrès international de génie industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Trois-Rivières, Canada</w:t>
+              <w:t xml:space="preserve">Conférence scientifique conjointe en Recherche Opérationnelle et Aide à la Décision - FRANCORO V / ROADEF/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186556v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00380232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Exact Method To Assembly End Products From A Stock Of Semi-Finished Product</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Simulation de l'activité d'un opérateur logistique d'approvisionnement Bord de Ligne d'une usine terminale automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Massieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Management and Control of Production and Logistics - MCPL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Sibiu, Romania</w:t>
+              <w:t xml:space="preserve">7e Congrès international de génie industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Trois-Rivières, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186547v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stategic model for supply chain design in the delocalization context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Hammami</w:t>
+                <w:t xml:space="preserve">An Exact Method To Assembly End Products From A Stock Of Semi-Finished Product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Yahiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Atidel B. Hadj Alouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IESM'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, China</w:t>
+              <w:t xml:space="preserve">4th International Conference on Management and Control of Production and Logistics - MCPL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Sibiu, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186698v1</w:t>
+                <w:t xml:space="preserve">hal-00186547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outil d'aide a l'analyse des interactions de contraintes pour l'ordonnancement d'une ligne de montage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Lesert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9834,51 +9834,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des interactions de contraintes sur l ordonnancement d une ligne de montage - Le cas de deux contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Lesert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9942,51 +9942,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heuristiques pour la composition d'un stock de produis semi-finis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10132,51 +10132,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling information flow in supplier relations-batch transmissions of demands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10298,51 +10298,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability development of manufacturing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Tichkiewitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10656,51 +10656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ballot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10908,51 +10908,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275003v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Chelly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Nouira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atidel Hadj-Alouane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Frein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.1924410" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042144v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoble" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Hammami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2020.1751326" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042143v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abduh Sayid Albana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2020.1718556" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151226v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erfan Asgari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2021.108062" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rennes-sb.hal.science/hal-02898219v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abduh Albana" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.03.006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rennes-sb.hal.science/hal-02285426v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1497310" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01682444v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.12.037" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01682362v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/deci.12302" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904644v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2018.05.028" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625887v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Aroui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1346313" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01682372v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Bahli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1242799" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01682416v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Lalami" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gayon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.50.157-186" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497933v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1315192" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275537v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Temponi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2015.11.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83HXRD4M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275530v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2014.12.017" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH7GP8FK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01682406v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atidel B. Hadj-Alouane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2013.12.024" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R1HDG84-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058999v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955167v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955170v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Temponi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058995v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955166v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955173v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nouira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atidel B. Hadj Alouane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575612v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hichem Zerhouni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.10.014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C5JQJ6V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975016v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634024v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-011-9087-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JDT0B60Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433277v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lehoux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie d'Amours" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Langevin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jors.2009.167" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633864v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/.038323" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454445v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Lesert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Noire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540903469043" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630923v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522363v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Noir&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380705v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2009.06.030" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWT2FWZ7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380727v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atidel B. Hadj-Alounae" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186655v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boissiere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2007.05.013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHWT5D38-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387422v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. da Cunha" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363822v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sepulveda Rojas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189041v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Seb&#337;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S096354830800922X" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380685v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186653v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2007.02.021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK7L9T76-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186700v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2007.10.016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P2SCXM2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360642v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissiere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847768v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Akbari Jokar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151394v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baynat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dallery" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540010004331" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239334v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly&#232;s Benyoucef" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-5273(01)00109-8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHZQS194-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239340v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Wallace" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151693v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S. Lee" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Bouhchouch" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018918604554" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1VNPWB9V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151274v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578954v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arturo Pardo Melo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85914-5_17" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982532v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015728v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125333v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948192" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905228v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01809657v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01809659v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570524v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01682494v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Noiura" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01682486v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587207v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Laajili" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357053v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01576828v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abduh Sayid" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240576v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240571v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240574v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236967v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061444v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166639v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064346v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Massonnet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904934v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thomazeau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955352v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955353v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968492v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brissaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rocchi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848956v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848952v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631047v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580026v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fakhfakh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Finke" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Collardey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676737v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676728v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676741v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298863v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rouibi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Burlat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631031v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631019v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630983v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385261v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gourguechon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414213v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414214v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380155v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381668v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379828v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thomas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briant" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186701v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186703v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186800v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380232v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Yahiaoui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186556v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Massieu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186547v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186698v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380174v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377366v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Noir&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Vienot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968493v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00720949v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Habermann" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Duvallet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028774v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Furmans" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mocanu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zillus" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635580v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tichkiewitch" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01626006v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01250835v5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302714v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aurousseau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275003v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Chelly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Nouira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atidel Hadj-Alouane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Frein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.1924410" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042144v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoble" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Hammami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2020.1751326" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042143v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abduh Sayid Albana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2020.1718556" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151226v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erfan Asgari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2021.108062" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rennes-sb.hal.science/hal-02898219v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abduh Albana" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.03.006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rennes-sb.hal.science/hal-02285426v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1497310" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01682362v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/deci.12302" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904644v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2018.05.028" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01682444v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.12.037" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497933v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Lalami" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gayon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1315192" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625887v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Aroui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1346313" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01682372v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Bahli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1242799" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01682416v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.50.157-186" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275537v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Temponi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2015.11.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83HXRD4M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275530v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2014.12.017" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH7GP8FK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01682406v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atidel B. Hadj-Alouane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2013.12.024" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R1HDG84-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058999v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955167v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955170v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Temponi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058995v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955166v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955173v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nouira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atidel B. Hadj Alouane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575612v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hichem Zerhouni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.10.014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C5JQJ6V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975016v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634024v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-011-9087-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JDT0B60Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633864v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/.038323" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433277v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lehoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie d'Amours" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Langevin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jors.2009.167" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454445v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Lesert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Noire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540903469043" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630923v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522363v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Noir&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380727v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atidel B. Hadj-Alounae" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380705v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2009.06.030" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWT2FWZ7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186700v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2007.10.016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P2SCXM2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186655v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boissiere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2007.05.013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHWT5D38-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387422v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. da Cunha" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363822v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sepulveda Rojas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189041v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Seb&#337;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S096354830800922X" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380685v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joly" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186653v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2007.02.021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK7L9T76-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360642v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissiere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847768v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Akbari Jokar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239334v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly&#232;s Benyoucef" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-5273(01)00109-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHZQS194-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151394v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baynat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dallery" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540010004331" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239340v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Wallace" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151693v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S. Lee" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Bouhchouch" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018918604554" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1VNPWB9V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151274v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578954v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arturo Pardo Melo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85914-5_17" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015728v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982532v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125333v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948192" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905228v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01809657v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01809659v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587207v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Laajili" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01682494v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Noiura" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570524v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01682486v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01576828v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abduh Sayid" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357053v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240576v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240571v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240574v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061444v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166639v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236967v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064346v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Massonnet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968492v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brissaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rocchi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904934v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thomazeau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955352v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955353v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848956v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848952v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676741v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580026v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fakhfakh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Finke" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Collardey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631047v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676737v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676728v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631031v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298863v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rouibi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Burlat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631019v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630983v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385261v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gourguechon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414213v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414214v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379828v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thomas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briant" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380155v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381668v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186698v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186800v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186701v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186703v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380232v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Yahiaoui" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186556v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Massieu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186547v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380174v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377366v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Noir&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Vienot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968493v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00720949v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Habermann" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Duvallet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028774v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Furmans" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mocanu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zillus" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635580v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tichkiewitch" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01626006v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01250835v5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302714v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aurousseau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>