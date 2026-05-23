--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -217,278 +217,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed and rolling batching for order picking from multiple carousels</w:t>
+                <w:t xml:space="preserve">Customer rejection to guide lead time quotation and pricing decisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lenoble</w:t>
+                <w:t xml:space="preserve">Ramzi Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramzi Hammami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Frein</w:t>
+                <w:t xml:space="preserve">Abduh Sayid Albana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production Planning and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 32 (8), pp.652-669. </w:t>
+              <w:t xml:space="preserve">Journal of the Operational Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (6), pp.1358-1372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09537287.2020.1751326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01605682.2020.1718556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03042144v1</w:t>
+                <w:t xml:space="preserve">hal-03042143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Customer rejection to guide lead time quotation and pricing decisions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Fixed and rolling batching for order picking from multiple carousels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abduh Sayid Albana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Operational Research Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 72 (6), pp.1358-1372. </w:t>
+              <w:t xml:space="preserve">Production Planning and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (8), pp.652-669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01605682.2020.1718556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09537287.2020.1751326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03042143v1</w:t>
+                <w:t xml:space="preserve">hal-03042144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of greenness- and price-based competition on a product's environmental performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Asgari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -548,51 +548,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delivery time quotation and pricing in two-stage supply chains: Centralized decision-making with global and local managerial approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -769,51 +769,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Customers' Environmental Awareness and Environmental Regulations on the Emission Intensity and Price of a Product</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Nouira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -873,77 +873,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a lead time-dependent cost on lead time quotation, pricing, and capacity decisions in stochastic make-to-order system with endogenous demand.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abduh Sayid Albana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 203, pp.83-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -977,77 +977,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Order batching in an automated warehouse with several vertical lift modules: Optimization and experiments with real data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 267 (3), pp.958-976. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1075,473 +1075,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production planning in automotive powertrain plants: A case study.</w:t>
+                <w:t xml:space="preserve">Minimising work overload in mixed-model assembly lines with different types of operators: a case study from the truck industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idris Lalami</w:t>
+                <w:t xml:space="preserve">Karim Aroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 55 (18), pp.5378 - 5390. </w:t>
+              <w:t xml:space="preserve">, 2017, 55 (21), pp.6305 - 6326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207543.2017.1315192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2017.1346313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01497933v1</w:t>
+                <w:t xml:space="preserve">hal-01625887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimising work overload in mixed-model assembly lines with different types of operators: a case study from the truck industry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supply chain design to guarantee quoted lead time and inventory replenishment: model and insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Aroui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yannick Frein</w:t>
+                <w:t xml:space="preserve">Bouchaib Bahli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 55 (21), pp.6305 - 6326. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2017.1346313⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 55 (12), pp.3431 - 3450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2016.1242799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625887v1</w:t>
+                <w:t xml:space="preserve">hal-01682372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supply chain design to guarantee quoted lead time and inventory replenishment: model and insights</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Hammami</w:t>
+                <w:t xml:space="preserve">Variabilité de la demande et intérêt du partage de l’information dans la chaîne logistique. Un cas d’étude dans l’industrie automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idris Lalami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouchaib Bahli</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 55 (12), pp.3431 - 3450. </w:t>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (1-2), pp.157 - 186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207543.2016.1242799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/jesa.50.157-186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682372v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité de la demande et intérêt du partage de l’information dans la chaîne logistique. Un cas d’étude dans l’industrie automobile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Production planning in automotive powertrain plants: A case study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idris Lalami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 50 (1-2), pp.157 - 186. </w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55 (18), pp.5378 - 5390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/jesa.50.157-186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2017.1315192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682416v1</w:t>
+                <w:t xml:space="preserve">hal-01497933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of forward supply chains: Impact of a carbon emissions-sensitive demand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Nouira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1626,51 +1626,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon emissions in a multi-echelon production-inventory model with lead time constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Nouira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1736,337 +1736,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of manufacturing systems under environmental considerations for a greenness-dependent demand</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imen Nouira</w:t>
+                <w:t xml:space="preserve">Redesign of global supply chains with integration of transfer pricing : Mathematical modeling and managerial insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Atidel B. Hadj-Alouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 150, pp.188 - 198. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, pp.267-277</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682406v1</w:t>
+                <w:t xml:space="preserve">hal-01058999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redesign of global supply chains with integration of transfer pricing : Mathematical modeling and managerial insights</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A capacitated multi-echelon inventory placement model under lead time constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.267-277</w:t>
+              <w:t xml:space="preserve">Production and Operations Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (3), pp.446 - 462</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058999v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A capacitated multi-echelon inventory placement model under lead time constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Hammami</w:t>
+                <w:t xml:space="preserve">Optimization of manufacturing systems under environmental considerations for a greenness-dependent demand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Nouira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atidel B. Hadj-Alouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production and Operations Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 150, pp.188 - 198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2013.12.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00955167v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A scenario-based stochastic model for supplier selection in global context with multiple buyers currency fluctuation uncertainties, and price discounts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Temponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2117,51 +2117,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of the profit-split treansfer pricing method in the design of global supply chains with a focus on offshoring context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2199,51 +2199,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimization model for the design of global multi-echelon supply chains under lead time contraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2389,51 +2389,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of dependency between demands and returns in a reverse logistics system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hichem Zerhouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2492,64 +2492,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimisation des retards dans le séquencement des véhicules sur une ligne d'assemblage multi modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Aroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2587,77 +2587,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An international supplier selection model with inventory and transportation management decisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atidel B. Hadj-Alouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24 (1), pp.4-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2697,304 +2697,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00634024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supplier selection in global context: modelling and managerial insights with emphasis on low-cost suppliers' issues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Hammami</w:t>
+                <w:t xml:space="preserve">Collaboration for a two-echelon supply chain in the pulp and paper industry: the use of incentives to increase profit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Lehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie d'Amours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Atidel B. Hadj-Alouane</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Services Operations and Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/.038323⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Operational Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (4), pp.581-592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/jors.2009.167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633864v1</w:t>
+                <w:t xml:space="preserve">hal-00433277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration for a two-echelon supply chain in the pulp and paper industry: the use of incentives to increase profit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie d'Amours</w:t>
+                <w:t xml:space="preserve">Supplier selection in global context: modelling and managerial insights with emphasis on low-cost suppliers' issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Penz</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atidel B. Hadj-Alouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Operational Research Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 62 (4), pp.581-592. </w:t>
+              <w:t xml:space="preserve">International Journal of Services Operations and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (1/2), pp.138-159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1057/jors.2009.167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/.038323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00433277v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Definition of spacing constraints for the car sequencing problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Lesert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3054,77 +3054,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles d'optimisation pour la conception des chaînes logistiques internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atidel B. Hadj-Alouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 44 (7), pp.791 - 810</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3162,51 +3162,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la flexibilité des postes de travail dans une usine terminale automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Lesert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3251,936 +3251,936 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00522363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An activity-based approach to the design of supply chains in the delocalization context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A strategic-tactical model for the supply chain design in the delocalization context: Mathematical formulation and a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atidel B. Hadj-Alouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Atidel B. Hadj-Alounae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Operations and Logistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 122 (1), pp.351 - 365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2009.06.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00380727v1</w:t>
+                <w:t xml:space="preserve">hal-00380705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A strategic-tactical model for the supply chain design in the delocalization context: Mathematical formulation and a case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">An activity-based approach to the design of supply chains in the delocalization context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atidel B. Hadj-Alounae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Operations and Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2009.06.030⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00380705v1</w:t>
+                <w:t xml:space="preserve">hal-00380727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supply chain design in the delocalization context: Relevant features and new modelling tendencies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Hammami</w:t>
+                <w:t xml:space="preserve">Heuristics for determining module stocks in assemble-to-order systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Atidel B. Hadj Alouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Decision Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (3), pp.403-424</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186700v1</w:t>
+                <w:t xml:space="preserve">hal-00387422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lot-sizing in a serial distribution system with capacited in-system production flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 112 (1), pp.483-494. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2007.05.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2007.05.013⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristics for determining module stocks in assemble-to-order systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
+                <w:t xml:space="preserve">Coordination and demand uncertainty in supply chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Sepulveda Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Decision Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 17 (3), pp.403-424</w:t>
+              <w:t xml:space="preserve">Production Planning and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (7), pp.712-721</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00387422v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination and demand uncertainty in supply chains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generating all sets with bounded unions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Sepulveda Rojas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Frein</w:t>
+                <w:t xml:space="preserve">András Sebő</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production Planning and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combinatorics, Probability and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17, pp.641-660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S096354830800922X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00363822v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating all sets with bounded unions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heuristics for an industrial car sequencing problem considering paint and assembly shop objectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">András Sebő</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combinatorics, Probability and Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55, pp.295-310</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00189041v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00380685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristics for an industrial car sequencing problem considering paint and assembly shop objectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Joly</w:t>
+                <w:t xml:space="preserve">Optimal stationary policies in a 3-stage serial production-distribution logistic chain facing constant and continuous demand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 186, pp 608 - 619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2007.02.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00380685v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal stationary policies in a 3-stage serial production-distribution logistic chain facing constant and continuous demand</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Boissiere</w:t>
+                <w:t xml:space="preserve">Supply chain design in the delocalization context: Relevant features and new modelling tendencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapine</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atidel B. Hadj Alouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 186, pp 608 - 619. </w:t>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 113, pp.641-656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2007.02.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2007.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186653v1</w:t>
+                <w:t xml:space="preserve">hal-00186700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination des acteurs dans une chaîne logistique de production-distribution en série</w:t>
               </w:r>
@@ -4192,51 +4192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 39 (7), pp.800-819</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4350,316 +4350,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal solution for a two-product dynamic scheduling problem in a just-in-time environment</w:t>
+                <w:t xml:space="preserve">A Multi-class Approximation Technique for the Analysis of Kanban-Like Control Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyès Benyoucef</w:t>
+                <w:t xml:space="preserve">Bruno Baynat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0925-5273(01)00109-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 39 (2), pp.307-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207540010004331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00239334v1</w:t>
+                <w:t xml:space="preserve">hal-01151394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-class Approximation Technique for the Analysis of Kanban-Like Control Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal solution for a two-product dynamic scheduling problem in a just-in-time environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Dallery</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+                <w:t xml:space="preserve">Lyès Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 74 (1-3), pp.85-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0925-5273(01)00109-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207540010004331⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01151394v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00239334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution d'un problème d'ordonnancement dynamique dans un contexte de livraison synchrone: cas trois produits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyès Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stein Wallace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4723,51 +4723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. S. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Bouhchouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4884,51 +4884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Asgari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale Génie Industriel QUALITA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4992,51 +4992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.158-167, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5064,230 +5064,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transportation lot sizing problem: An Airbus case study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bernier</w:t>
+                <w:t xml:space="preserve">Retailing Competition for Substitutable Products in Greenness- and Price- Dependent Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erfan Asgari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information, Logistics &amp; Supply Chain – ILS 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Austin, United States</w:t>
+              <w:t xml:space="preserve">International Conference in Information, Logistics and Supply Chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03015728v1</w:t>
+                <w:t xml:space="preserve">hal-02982532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retailing Competition for Substitutable Products in Greenness- and Price- Dependent Market</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Hammami</w:t>
+                <w:t xml:space="preserve">Transportation lot sizing problem: An Airbus case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Arturo Pardo Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference in Information, Logistics and Supply Chain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Texas, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Information, Logistics &amp; Supply Chain – ILS 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02982532v1</w:t>
+                <w:t xml:space="preserve">hal-03015728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the impact of progressive carbon taxation strategies on Supply Chain’s strategic decisions and performances</w:t>
               </w:r>
@@ -5416,51 +5416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Asgari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5695,420 +5695,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Order batching optimization in automated warehouses with metaheuristics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A stochastic model for analyzing the combined effect of demand uncertainty and carbon tax within the context of Green Supply Chain Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Chelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atidel Hadj-Alouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emna Laajili</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lenoble</w:t>
+                <w:t xml:space="preserve">Imen Noiura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 2017, 20th World Congress of the International Federation of Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Industrial Engineering and Systems Management (IESM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587207v1</w:t>
+                <w:t xml:space="preserve">hal-01682494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stochastic model for analyzing the combined effect of demand uncertainty and carbon tax within the context of Green Supply Chain Design</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Imen Noiura</w:t>
+                <w:t xml:space="preserve">Optimization of order batching in a picking system with Carousels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Industrial Engineering and Systems Management (IESM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t>
+              <w:t xml:space="preserve">IFAC 2017, 20th World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682494v1</w:t>
+                <w:t xml:space="preserve">hal-01570524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of order batching in a picking system with Carousels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of lead-time sensitive cost on lead-time quotation and pricing problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abduh Sayid Albana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lenoble</w:t>
+                <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 2017, 20th World Congress of the International Federation of Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Industrial Engineering and Systems Management (IESM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01570524v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of lead-time sensitive cost on lead-time quotation and pricing problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Order batching optimization in automated warehouses with metaheuristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Laajili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abduh Sayid Albana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Hammami</w:t>
+                <w:t xml:space="preserve">Nicolas Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Industrial Engineering and Systems Management (IESM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany, Germany</w:t>
+              <w:t xml:space="preserve">IFAC 2017, 20th World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682486v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal firm's policy under lead time-and price-dependent demand: interest of customers rejection policy</w:t>
               </w:r>
@@ -6120,51 +6120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abduh Sayid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POMS 27th Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Orlando, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6189,77 +6189,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of order batching in a picking system with a Vertical Lift Module</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Information Systems, Logistics and Supply Chain (ILS International Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6284,77 +6284,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model for master production scheduling in automotive powertrain plants: a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idris Lalami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IESM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6379,77 +6379,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle de planification de la production dans une usine de mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idris Lalami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roadef</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6474,77 +6474,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité de la demande et intérêt du partage de l’information dans la chaîne logistique : un cas d’étude dans l’industrie automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idris Lalami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JD-JN-Macs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6563,381 +6563,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing work overload in mixed model assembly lines: A case study from truck industry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Mixed Model Assembly Line Sequencing to minimize delays using meta-heuristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abduh Sayid Albana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Aroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Information Systems, Logistics and Supply Chain Connecting worlds ILS 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Breda, Netherlands</w:t>
+              <w:t xml:space="preserve">Joint International Symposium IMSS '14 and CIE '44</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061444v1</w:t>
+                <w:t xml:space="preserve">hal-01236967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émissions de carbone dans un modèle de production-stocks multi-echelon avec prise en compte des contraintes de délai</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Hammami</w:t>
+                <w:t xml:space="preserve">Minimizing work overload in mixed model assembly lines: A case study from truck industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Aroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Information Systems, Logistics and Supply Chain Connecting worlds ILS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Breda, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166639v1</w:t>
+                <w:t xml:space="preserve">hal-01061444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Model Assembly Line Sequencing to minimize delays using meta-heuristics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gülgün Alpan</w:t>
+                <w:t xml:space="preserve">Émissions de carbone dans un modèle de production-stocks multi-echelon avec prise en compte des contraintes de délai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Nouira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint International Symposium IMSS '14 and CIE '44</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236967v1</w:t>
+                <w:t xml:space="preserve">hal-01166639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact and heuristic solutions based on dynamic programming for mixed model assembly line sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Aroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7070,64 +7070,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimisation des retards dans le séquencement des véhicules sur une ligne d'assemblage multi modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Aroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7273,51 +7273,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-design of global supply chains with integration of international factors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7355,51 +7355,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventory placement optimisation in complex suuply chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7437,51 +7437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of delivery lead time constraints and inventory replenishment conditions in supply chain models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7513,571 +7513,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de décisions logistiques sur la qualité environnementale des produits.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Nouira</w:t>
+                <w:t xml:space="preserve">Scheduling of an engine assembly workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Fakhfakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Atidel B. Hadj-Alouane</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerd Finke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Collardey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrés international de Génie Industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Saint Sauveur, Canada</w:t>
+              <w:t xml:space="preserve">IESM 2011, International conference on Industrial Engineering and Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Metz, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676741v1</w:t>
+                <w:t xml:space="preserve">hal-00580026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling of an engine assembly workshop</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+                <w:t xml:space="preserve">Inventory placement in multi-echelon supply chains with delivery lead time constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickael Collardey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IESM 2011, International conference on Industrial Engineering and Systems Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Metz, France. pp.8</w:t>
+              <w:t xml:space="preserve">MSOM Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Michigan, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00580026v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventory placement in multi-echelon supply chains with delivery lead time constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Hammami</w:t>
+                <w:t xml:space="preserve">Modélisation de l'influence de la production sur la qualité environnementale du produit.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nouira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atidel B. Hadj-Alouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSOM Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Michigan, United States</w:t>
+              <w:t xml:space="preserve">JD-MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00631047v1</w:t>
+                <w:t xml:space="preserve">hal-00676737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'influence de la production sur la qualité environnementale du produit.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the modeling of logistic decisions impacts on product greenness : sensitivity analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Nouira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Frein</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atidel B. Hadj Alouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JD-MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">1st international Workshop on Process-Aware Logistics Systems. In conjonction with BPM'2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676737v1</w:t>
+                <w:t xml:space="preserve">hal-00676728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the modeling of logistic decisions impacts on product greenness : sensitivity analysis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact de décisions logistiques sur la qualité environnementale des produits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nouira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Atidel B. Hadj Alouane</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atidel B. Hadj-Alouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st international Workshop on Process-Aware Logistics Systems. In conjonction with BPM'2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">9ème Congrés international de Génie Industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Saint Sauveur, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676728v1</w:t>
+                <w:t xml:space="preserve">hal-00676741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International supplier selection : literature review and modeling guidelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atidel B. Hadj-Alouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conférence on Information Systems, Logistics and Supply Chai/n</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Casablanca, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8210,77 +8210,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of lead times constraints on supply chain decisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atidel B. Hadj-Alouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Production and Operations Management Society conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8331,51 +8331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Nouira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atidel B. Hadj-Alouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Casablanca, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8394,273 +8394,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00630983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning production with sizing of human resources in automotive industry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+                <w:t xml:space="preserve">Influence of product return lead-time on inventory control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hichem Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gourguechon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd CIRP Conference on Manufacturing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Grenoble, France. pp.6</w:t>
+              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00385261v1</w:t>
+                <w:t xml:space="preserve">hal-00414213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of product return lead-time on inventory control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
+                <w:t xml:space="preserve">Planning production with sizing of human resources in automotive industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Fakhfakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gourguechon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">42nd CIRP Conference on Manufacturing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Grenoble, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414213v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00385261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Admission control of product returns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hichem Zerhouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8692,571 +8692,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrage des postes logistiques d'approvisionnement bord de ligne d'une usine terminale automobile</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gourguechon</w:t>
+                <w:t xml:space="preserve">Classification des postes de travail selon leur flexibilité dans une usine terminale automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Lesert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Briant</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Noiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Paris, France. pp.1329-1336</w:t>
+              <w:t xml:space="preserve">7e Conférence Internationale de MOdélisation et SIMulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Paris, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00379828v1</w:t>
+                <w:t xml:space="preserve">hal-00380155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification des postes de travail selon leur flexibilité dans une usine terminale automobile</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gülgün Alpan</w:t>
+                <w:t xml:space="preserve">Control of a production-inventory system with product returns dependent on customer demand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hichem Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Noiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Conférence Internationale de MOdélisation et SIMulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Paris, France. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain (ILS), May 2008, Wisconsin.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Wisconsin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00380155v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00381668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of a production-inventory system with product returns dependent on customer demand</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
+                <w:t xml:space="preserve">Equilibrage des postes logistiques d'approvisionnement bord de ligne d'une usine terminale automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gourguechon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain (ILS), May 2008, Wisconsin.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Wisconsin, United States</w:t>
+              <w:t xml:space="preserve">MOSIM'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Paris, France. pp.1329-1336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00381668v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00379828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stategic model for supply chain design in the delocalization context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Hammami</w:t>
+                <w:t xml:space="preserve">Sur le choix des contraintes d'espacement pour l'ordonnancement des véhicules dans une usine terminale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Lesert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Atidel B. Hadj Alouane</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Noiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IESM'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, China</w:t>
+              <w:t xml:space="preserve">7e Congrès international de génie industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Trois-Rivières,, Canada. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186698v1</w:t>
+                <w:t xml:space="preserve">hal-00186800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur le choix des contraintes d'espacement pour l'ordonnancement des véhicules dans une usine terminale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gülgün Alpan</w:t>
+                <w:t xml:space="preserve">Mise en oeuvre d'un modèle logistique de délocalisation et approche de résolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atidel B. Hadj Alouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Noiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Congrès international de génie industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Trois-Rivières,, Canada. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">GI'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186800v1</w:t>
+                <w:t xml:space="preserve">hal-00186703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relevant fetaures of supply chain design in the delocalization context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9301,476 +9301,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en oeuvre d'un modèle logistique de délocalisation et approche de résolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Atidel B. Hadj Alouane</w:t>
+                <w:t xml:space="preserve">Sur un problème de diversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">András Sebő</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GI'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Canada</w:t>
+              <w:t xml:space="preserve">Conférence scientifique conjointe en Recherche Opérationnelle et Aide à la Décision - FRANCORO V / ROADEF/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186703v1</w:t>
+                <w:t xml:space="preserve">hal-00380232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur un problème de diversité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lévêque</w:t>
+                <w:t xml:space="preserve">Simulation de l'activité d'un opérateur logistique d'approvisionnement Bord de Ligne d'une usine terminale automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdelhakim Yahiaoui</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Massieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence scientifique conjointe en Recherche Opérationnelle et Aide à la Décision - FRANCORO V / ROADEF/</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">7e Congrès international de génie industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Trois-Rivières, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00380232v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de l'activité d'un opérateur logistique d'approvisionnement Bord de Ligne d'une usine terminale automobile</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">An Exact Method To Assembly End Products From A Stock Of Semi-Finished Product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Yahiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Eudes Massieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Congrès international de génie industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Trois-Rivières, Canada</w:t>
+              <w:t xml:space="preserve">4th International Conference on Management and Control of Production and Logistics - MCPL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Sibiu, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186556v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Exact Method To Assembly End Products From A Stock Of Semi-Finished Product</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Briant</w:t>
+                <w:t xml:space="preserve">A stategic model for supply chain design in the delocalization context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atidel B. Hadj Alouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Management and Control of Production and Logistics - MCPL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Sibiu, Romania</w:t>
+              <w:t xml:space="preserve">IESM'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186547v1</w:t>
+                <w:t xml:space="preserve">hal-00186698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outil d'aide a l'analyse des interactions de contraintes pour l'ordonnancement d'une ligne de montage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Lesert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9834,51 +9834,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des interactions de contraintes sur l ordonnancement d une ligne de montage - Le cas de deux contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Lesert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9942,51 +9942,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heuristiques pour la composition d'un stock de produis semi-finis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10132,51 +10132,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling information flow in supplier relations-batch transmissions of demands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10405,64 +10405,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expected lateness in an M/M/1/K queue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abduh Sayid Albana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10525,77 +10525,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Client Reject Policies under Lead-Time and Price Dependent Demand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abduh Sayid Albana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] G-SCOP - Laboratoire des sciences pour la conception, l'optimisation et la production. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -10908,51 +10908,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275003v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Chelly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Nouira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atidel Hadj-Alouane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Frein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.1924410" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042144v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoble" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Hammami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2020.1751326" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042143v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abduh Sayid Albana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2020.1718556" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151226v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erfan Asgari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2021.108062" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rennes-sb.hal.science/hal-02898219v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abduh Albana" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.03.006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rennes-sb.hal.science/hal-02285426v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1497310" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01682362v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/deci.12302" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904644v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2018.05.028" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01682444v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.12.037" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497933v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Lalami" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gayon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1315192" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625887v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Aroui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1346313" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01682372v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Bahli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1242799" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01682416v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.50.157-186" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275537v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Temponi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2015.11.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83HXRD4M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275530v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2014.12.017" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH7GP8FK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01682406v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atidel B. Hadj-Alouane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2013.12.024" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R1HDG84-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058999v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955167v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955170v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Temponi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058995v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955166v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955173v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nouira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atidel B. Hadj Alouane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575612v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hichem Zerhouni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.10.014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C5JQJ6V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975016v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634024v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-011-9087-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JDT0B60Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633864v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/.038323" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433277v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lehoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie d'Amours" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Langevin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jors.2009.167" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454445v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Lesert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Noire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540903469043" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630923v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522363v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Noir&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380727v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atidel B. Hadj-Alounae" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380705v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2009.06.030" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWT2FWZ7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186700v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2007.10.016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P2SCXM2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186655v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boissiere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2007.05.013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHWT5D38-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387422v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. da Cunha" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363822v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sepulveda Rojas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189041v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Seb&#337;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S096354830800922X" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380685v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joly" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186653v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2007.02.021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK7L9T76-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360642v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissiere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847768v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Akbari Jokar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239334v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly&#232;s Benyoucef" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-5273(01)00109-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHZQS194-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151394v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baynat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dallery" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540010004331" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239340v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Wallace" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151693v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S. Lee" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Bouhchouch" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018918604554" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1VNPWB9V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151274v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578954v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arturo Pardo Melo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85914-5_17" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015728v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982532v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125333v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948192" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905228v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01809657v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01809659v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587207v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Laajili" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01682494v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Noiura" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570524v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01682486v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01576828v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abduh Sayid" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357053v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240576v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240571v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240574v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061444v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166639v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236967v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064346v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Massonnet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968492v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brissaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rocchi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904934v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thomazeau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955352v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955353v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848956v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848952v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676741v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580026v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fakhfakh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Finke" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Collardey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631047v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676737v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676728v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631031v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298863v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rouibi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Burlat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631019v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630983v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385261v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gourguechon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414213v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414214v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379828v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thomas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briant" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380155v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381668v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186698v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186800v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186701v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186703v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380232v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Yahiaoui" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186556v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Massieu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186547v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380174v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377366v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Noir&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Vienot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968493v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00720949v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Habermann" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Duvallet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028774v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Furmans" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mocanu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zillus" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635580v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tichkiewitch" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01626006v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01250835v5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302714v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aurousseau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275003v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Chelly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Nouira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atidel Hadj-Alouane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Frein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.1924410" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042143v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Hammami" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abduh Sayid Albana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2020.1718556" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042144v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoble" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2020.1751326" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151226v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erfan Asgari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2021.108062" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rennes-sb.hal.science/hal-02898219v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abduh Albana" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.03.006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rennes-sb.hal.science/hal-02285426v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1497310" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01682362v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/deci.12302" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904644v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2018.05.028" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01682444v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.12.037" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625887v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Aroui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1346313" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01682372v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Bahli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1242799" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01682416v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Lalami" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gayon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.50.157-186" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497933v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1315192" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275537v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Temponi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2015.11.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83HXRD4M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275530v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2014.12.017" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH7GP8FK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058999v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955167v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01682406v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atidel B. Hadj-Alouane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2013.12.024" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R1HDG84-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955170v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Temponi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058995v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955166v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955173v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nouira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atidel B. Hadj Alouane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575612v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hichem Zerhouni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.10.014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C5JQJ6V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975016v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634024v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-011-9087-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JDT0B60Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433277v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lehoux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie d'Amours" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Langevin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jors.2009.167" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633864v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/.038323" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454445v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Lesert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Noire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540903469043" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630923v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522363v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Noir&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380705v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2009.06.030" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWT2FWZ7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380727v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atidel B. Hadj-Alounae" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387422v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. da Cunha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186655v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boissiere" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2007.05.013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHWT5D38-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363822v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sepulveda Rojas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189041v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Seb&#337;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S096354830800922X" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380685v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186653v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2007.02.021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK7L9T76-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186700v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2007.10.016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P2SCXM2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360642v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissiere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847768v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Akbari Jokar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151394v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baynat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dallery" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540010004331" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239334v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly&#232;s Benyoucef" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-5273(01)00109-8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHZQS194-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239340v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Wallace" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151693v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S. Lee" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Bouhchouch" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018918604554" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1VNPWB9V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151274v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578954v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arturo Pardo Melo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85914-5_17" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982532v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015728v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125333v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948192" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905228v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01809657v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01809659v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01682494v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Noiura" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570524v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01682486v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587207v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Laajili" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01576828v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abduh Sayid" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357053v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240576v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240571v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240574v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236967v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061444v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166639v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064346v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Massonnet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968492v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brissaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rocchi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904934v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thomazeau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955352v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955353v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848956v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848952v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580026v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fakhfakh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Finke" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Collardey" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631047v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676737v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676728v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676741v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631031v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298863v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rouibi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Burlat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631019v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630983v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414213v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385261v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gourguechon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414214v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380155v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381668v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379828v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thomas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briant" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186800v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186703v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186701v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380232v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Yahiaoui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186556v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Massieu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186547v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186698v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380174v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377366v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Noir&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Vienot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968493v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00720949v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Habermann" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Duvallet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028774v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Furmans" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mocanu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zillus" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635580v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tichkiewitch" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01626006v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01250835v5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302714v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aurousseau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>