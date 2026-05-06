--- v0 (2026-03-28)
+++ v1 (2026-05-06)
@@ -174,6710 +174,6710 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceived Normal and Pathological Aging? A Cross-cultural Comparison Between French and Congolese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmony Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Quaglino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cross-Cultural Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 41 (2), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10823-026-09562-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multidimensional approach of theory of mind in healthy aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vaugeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Dethoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmony Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aging, Neuropsychology and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13825585.2026.2630924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative study between cognitive phenotypes of Myalgic Encephalomyelitis/Chronic Fatigue Syndrome and Multiple Sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Aoun Sebaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oubaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuele Lechapt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (4), pp.487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/diagnostics15040487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychometric properties and adaptation of the Virtual Week in a sample of French young and older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Quaglino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Dethoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmony Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74 (3), pp.100875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2023.100875⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neuropsychologie et interculturalité : les enjeux dans la pratique clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmony Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (3), pp.139-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2024.0792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bilan neuropsychologique dans un contexte interculturel : proposition d’une grille d’analyse pour contextualiser le compte rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmony Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (3), pp.141-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2024.0793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appréciation et production des différentes formes d’humour selon la stratégie d’acculturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Hevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoussan Enassiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmony Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (3), pp.175-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2024.0796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I won’t forget to do it if it’s important: a multinomial processing tree analysis of social importance and monetary reward on event-based prospective memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Quaglino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Dethoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmony Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/joc.367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arguments pour un réalignement théorique dans l’évaluation et la remédiation de la mémoire en neuropsychologie clinique : apport du fonctionnalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Haudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Quaglino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2023.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’encéphalomyélite myalgique / syndrome de fatigue chronique : Présentation, profil cognitif et perspectives d’accompagnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Aoun Sebaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jérôme Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (4), pp.247-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2023.0771⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sommeil des étudiants français en période de COVID-19 : influence des deux premiers confinements sur la quantité et la qualité de sommeil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Quaglino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (3), pp.317-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2022.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systematic review and meta-analysis of cognitive impairment in myalgic encephalomyelitis/chronic fatigue syndrome (ME/CFS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Aoun Sebaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Adella Sirbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slobodan Sekulic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.2157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-04764-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sommeil des étudiants français en période de COVID-19 : Influence des deux premiers confinements sur la quantité et la qualité de sommeil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Vast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Quaglino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (3), pp.317-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2022.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet consolidateur du sommeil sur les nouveaux apprentissages : présentation d’un nouveau matériel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Vast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Quaglino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine du sommeil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (1), pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msom.2022.01.182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancement of spatial memories at the associative and relational levels after a full night of sleep and likelihood of dream incorporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Quaglino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Dream Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/ijodr.2021.1.75882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'improvisation neuropsychologique : une inconnue à découvrir entre formation et recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie de Wever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 13 (1), pp.10-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2021.0613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing prospective memory beyond experimental tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Reviews Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (7), pp.459-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41582-021-00499-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence du confinement sur la qualité et la quantité subjective de sommeil chez des étudiants français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Vast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Quaglino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine du sommeil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (1), pp.45-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msom.2020.11.083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des mécanismes d’activation d’expressions faciales émotionnelles avec le paradigme d’amorçage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cerrotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Quaglino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (2), pp.95-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2018.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A full night’s sleep at home improves memory performance in an associative and relational learning task.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Quaglino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dreaming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (2), pp.171-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/drm0000130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of a short rest period on associative and relational memory performance: A Virtual Reality study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Quaglino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Loup-Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International journal of virtual reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), pp.21-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/IJVR.2020.20.1.3186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instruments Measuring Prospective Memory: A Systematic and Meta-Analytic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Quaglino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives of Clinical Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (5), pp.576-596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/arclin/acaa009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is There a Link Between Frequency of Dreams, Lucid Dreams, and Subjective Sleep Quality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Quaglino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.01290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plaidoyer pour une neuropsychologie interculturelle en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pérodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Haudry-Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, pp.37 - 50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2018.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing the Effectiveness of Core-Shamanism on a Group of Westerners: A Brief Research Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanic Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlemagne Simplice Moukouta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Saurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Bernoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Transpersonal Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spécificité de l’évaluation neuropsychologique en gériatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Quaglino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soins Gérontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Soins Gérontologie, 24 (139), pp.37-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sger.2019.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capturing Expert Knowledge of Mushrooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Megalakaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Crimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Ballenghein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sage Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (2), pp.215824401985248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2158244019852484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measure of dream recall frequency: Comparing retrospective and logbook evaluations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Quaglino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Dream Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/ijodr.2018.1.40617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic and Functional Approach to Human Memory in the Brain: A Clinical Neuropsychological Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cerrotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Quaglino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centenaire Ribot (deuxième partie). La réception de l’œuvre de Théodule Ribot publiée chez l’éditeur baillière (1874-1883).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Numéro 549 (3), pp.179-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.549.0179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conducting a Culturally Informed Neuropsychological Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00993⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secondary distinctiveness effects: Orthographic distinctiveness and bizarreness effects make independent contributions to memory performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cerroti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scandinavian Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (1), pp.9-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sjop.12338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regularity effect in prospective memory during aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heurley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socioaffective Neuroscience and Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.31238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3402/snp.v6/31328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating on the Methodology Effect When Evaluating Lucid Dream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Quaglino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.01306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talk the talk and walk the walk. Evaluation of autonomy in aging and Alzheimer disease by simulating instrumental activities of daily living: the S-IADL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Quaglino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Couvillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.e2351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.2351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psycho-Traumatic Evaluation of Identity (PEI): Example of Depressive Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanic Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Bernoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlemagne Simplice Moukouta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Njiengwe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Open Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/ojpsych.2016.64031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet de la valence émotionnelle sur la mémoire prospective au cours du vieillissement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heurley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (3), pp.189-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2015.0350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychometric validation of the French version Comprehensive Assessment of Prospective Memory and age-related differences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Quaglino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanou Pauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Prospective Memory (ICPM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2026, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indices oculaires des processus mnésiques de la distinctivité dans le traitement de situations sociales acceptables et inacceptables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vaugeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmony Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’Hiver de la Société de Neuropsychologie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Neuropsychologie de Langue Française, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l’âge des différentes dimensions de la Théorie de l’Esprit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vaugeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Dethoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmony Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Neuropsychologie du vieillissement à l'ère du numérique : Des mécanismes cérébraux sous-jacents à l’innovation clinique et sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SNLF (Société de Neuropsychologie de Langue Française) et le CRIUGM (Centre de Recherche Institut Universitaire de Gériatrie de Montréal), May 2024, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptions des enseignants des caractéristiques des élèves à haut potentiel intellectuel : Approche interculturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Internationales de Psychologie à Amiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Picardie Jules Verne, Nov 2023, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multidimensionnelle de la Théorie de l’Esprit au cours du vieillissement normal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vaugeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Dethoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Hiver de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I won't forget to do it if it's important: a multinomial processing tree analysis of social importance and monetary reward on event-based prospective memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Quaglino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Dethoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmony Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd conference of the European Society for Cognitive Psychology (ESCOP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvisation appliquée et simulation pour la formation des étudiants en psychologie</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Comparative study between cognitive phenotypes of Chronic Fatigue Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Aoun Sebaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jérôme Authier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61ème congrès de la Société Française de Psychologie (SFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Tours, France</w:t>
+              <w:t xml:space="preserve">International Conference of Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Chicago, online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428572v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study between cognitive phenotypes of Chronic Fatigue Syndrome</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Improvisation appliquée et simulation pour la formation des étudiants en psychologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie de Wever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Jérôme Authier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Psychological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Chicago, online, United States</w:t>
+              <w:t xml:space="preserve">61ème congrès de la Société Française de Psychologie (SFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345741v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvisation appliquée et simulation pour la formation des étudiants en psychologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie de Wever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Hiver de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Paris/online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d’un outil pour favoriser une évaluation neuropsychologique culturellement contextualisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Geiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Lantoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmony Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Quaglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Hiver de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Paris (online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénotypage des troubles cognitifs chez les patients adultes atteints d’encéphalomyélite myalgique/syndrome de fatigue chronique (EM/SFC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Aoun Sebaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jérôme Authier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Printemps de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Bruxelles/online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance du motif social et de la récompense sur les composantes de la mémoire prospective au cours du vieillissement : contribution de l’approche par la modélisation multinomiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Quaglino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR interdisciplinaire mémoire conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research Gaps and Opportunities in Prospective Memory Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Quaglino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Psychological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’improvisation appliquée en Psychologie : un outil pédagogique et thérapeutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Gaëlle Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59ème Congrès de la Société Française de Psychologie (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’improvisation appliquée en neuropsychologie : de la recherche en pédagogique à l’application clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Congrès National de Neuropsychologie Clinique (CNNC3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multinomiale de l’importance de la tâche dans la mémoire prospective (et ses composantes) au cours du vieillissement : présentation du protocole COPIMPRO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Quaglino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59ème Congrès de la Société Française de Psychologie (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission de l’identité professionnelle à travers un double regard praticien – enseignant-chercheur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Montalembert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Truong-Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pérodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entretiens Français de la Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03776759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changer le regard sur la maladie d’Alzheimer : séances de réflexion autour des représentations sociales avec les soignants et les familles des résidents d’un EHPAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Slosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Aghetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Quaglino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’Hiver de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition alternative au RL/RI16 basée sur l’auto-initiation des items</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Quaglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Carrelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Coles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’Hiver de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation des neuropsychologues spécialisés en neuropsychologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Congrès National des Professionnels de la Gériatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.1.4022.3204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation des neuropsychologues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Congrès National des Professionnels de la Gériatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331684v1</w:t>
-              </w:r>
-[...4345 lines deleted...]
-                <w:t xml:space="preserve">hal-01355209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6908,77 +6908,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des traits de personnalité sur la relation entre éco-anxiété et pensée future épisodique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léane Delumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léanne Vasseur-Formentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'hiver 2025 de la Société de Neuropsychologie en Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7003,90 +7003,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mémoire distingue-t-elle l’acceptable de l’inacceptable ? Une exploration des processus de la distinctivité dans le traitement des situations sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vaugeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmony Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Devérité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Colloque Interdisciplinaire du GDR Mémoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7249,77 +7249,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de la relation entre la motivation à la procréation, l'éco-anxiété et la pensée épisodique future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léanne Vasseur-Formentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'hiver 2025 de la Société de Neuropsychologie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7344,77 +7344,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’effet du cercle social sur les processus de la mémoire épisodique au cours du vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vaugeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Altimeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7508,64 +7508,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Bellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Destrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'hiver 2024 de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Paris, France. Unpublished, 2024, </w:t>
@@ -7603,90 +7603,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations du vieillissement normal et pathologique entre la France métropolitaine et le Congo.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmony Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Quaglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Hévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7728,64 +7728,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study between cognitive phenotypes of Myalgic Encephalomyelitis/Chronic Fatigue Syndrome and Multiple Sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Aoun Sebaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7853,77 +7853,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuropsychological Impairment in Myalgic Encephalomyelitis/Chronic Fatigue Syndrome (ME/CFS): Systematic Review of Literature, Meta-Analysis and Proposal for Patients’ Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Aoun Sebaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Jérôme Authier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7993,90 +7993,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la mémoire prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmony Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Barbeau; Hélène Amiéva. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de neuropsychologie de l’adulte, Tome 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.279-288, 2023, 2807335152</w:t>
@@ -8105,64 +8105,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà des tests : Interculturalité et évaluation cognitive, quel impact sur la pratique clinique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmony Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Sainson (dir.); Christelle Bolloré (dir.); Joffrey Trauchessec (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurologie et orthophonie. Tome 2, Prise en soins des troubles acquis de l'adulte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Supérieur, pp.520-526, 2022, 9782807345058. </w:t>
@@ -8290,51 +8290,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="602512A4"/>
+    <w:nsid w:val="C2F99A44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8521,51 +8521,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-gounden" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3838-6178" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168702789" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/GEW-4055-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517276v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Blondelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quaglino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gounden" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanou Pauchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hainselin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05510800v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vaugeois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Duclos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05411060v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dethoor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04315509v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bourdin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fernandez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428554v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768797v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428572v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Wever" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gignon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345741v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Aoun Sebaiti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois J&#233;r&#244;me Authier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428639v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428645v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Geiller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Lantoine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428658v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428668v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345751v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428810v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Ga&#235;lle Lambert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428784v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428789v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776759v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Montalembert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Truong-Minh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;rodeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428848v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Slosse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Aghetti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428830v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Carrelier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coles" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205377v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4022.3204" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331684v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05559614v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quaglino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Godet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10823-026-09562-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05510214v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2026.2630924" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940432v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oubaya" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Samson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Lechapt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics15040487" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04483207v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2023.100875" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04817829v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2024.0792" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04817828v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2024.0793" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04817826v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hevin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Vasseur" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussan Enassiri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2024.0796" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560756v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joc.367" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323983v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2023.0771" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04161343v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gounden" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hainselin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haudry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2023.06.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420438v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vast" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ribeiro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.05.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563198v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Adella Sirbu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slobodan Sekulic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04764-w" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04010395v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Vast" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ribeiro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420434v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2022.01.182" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577333v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ijodr.2021.1.75882" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134271v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2021.0613" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374816v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41582-021-00499-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420364v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2020.11.083" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420328v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cerrotti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2018.04.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420350v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Quaglino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/drm0000130" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559768v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sagnier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2020.20.1.3186" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374828v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acaa009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577511v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01290" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03323986v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Noel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Campion" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2019.07.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420288v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Megalakaki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Crimet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Ballenghein" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2158244019852484" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486453v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;rodeau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haudry-Gounden" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2018.03.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03595073v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanic Masson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlemagne Simplice Moukouta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Saurat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Bernoussi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577530v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ijodr.2018.1.40617" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518300v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cerrotti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00688" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420020v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicolas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.549.0179" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601770v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00993" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601771v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cerroti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjop.12338" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389656v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heurley" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Voisin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/snp.v6/31328" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601640v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01306" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389676v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lacot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Couvillers" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lions" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.2351" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03595145v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Njiengwe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojpsych.2016.64031" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355209v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2015.0350" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05425400v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Delumeau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;anne Vasseur-Formentel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05510806v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dev&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311355v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillery Murielle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bescond Camille Le" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gounden Yannick" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hevin Lucie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lozachmeur Cl&#233;ment" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05425348v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hazard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05510810v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Coppalle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Altimeau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Courtois" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04841876v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Frison" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bellou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Destrade" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30188.48004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705905v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie H&#233;vin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768801v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Samson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wahab" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cr&#233;ange" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429374v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-J&#233;r&#244;me Authier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323897v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420478v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.sains.2023.02.0520" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-gounden" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3838-6178" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168702789" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/GEW-4055-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05559614v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gounden" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Duclos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quaglino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hainselin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Godet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10823-026-09562-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05510214v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vaugeois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dethoor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2026.2630924" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940432v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Aoun Sebaiti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oubaya" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Samson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Lechapt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics15040487" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04483207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Blondelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2023.100875" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04817829v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2024.0792" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04817828v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2024.0793" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04817826v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hevin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Vasseur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussan Enassiri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2024.0796" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560756v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joc.367" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04161343v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gounden" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hainselin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haudry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quaglino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2023.06.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323983v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois J&#233;r&#244;me Authier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2023.0771" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420438v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vast" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ribeiro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.05.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563198v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Adella Sirbu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slobodan Sekulic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04764-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04010395v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Vast" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ribeiro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420434v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2022.01.182" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577333v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ijodr.2021.1.75882" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134271v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Wever" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gignon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2021.0613" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374816v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41582-021-00499-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420364v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2020.11.083" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420328v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cerrotti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2018.04.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420350v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Quaglino" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/drm0000130" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559768v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sagnier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2020.20.1.3186" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374828v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acaa009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577511v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01290" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486453v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;rodeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haudry-Gounden" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2018.03.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03595073v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanic Masson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlemagne Simplice Moukouta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Saurat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Bernoussi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03323986v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Noel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Campion" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2019.07.008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420288v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Megalakaki" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Crimet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Ballenghein" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2158244019852484" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577530v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ijodr.2018.1.40617" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518300v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cerrotti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00688" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420020v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicolas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.549.0179" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601770v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00993" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601771v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cerroti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjop.12338" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389656v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heurley" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Voisin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/snp.v6/31328" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601640v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01306" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389676v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lacot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Couvillers" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lions" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.2351" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03595145v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Njiengwe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojpsych.2016.64031" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355209v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2015.0350" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517276v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanou Pauchet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05510800v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05411060v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04315509v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bourdin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fernandez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428554v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768797v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345741v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428572v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428639v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428645v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Geiller" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Lantoine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428658v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428668v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345751v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428810v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Ga&#235;lle Lambert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428784v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428789v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776759v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Montalembert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Truong-Minh" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;rodeau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428848v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Slosse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Aghetti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428830v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Carrelier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coles" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205377v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4022.3204" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331684v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05425400v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Delumeau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;anne Vasseur-Formentel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05510806v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dev&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311355v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillery Murielle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bescond Camille Le" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gounden Yannick" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hevin Lucie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lozachmeur Cl&#233;ment" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05425348v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hazard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05510810v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Coppalle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Altimeau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Courtois" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04841876v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Frison" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bellou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Destrade" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30188.48004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705905v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie H&#233;vin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768801v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Samson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wahab" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cr&#233;ange" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429374v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-J&#233;r&#244;me Authier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323897v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420478v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.sains.2023.02.0520" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>