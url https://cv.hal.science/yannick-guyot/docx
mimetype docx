--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -1,35714 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...35663 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yannick GUYOT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yannick-guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7802-8167</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=QbVEJCgAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://publons.com/researcher/2562913/yannick-guyot/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (243)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the luminescence properties of Pr3+: YAG within the framework of an extended approach of Judd-Ofelt theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lepers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hovhannesyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moncorgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Velazquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 176, pp.118100. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2026.118100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study on Al2O3–YAG binary and Al2O3–YAG–ZrO2 ternary eutectic ceramic rods at different µ-PD growth stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjelil Nehari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1065, pp.188169. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2026.188169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05625055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro pulling down melt solidification of Co-doped Al2O3-YAG binary and Al2O3-YAG-ZrO2 ternary eutectics systems and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjelil Nehari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Takeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 171, pp.117776. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2025.117776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Near‐infrared Circularly Polarized Luminescence Activity in Fluorinated Binolate Ytterbium Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Sickinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (35), pp.e202500910. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202500910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature low-loss etchless alumina ridge waveguides fabricated by pulsed laser deposition and lift-off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Orobtchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Medvedeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belarouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 126 (21), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0253525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare-earth doped Bi4Ge3O12 crystals: Advances in growth techniques and luminescence properties for laser applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 583, pp.131730. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2025.131730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-dependent NIR-CPL spectra of chiral Yb(iii) complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Sickinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Grasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baguenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (21), pp.15776-15783. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4CP01286K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Transparency in Non-Cubic Calcium Phosphate Ceramics: Effect of Starting Powder, LiF Doping, and Spark Plasma Sintering Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacper Albin Prokop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cottrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (2), pp.607-624. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ceramics7020040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural ordering studies of Nd3+ ion in eulytite-type M3Y(PO4)3 (M=Sr2+ or Ba2+) phosphates. First translucent ceramics from micro-crystalline cubic powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.A. Prokop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Siczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tomaszewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (5), pp.8042-8056. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2023.12.132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the experimental bandwidth on circularly polarized luminescence measurements of lanthanide complexes: the case of erbium(III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Sickinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baguenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (12), pp.4253-4260. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3tc04717b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circularly polarized luminescence activity in the near infrared spectral region of a water-soluble ytterbium( iii ) complex containing a conjugated chromophoric ligand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Mizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Sickinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Ruggieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Riobé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (21), pp.9627-9636. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4NJ00550C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Luminescence Properties of Er3+, Tm3+ and Ho3+ Doped Bi4ge3o12 Rod-Type Crystal Fibers for the Laser Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjelil Nehari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kheirreddine Lebbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 266, pp.120238. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2023.120238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy exchange between Nd&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; and Er&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; centers within molecular complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamantoula Maniaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Sickinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leoní A Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aguilà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (44), pp.18295 - 18302. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4sc03994g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High pressure-driven effects on the structural and spectroscopic attributes of Eu3+-doped amorphous silicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.F. Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.De Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.N. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (6), pp.9243-9249. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2023.12.240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circularly polarized luminescence in the one-dimensional assembly of binaphtyl-based Yb( iii ) single-molecule magnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Andrea Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Montigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dorcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Argouarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (22), pp.7299-7310. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3tc00858d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cr-doped Al 2 O 3 –YAG binary and Al 2 O 3 –YAG–ZrO 2 ternary eutectic materials crystallized by the micro pulling down technique and their characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nehari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (34), pp.4834-4847. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3ce00626c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescence properties of Pr3+ doped Bi4Ge3O12 crystal fibers grown by the micro-pulling down technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lebbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 260, pp.119882. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2023.119882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributive Nd-to-Yb Energy Transfer within Pure [YbNdYb] Heterometallic Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamantoula Maniaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Sickinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leoní Barrios Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aguilà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (7), pp.3106-3115. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c03940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ionic liquid and oleic acid assisted methods on the spectroscopic properties of Nd 3+ -doped GdPO 4 nano-particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pawłów</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zdończyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (22), pp.7227-7242. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3tc00533j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared micro-emitters made by pulsed laser deposition lift-off-based processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gassenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cleyet-Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 129 (4), pp.268. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-023-06549-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential absorption saturation in laser cooled Yb:LiYF4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis H.C. Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 128, pp.112404. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2022.112404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ZnF2 and ZnCl2 on luminescence investigations and crystal field calculation of Eu3+ doped zinc oxide-phosphate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samah Amrouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rekia Belhoucif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Chalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 128, pp.112387. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2022.112387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first characterization of cubic Nd&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;-doped mixed La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;MoWO&amp;lt;sub&amp;gt;9&amp;lt;/sub&amp;gt; in micro-crystalline powders and translucent micro-ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tomaszewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Siczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2TC00604A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifics of Spectroscopic Features of Yb 3+ ‐Doped Lu 2 O 3 Laser Transparent Ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Guzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Toci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Pirri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (b)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 259 (3), pp.2100521. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssb.202100521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic properties and crystal-field effects in Er3+-doped tellurite and phosphate glass-ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samah Amrouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Chalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rekia Belhoucif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32, pp.104077. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2022.104077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-crystalline Nd3+-doped LuPO4 optical materials obtained by ionic liquid assisted synthesis route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.A. Prokop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wilk-Kozubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 275, pp.115503. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2021.115503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-infrared emission properties of the Tm3+-doped sesquioxide crystals Y2O3, Lu2O3, Sc2O3 and mixed compounds (Y,Lu,Sc)2O3 around 1.5-, 2- and 2.3-μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moncorgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kränkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Lebbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yoshikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 241, pp.118537. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2021.118537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano/micro -powders of Nd3+-doped YPO4 and LuPO4 under structural and spectroscopic studies. An abnormal temporal behavior of f-f photoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pawłów</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.A. Prokop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 236, pp.117997. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2021.117997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the electric-dipole allowed 4f25d → 4f3 broadband emission of Nd3+-doped 20Al(PO3)3-80LiF glass for potential VUV scintillator application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin John F. Empizo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Minami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohei Yamanoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshihiko Shimizu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masashi Yoshimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 856, pp.158096. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.158096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessing Lanthanide‐to‐Lanthanide Energy Transfer in a Family of Site‐Resolved [Ln III Ln III ′] Heterodimetallic Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abad Galán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aguilà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (25), pp.7288-7299. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202005327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescence, chiroptical, magnetic and ab initio crystal-field characterizations of an enantiopure helicoidal Yb( iii ) complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Di Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abad Galán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Riobé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Placide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (4), pp.914-926. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0QI01194K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the excited state properties of [2.2]paracyclophane-based antennas to ensure efficient sensitization of lanthanide ions or singlet oxygen generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abad Galán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Riobé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Guennic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (60), pp.21. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c01986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of broad emission bands of Ti3+,4+/ Eu2+,3+ co-doped OH− free low silica calcium aluminosilicate glasses as emitting phosphors for white lighting devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.Y. Morassuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Finoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A.O. Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 853, pp.155898. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.155898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining XRD and SEM techniques with site selective spectroscopy for structural and spectroscopic studies of Nd3+-doped LuPO4 micro-powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.A. Prokop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Cybińska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (16), pp.26350-26360. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2020.03.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External quantum efficiency determined by combined thermal lens and photoluminescence spectroscopy techniques: Application to Ce3+:YAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Giannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (6), </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0011127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quest to enhance up-conversion efficiency: a comparison of anhydrous vs. hydrous synthesis of NaGdF4: Yb3+ and Tm3+ nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhagyesh Purohit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17, pp.100326. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtchem.2020.100326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cationic Biphotonic Lanthanide Luminescent Bioprobes Based on Functionalized Cross‐Bridged Cyclam Macrocycles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Thy Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mulatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Curton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (10), pp.1036-1043. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.202000085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on Efficient Fast Scintillators: Evidence and X‐Ray Absorption Near Edge Spectroscopy Characterization of Ce 4+ in Ce 3+ , Mg 2+ ‐Co‐Doped Gd 3 Al 2 Ga 3 O 12 Garnet Crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Dantelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Guzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (b)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 257 (8), pp.1900510. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssb.201900510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eu2+,3+/Pr3+ co-doped calcium aluminosilicate glass for tunable white lighting devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.Y. Morassuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.H.C. Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Baesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 817, pp.153319. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.153319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic investigation of praseodymium and cerium co-doped 20Al(PO3)3-80LiF glass for potential scintillator applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Minami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacque Lynn Gabayno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verdad Agulto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youwei Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin John F. Empizo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 521, pp.119495. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2019.119495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A “Multi‐Heavy‐Atom” Approach Toward Biphotonic Photosensitizers With Improved Singlet Oxygen Generation Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangui Le Bahers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akos Banyasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Lascoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duperray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (38), pp.9026-9034. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201901047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-color solar absorption as a synergetic UV up-conversion enhancement mechanism in LiYF 4 :Yb 3+ ,Tm 3+ nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhagyesh Purohit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (12), pp.3126-3131. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.9b01151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidencing under-barrier phenomena in a Yb( iii ) SMM: a joint luminescence/neutron diffraction/SQUID study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Guennic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Riobé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (11), pp.3152-3157. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9QI00726A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of YAG/Cr:YAG transparent composite ceramics and characterization by light sheet fluorescence imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chretien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Perrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96, pp.109324. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2019.109324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of synthesis route and grain size on structural and spectroscopic properties of cubic Nd3+-doped Y6MoO12 nano and micro-powders as optical materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sobota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sobota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bieza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tomaszewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 90, pp.300-314. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2019.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of allowed and forbidden electronic transitions in rare earth doped materials for laser cooling application by thermal lens spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.H.C. Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Giannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 95, pp.109195. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2019.109195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of Y6MoO12 molybdate ceramics: From synthesis of cubic nano-powder to sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sobota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sobota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (4), pp.4619-4633. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.10.192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic investigation and interest of Pr3+-doped calcium aluminosilicate glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.Y. Morassuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.H.C. Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Baesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.B. Guimarães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 210, pp.376-382. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2019.02.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence line narrowing and Judd-Ofelt theory analyses of Eu3+-doped low-silica calcium aluminosilicate glass and glass-ceramic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. F. Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. S. Zanuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. N. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 201, pp.123-128. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2018.04.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescent properties of Eu-doped calcium aluminosilicate glass-ceramics: A potential tunable luminophore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Bouchouicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Panczer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ternane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 85, pp.41-47. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2018.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic properties of Pr3+ -doped 20Al(PO3)(3)-80LiF glasses as potential scintillators for neutron detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin John F. Empizo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Cadatal-Raduban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Murata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Minami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keisuke Kawano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 193, pp.13-21. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2017.06.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering defect in large diameter titanium-doped sapphire crystals grown by the Kyropoulos technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alombert-Goget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjelil Nehari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (4), pp.412-419. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7CE02004J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yb3+ rare earth structural probe and correlation between morphology and spectroscopic properties in La2Mo2O9. Comparative analysis with mixed cubic La2MoWO9 translucent ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bieza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tomaszewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38, pp.3217-3234. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2018.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced and tunable white light emission from Ag nanoclusters and Eu3+-co-doped CaBAl glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. F. Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. S. Zanuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pedrochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (61), pp.35263-35270. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8ra07114d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and luminescent properties of Eu3+-doped phosphate-sulfate fluorapatites Ca10−xNax(PO4)6−x(SO4)xF2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Panczer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trabelsi-Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ternane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 192, pp.590-594. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2017.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cubic Yb3+-activated Y6MoO12 micro-powder - optical material operating in NIR region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bieza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tomaszewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 63, pp.3-12. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2016.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near infrared two photon imaging using a bright cationic Yb(III) bioprobe spontaneously internalized into live cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Thy Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Beyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Grichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duperray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mulatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53, pp.6005-6008 </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7CC02835K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimony oxide based glasses, novel laser materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Ouannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kheirreddine Lebbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian M. Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alombert-Goget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65, pp.8--14. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2016.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Optical Ceramics Based on Cubic Yb3+ Rare Earth Ion-Doped Mixed Molybdato-Tungstates: Part I - Structural Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bieza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tomaszewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kheirreddine Lebbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (24), pp.13290-13302. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b00746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanthanide complexes involving multichelating TTF-based ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Speed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fernandez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pointillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (4), pp.604--617. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6qi00546b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of LaPO4:Nd3+ materials by using ionic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cybinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lorbeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 63, pp.76-87. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2016.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Optical Ceramics Based on Yb3+ Rare Earth Ion-Doped Mixed Molybdato-Tungstates: Part II - Spectroscopic Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bieza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tomaszewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kheirreddine Lebbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (24), pp.13303-13313. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b00747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assignment of Yb3+ energy levels in the C-2 and C-3i centers of Lu2O3 sesquioxide either as ceramics or as crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alombert-Goget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pejchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yoshikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 170, pp.513-519. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2015.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and luminescent properties of Eu3+/Eu2+ co-doped calcium aluminosilicate glass-ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Bouchouicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Panczer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligny D. De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Baesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 169, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2014.11.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic properties, concentration quenching and Yb3+ site occupations in vacancied scheelite-type molybdates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tomaszewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legendziewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 169, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2015.02.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIR-to-NIR Two-Photon Scanning Laser Microscopy Imaging of Single Nanoparticles Doped by Yb(III) Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bourdolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony d'Aléo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice L. Baldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.128-135. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201500814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the induction of homogeneous bulk crystallization in Eu-doped calcium aluminosilicate glass by applying simultaneous high pressure and temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. F. Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H. Rohling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119, pp.245901. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4954287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopy of C-3i and C-2 sites of Nd3+-doped Lu2O3 sesquioxide either as ceramics or crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alombert-Goget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pejchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yoshikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 169, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2014.12.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ structural analysis of calcium aluminosilicate glasses under high pressure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. F. Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligny D. De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. N. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.315402-315402. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/28/31/315402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of Eu3+ concentration on charge transfer and f-f transitions in KLa1-xEuxP4O12 nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hreniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Strek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 169, pp.238-244. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2015.08.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescence and coloration of undoped and Ti-doped sapphire crystals grown by Czochralski technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alombert-Goget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kheirreddine Lebbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 169, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2015.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral characteristic and crystal-field calculations for new Er(III) phosphor of the type [Er(SP)4](-) (where SP=C6H5S(O)(2)NP(O)(OCH3)(2)(-))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sobczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Korzeniowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Amirkhanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. A. Trush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 169, Polish Acad Sci, Inst Low Temp \&amp; Struct Res. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2015.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eu 3+ luminescence from different sites in a scheelite-type cadmium molybdate red phosphor with vacancies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tomaszewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legendziewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (33), pp.8582-8594. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5tc01109d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Photon Near-Infrared Sensitization of Well-Defined Yb(III) Surface Complexes for NIR-to-NIR Single Nanoparticle Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Lapadula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trummer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew P. Conley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying-Fen Ran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (6), pp.2033-2039. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b00306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescence and Single-Molecule Magnet Behavior in Lanthanide Complexes Involving a Tetrathiafulvalene-Fused Dipyridophenazine Ligand.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pointillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berraud-Pache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Guennic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dorcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (11), pp.5384-5397. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Nd3+ Luminescence Properties of ALa(1-x)Nd(x)P(4)O(12) (A = Li, Na, K, Rb) Tetraphosphate Nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Strek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hreniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (9), pp.5160-5167. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp512737f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photophysical and theoretical studies of structure and spectroscopic behaviour of axially substituted Yb(III) mono-phthalocyanines in different media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. Gerasymchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tomachynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Guzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Koll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jański</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 309, pp.65-71. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochem.2015.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nd3+-doped Lu2O3 transparent sesquioxide ceramics elaborated by the Spark Plasma Sintering (SPS) method. Part 2: First laser output results and comparison with Nd3+-doped Lu2O3 and Nd3+-Y2O3 ceramics elaborated by a conventional method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Toci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ciofini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lapucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pirri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5th International Workshop on Photoluminescence in Rare Earths (PRE'14): Photonic Materials and Devices May 13-16, 2014, San Sebastian, Spain, 41, pp.12-16. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2014.09.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and spectroscopic properties of Ti-doped sapphire single-crystal fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahua Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changtai Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiuping Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47, pp.495-500. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2015.06.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nd3+ dopant influence on the structural and spectroscopic properties of microcrystalline La2Mo2O9 molybdate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bieza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tomaszewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5th International Workshop on Photoluminescence in Rare Earths (PRE'14): Photonic Materials and Devices May 13-16, 2014, San Sebastian, Spain, 41, pp.21-31. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2014.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray luminescence properties of LiLa1-xNdxP4O12 nanocrystals: Concentration and size effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tomala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hreniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50, pp.134-137. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2015.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescence self-quenching in praseodymium-doped double sodium-yttrium fluoride cubic crystals (Na0.4Y0.6F2.2:Pr3+)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Tkachuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. E. Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Mirzaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118, pp.393-411. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S0030400X15030212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nd3+-doped Lu2O3 transparent sesquioxide ceramics elaborated by the Spark Plasma Sintering (SPS) method. Part 1: Structural, thermal conductivity and spectroscopic characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alombert-Goget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata. E Guzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5th International Workshop on Photoluminescence in Rare Earths (PRE'14): Photonic Materials and Devices May 13-16, 2014, San Sebastian, Spain, 41, pp.3-11. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2014.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Er3+ doped antimony oxide based glasses: Thermal analysis, structural and spectral properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ouannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lebbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian-M. Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alombert-Goget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 649, pp.564--572. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.07.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and spectroscopic characterizations of new Cd 1−3x Nd 2x □ x MoO 4 scheelite-type molybdates with vacancies as potential optical materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tomaszewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legendziewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (16), pp.4057-4069. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4tc02963a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic and photo-physical investigations into DyIII and YbIII complexes involving tetrathiafulvalene ligand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Soussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pointillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Guennic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (12), pp.1105-1117. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5QI00087D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of local environment around rare earths (La and Eu) by fluorescence line narrowing during borosilicate glass alteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Molieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Panczer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jollivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Majerus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 145, pp.213-218. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2013.07.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic properties of Er3+-doped antimony oxide glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ouannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alombert-Goget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 603, pp.132 - 135. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2014.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017028v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and spectroscopic properties of Yb3+-doped MgAl2O4 nanocrystalline spinel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Wiglusz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hreniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43, pp.7752-7759. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3dt53644k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yb3+ ions distribution in YAG nanoceramics analyzed by both optical and TEM-EDX techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gluchowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (28), pp.15474-15486. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp502882j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally driven dual-frequency Q-switching of Nd:YGd2Sc2Al2GaO12 ceramic laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alombert Goget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Labruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (9), pp.10792-10799. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.010792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-IR Two Photon Microscopy Imaging of Silica Nanoparticles Functionalized with Isolated Sensitized Yb(III) Centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Lapadula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bourdolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Conley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iker del Rosal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (2), pp.1062-1073. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm404140q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Crystal Structure of Lanthanide-Murexide Complexes: Use of an Ancient Complexometry Indicator as a Near-Infrared-Emitting Single-Ion Magnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohui Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pointillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (6), pp.1569-1576. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201303833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkylation Effects in Lanthanide Complexes Involving Tetrathiafulvalene Chromophores: Experimental and Theoretical Correlation between Magnetism and Near-​Infrared Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulven Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pointillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Guennic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Golhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (1), pp.69-82. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201301358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature of broadband anti-Stokes white emission in LiYbP4O12: Er nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Strek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hreniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105, pp.173113. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4900965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and luminescent properties of La1-xNdxP5O14 nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Strek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hreniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16, pp.18004-18009. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4cp02265c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Nd3+-doped Monoclinic Dimolybdates La2Mo2O9 as Optical Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bieza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tomaszewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift Fur Naturforschung Section B-a Journal of Chemical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69, pp.193-204. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5560/ZNB.2014-3290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and Optical Characterization of Undoped and Neodymium-Doped Y3ScAl4O12 Ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (25), pp.13781-13789. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp5027493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic characteristics of praseodymium-doped cubic double sodium-yttrium fluoride crystals Na0.4Y0.6F2.2:Pr3+. Intensities of optical transitions and luminescence kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Tkachuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. E. Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Mirzaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 116, pp.392-407. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S0030400X14030229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycrystalline Yb3+-Er3+-co-doped YAG: Fabrication, TEM-EDX characterization, spectroscopic properties, and comparison with the single crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hostaša</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Malchere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pirri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (19), pp.2288-2296. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/jmr.2014.206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjugation of TEM-EDX and optical spectroscopy tools for the localization of Yb&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;, Er&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; and Co&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; dopants in laser glass ceramics composed of MgAl&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; spinel nano-crystals embedded in SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alombert-Goget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (44), pp.9385-9397. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4TC01344A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly transparent Nd:Lu2O3 ceramics obtained by coupling slip-casting and spark plasma sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Epherre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vandenhende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 75, pp.54-57. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2013.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White-light-emitting KCl:Eu2+/KCN crystal for solid-state lighting devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. H. D. Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silva R. V. Da</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Baesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.10149-10156. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4tc01190b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eu2+-doped OH− free calcium aluminosilicate glass: A phosphor for smart lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.H.C. Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.P. Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 143, pp.600-604. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2013.05.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced lensing effects in solid-state optical refrigerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 102 (14), </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4801838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical studies of Yb3+, Er3+ and Er3+/Yb3+ co-doped phosphate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hraiech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Férid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rare Earths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (7), pp.685-693. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1002-0721(12)60343-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structures of 2,2′:6′,2″-terpyridine uranyl chlorides molecular assemblies and their luminescence signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Abraham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyhedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (1), pp.321 - 327. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.poly.2012.11.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and microstructural properties of erbium doped alumina-yttria oxide thin films deposited by aerosol MOCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rached Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Deschanvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 142, pp.52-56. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2013.03.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable color temperature of Ce^3+/Eu^2+, 3+ co-doped low silica aluminosilicate glasses for white lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (9), pp.10034. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.20.010034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain structuration in dual-wavelength Nd:YSAG ceramic lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jaffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Labruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20, pp.25596-25602. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.20.025596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad combined orange-red emissions from Eu^2+- and Eu^3+-doped low-silica calcium aluminosilicate glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Marcio Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Humberto da Cunha Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junior Reis Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Carlos Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Luciano Baesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (12), pp.12658. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.20.012658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable light emission and similarities with garnet structure of Ce-doped LSCAS glass for white-light devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.H.C. Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Baesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Novatski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Rohling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 510 (1), pp.54-59. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2011.08.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and spectroscopic characterizations of two promising Nd-doped monoclinic or tetragonal laser tungstates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Guzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Tomaszewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janina Legendziewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (30), pp.14896. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2jm30799e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength switching in Nd:YSAG ceramic laser induced by thermal effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Labruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jaffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.344-349. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7452/lapl.201110140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near infrared and charge transfer luminescence of trivalent ytterbium in KLa(PO3)4 powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Horchani-Naifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hraiech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Férid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 285 (12), pp.2874-2878. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2012.02.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser and thermal properties of Nd:YGd 2 Sc 2 Al 2 GaO 12 garnet ceramic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Brenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Alombert-Goget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Boulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (10), pp.697-703. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7452/lapl.201210063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic behavior of Nd3+ in a new microcrystalline ZnY4W3O16 tungstate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cybińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tomaszewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legendziewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (2), pp.487-495. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2011.07.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of deposition conditions on the optical properties of erbium-doped yttrium oxide films grown by aerosol-UV assisted MOCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 131 (11), pp.2311-2316. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2011.05.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of photoconductivity measurements to photodynamic processes investigation in LiYF4:Ce3+ and LiLuF4:Ce3+ crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nurtdinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Semashko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Korableva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (10), pp.1530-1534. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2011.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation processes upon photoexcitation of semiconductor CdF2 by laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazanskiĭ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -C. Gâcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -F. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pedrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 104 (3), pp.345-350. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S0030400X08030065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near infrared and charge transfer luminescence of Yb 3+ -doped LaPO 4 at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Horchani-Naifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hraiech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (10), pp.1033-1037. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radmeas.2011.06.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic properties, concentration quenching, and laser investigations of Yb^3+-doped calcium aluminosilicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alysson Steimacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Belançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Baesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (10), pp.2510. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.28.002510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High values of gain cross section and luminescence quantum efficiency in OH^−-free Ti^3+-doped low-silica calcium aluminosilicate glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Novatski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (7), pp.1055. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.35.001055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size-effect on concentration quenching in Yb3+-doped Y3Al5O12 nano-crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hreniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 130 (4), pp.603-610. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2009.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of monovalent alkali ions in the Yb3+ centers of CaF2 laser crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Hraiech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyoung Jin Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Yoshikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (3-6), pp.323-327. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radmeas.2009.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yb3+/Er3+磷酸盐玻璃中的能量转移和上转换过程参数</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suya Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Luan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shunguang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (2), pp.190. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3788/COL20100802.0190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the gain in Yb3+-doped cubic laser crystals of 99.99% purity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Yoshikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rare Earths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (4), pp.616-618. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1002-0721(08)60300-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A step forward toward smart white lighting: Combination of glass phosphor and light emitting diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Novatski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Steimacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rohling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95 (8), </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3186784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations among nonbridging oxygen, optical properties, optical basicity, and color center formation in CaO–MgO aluminosilicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Novatski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Steimacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 104 (9), </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3010306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic and Laser Properties of the Near-Infrared Tunable Laser Material Yb 3+ -Doped CaF 2 Crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (3), pp.808-811. </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg060883r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the photoconduction in CaF 2 : Eu 2 + crystals using the microwave resonant cavity technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Loudyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazanskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Gâcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78 (4), pp.045111. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.78.045111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic properties of Yb3+ in NaYbP2O7 diphosphate single crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Ternane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ferid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Trabelsi-Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 464 (1-2), pp.327-331. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2007.09.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Fluorescence Lifetime of Ti 3 + -Doped Low Silica Calcium Aluminosilicate Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Novatski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Udo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Astrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (2), pp.027402. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.027402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescent properties of Yb-doped monoclinic yttrium polyphosphates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Ternane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ferid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Trabelsi-Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 128 (3), pp.387-393. </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2007.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakage of Yb 3+ pairs by Na + in Yb 3+ -doped CaF 2 laser host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hraiech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Jin Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goutaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Physique Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (2-3), pp.59-61. </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/anphys:2008007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upconversion luminescence dynamics of Er-doped fluoride crystals for optical converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tkachuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 128 (5-6), pp.914-917. </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2007.11.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and comparison of Yb^3+-doped YA1O_3 perovskite crystals (Yb:YAP) with Yb^3+-doped Y_3Al_5O_12 garnet crystals (Yb:YAG) for laser application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Canibano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hraiech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yoshikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (5), pp.884. </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.25.000884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First photoconductivity measurement following photoionization of rare-earth dopant in a dielectric powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Loudyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Gâcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pédrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 127 (1), pp.171-175. </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2007.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the scintillation efficiency of cerium-doped LSO, LYSO, YSO and LPS crystals from microwave study of photoconductivity and trapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Loudyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Gâcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pédrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (1), pp.26-29. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2006.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upconversion processes in Er3+:KPb2Cl5 laser crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Tkachuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.I. Isaenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 125 (1-2), pp.271-278. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2006.08.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From optical spectroscopy to a concentration quenching model and a theoretical approach to laser optimization for Yb 3+ -doped YLiF 4 crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bensalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goutaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Panczer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 102 (11-12), pp.1119-1132. </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268970410001728816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential candidate for new tunable solid-state laser between 1 and 2μm: Ni2+-doped MgAl2O4 spinel grown by the micro-pulling-down method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Yoshikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsuguo Fukuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (1), pp.47-49. </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2006.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic properties and quenching processes of Yb3+ in Fluoride single crystals for laser applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bensalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goutaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 122-123, pp.444-446. </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2006.01.201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorptions UV dans le fonctionnement des sources lasers solides à ions de terres rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moncorgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Margerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nagtegaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 138 (1), pp.171-179. </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006138020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic properties, concentration quenching, and prediction of infrared laser emission of Yb^3+-doped KY_3F_10 cubic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bensalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goutaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (12), pp.3023. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.24.003023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal growth and characterization of Yb3+-doped Gd3Ga5O12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Novoselov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kagamitani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kasamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ohta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42 (1), pp.27-32. </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.materresbull.2006.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic properties, concentration quenching, and prediction of infrared laser emission of Yb^3+-doped KY_3F_10 cubic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bensalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goutaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (12), pp.3023. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.24.003023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yb&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;-doped CaF&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt; cubic fluoride crystal: spectroscopic properties, concentration quenching analysis, and laser optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goutaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6785, pp.678503-678503-13. </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.755474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New optical tools used for characterization of phase transitions in nonlinear nano-crystals. Example of Yb 3+ -doped BaTiO 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouher Amami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Hreniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pazik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieslaw Strek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (9), pp.096204. </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/19/9/096204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and characterization of Tm-doped Y2O3 single crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Mun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Novoselov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yoshikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (11), pp.1390-1393. </w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2006.03.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What may be expected from the “microwave resonant cavity technique” applied to rare‐earth‐doped insulating materials?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Loudyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazanskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.‐c. Gâcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pédrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (3), pp.784-788. </w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.200673875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth, spectroscopic, and laser properties of Yb^3+-doped Lu_3Al_5O_12 garnet crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Canibano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ródenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23 (4), pp.676. </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.23.000676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical multi-sites of Nd 3+ -doped CaMoO 4 induced by Nb 5+ charge compensator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Siu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Brenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Boulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (34), pp.7883-7892. </w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/18/34/003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and characterization of Pr3+-doped Gd1−xYbxF3 fluoride single crystal for visible up-conversion luminescence applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayko Simura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kei Kamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Yoshikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Aoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 291 (1), pp.309-313. </w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2006.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic generation and Yb 3+ cooperative emission as unusual ways to probe phase transitions in BaTiO 3 sol-gel nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goutaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 135 (1), pp.345-348. </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006135114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in growth of fiber crystal by the LHPG technique. Application to the optimization of Yb3+-doped CaF2 laser crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goutaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 292 (2), pp.230-235. </w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2006.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared induced red luminescence of Eu3+-doped polycrystalline LiNbO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hreniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Strek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Speghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bettinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 88 (16), </w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2197312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yb3+-doped Gd3Ga5O12 garnet single crystals grown by the micro-pulling down technique for laser application. Part 2: Concentration quenching analysis and laser optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Canibano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goutaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Novoselov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yoshikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28 (1-2), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2004.10.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of niobium oxide introduction on erbium luminescence in borophosphate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Videau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Canioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28 (3), pp.172-180. </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2004.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic generation and Yb3+ cooperative emission used as structural probes in size-driven cubic–tetragonal phase transition in BaTiO3 sol–gel nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hreniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pazik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goutaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 119-120, pp.383-387. </w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2006.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yb3+-doped Gd3Ga5O12 garnet single crystals grown by the micro-pulling down technique for laser application. Part I: Spectroscopic properties and assignment of energy levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Canibano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goutaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Novoselov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yoshikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 27 (11), pp.1658-1663. </w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2004.11.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic study of double sodium-yttrium fluoride crystals doped with erbium Na0.4Y0.6F2.2:Er3+: II. Luminescence self-quenching and microparameters and macrorates of energy transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tkachuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. É. Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -F. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 99 (6), pp.932-949. </w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/1.2149418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erbium luminescence properties of niobium-rich oxide glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Videau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 351 (24-26), pp.2076-2084. </w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2005.04.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00124167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and spectroscopic characterization of Yb 3+ in Ca 1-X Yb X F 2+X crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goutaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lebbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fukuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 119, pp.201-202. </w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2004119057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic characterization of Yb 3+ - doped YLiF 4 laser single crystals grown by the Czochralski method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bensalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fukuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 119, pp.125-127. </w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2004119021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The size-effect on luminescence properties of BaTiO3:Eu3+ nanocrystallites prepared by the sol–gel method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hreniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Strek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 380 (1-2), pp.348-351. </w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2004.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of Yb3+-doped YLiF4 laser crystal by the Czochralski method. Attempt of Yb3+ energy level assignment and estimation of the laser potentiality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bensalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26 (4), pp.375-383. </w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2003.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental studies of the Nd^3+4f^3↔4f^25d transitions in monoclinic Nd:BaY_2F_8 crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Collombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Margerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moncorgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21 (11), pp.2053. </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.21.002053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic properties and quenching mechanisms of Yb 3+ - doped garnet crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cañibano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goutaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laversenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 119, pp.143-144. </w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2004119028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Czochralski growth of Yb doped oxyapatite for high power laser application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Yoshikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Fujiwara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Nishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ohta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26 (4), pp.385-390. </w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2003.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal growth, Yb 3+ spectroscopy, concentration quenching analysis and potentiality of laser emission in Ca 1 X Yb X F 2+ X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahiko Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Goutaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kheirreddine Lebbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsuguo Fukuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (8), pp.1501-1521. </w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/16/8/029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population of excited erbium levels in Er3+:Na0.4Y0.6F2.2 (Er:NYF) laser crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Tkachuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.P. Gapontzev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 380 (1-2), pp.130-135. </w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2004.03.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave study of photoconductivity induced by laser pulses in rare-earth-doped dielectric crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazanskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Gâcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pédrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 69 (16), pp.165217. </w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.69.165217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth photoionization study by the resonant microwave cavity technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Loudyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazanskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gâcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pédrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 38 (4-6), pp.753-757. </w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radmeas.2004.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic study of floating zone technique-grown Nd 3+ -doped CaMoO 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. H.C. Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Reyes Ardila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Andreeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Siu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29 (1), pp.55-64. </w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2004177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic properties of Yb3+: LuLiF4 crystal grown by the Czochralski method for laser applications and evaluation of quenching processes: a comparison with Yb3+: YLiF4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bensalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fukuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 380 (1-2), pp.15-26. </w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2004.03.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic study of double sodium-yttrium fluoride crystals doped with erbium Na0.4Y0.6F2.2:Er3+: I. Intensities of luminescence spectra and kinetics of luminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tkachuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. É. Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -F. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 97 (2), pp.251-269. </w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/1.1790643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of 4f3↔4f25d transitions in Nd3+:LiYF4 crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Collombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Margerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moncorgé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24 (1-2), pp.215-219. </w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-3467(03)00127-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigation of 4 f 3 ↔ 4 f 2 5 d interconfigurational transitions in Nd 3 + : LiYF 4 crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Collombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Margerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 68 (3), pp.035115. </w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.68.035115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic properties of new Yb3+-doped K5Bi(MoO4)4 crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cañibano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Palatella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 102-103, pp.318-326. </w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-2313(02)00526-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiality of Pr3+- and Pr3++Ce3+-doped crystals for tunable UV upconversion lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Descroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22 (2), pp.139-146. </w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-3467(02)00357-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigation of 4 f 3 ↔ 4 f 2 5 d interconfigurational transitions in Nd 3 + : LiYF 4 crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Collombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Margerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 68 (3), pp.035115. </w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.68.035115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of external β-irradiation in oxide glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Panczer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 323 (1-3), pp.200-206. </w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-3093(03)00307-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic studies of erbium-doped potassium-lead double chloride crystals KPb2Cl5:Er3+: 1. Optical spectra and relaxation of excited states of the erbium ion in potassium-lead double chloride crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tkachuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. É. Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Isaenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yelisseyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -F. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 95 (5), pp.722-740. </w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/1.1628721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration of dependence of radiative and nonradiative energy transfers in rare-earth-doped laser crystals grown from a new method based on gradient concentration fiber single crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laversenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goutaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Therese Cohen-Adad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5131, pp.108-120. </w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.513518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new microwave resonant technique for studying rare earth photoionization thresholds in dielectric crystals under laser irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Kazanskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Gâcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24 (1-2), pp.137-141. </w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-3467(03)00117-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and spectroscopic analysis of Yb3+-doped Y3Al5O12 fiber single crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yoshikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laversenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Canibano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lebbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 94 (9), pp.5479-5488. </w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1597763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal growth, structural and spectroscopic characterization of undoped and Yb3+-doped oxyboroapatite fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Ternane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thérèse Cohen-Adad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Trabelsi-Ayedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22 (2), pp.117-128. </w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-3467(02)00355-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative and non-radiative energy transfers in Yb3+-doped sesquioxide and garnet laser crystals from a combinatorial approach based on gradient concentration fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laversenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goutaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Cohen-Adad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 102-103, pp.417-425. </w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-2313(02)00578-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in fibre crystals: growth and optimization of spectroscopic properties for Yb3+ doped laser crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Goutaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kheirreddine Lebbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahiko Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Canibano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28 (6), pp.73-88. </w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anncsm.2003.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical behavior of Eu3+-doped BaTiO3 nano-crystallites prepared by sol–gel method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Strek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hreniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pązik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24 (1-2), pp.15-22. </w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-3467(03)00099-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search of optimized trivalent ytterbium doped-inorganic crystals for laser applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Laversenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Goutaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 341 (1-2), pp.2-7. </w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-8388(02)00086-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescent properties of Yb-doped monoclinic yttrium polyphosphates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Ternane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Ferid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Trabelsi-Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12 (5), pp.227-229. </w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20020142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between dopant content and excited-state dynamics properties in Er3+–Yb3+-codoped Y2O3 by using a new combinatorial method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Laversenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kairouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Goutaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Boulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19 (1), pp.59-66. </w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-3467(01)00201-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral and dynamic study of the broad band UV 4f25d→4f3 emission in Nd-doped double sodium yttrium fluoride crystals and comparison with Nd:LiYF4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Somatri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tkachuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 341 (1-2), pp.174-178. </w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-8388(02)00063-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the introduction of Na2B4O7 on erbium luminescence in tellurite glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Videau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Flem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 298 (1), pp.76-88. </w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-3093(01)01036-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of the Cr 3+ centre spectroscopic properties in LiNbO 3 crystals from congruent to nearly stoichiometric compositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lhommé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bourson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fontana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 20 (1), pp.29-40. </w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2002073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulated emission, excited state absorption, and laser modeling of the Nd3+:Ca3Ga2Ge3O12 laser system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ramos-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 91 (4), pp.1754-1760. </w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1428795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of rare earth (RE) doped concentration gradient crystal fibers and analysis of dynamical processes of laser resonant transitions in RE-doped Y2O3 (RE=Yb3+, Er3+, Ho3+)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Laversenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Goutaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Th Cohen-Adad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Boulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 341 (1-2), pp.214-219. </w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-8388(02)00082-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic and colour centre studies of Pr-doped LuAlO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Descroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pédrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19 (1), pp.129-137. </w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-3467(01)00210-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance de fibres à gradient de concentration et analyse des processus dynamiques de transitions laser résonnantesdans Y 2 0 3 dopé Er 3+ , Yb 3+ et Ho 3+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laversenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goutaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Th. Cohen-Adad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12 (5), pp.227-229. </w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20020142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational modes in silicon clathrate compounds : a key to understanding superconductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Reny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso San Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Masenelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mélinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66 (1), 014532 (7 p.). </w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.66.014532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stark level structure and oscillator strengths of Nd3+ ion in different fluoride single crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.R. Martı́n</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.Yu. Abdulsabirov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.L. Korableva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 323-324, pp.763-767. </w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-8388(01)01080-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of spectroscopic properties of Yb3+-doped refractory sesquioxides: cubic and monoclinic Gd2O3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Laversenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Goutaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Th Cohen-Adad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Boulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 16 (4), pp.475-483. </w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-3467(00)00095-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to “Optimization of spectroscopic properties of Yb3+-doped refractory sesquioxides: cubic Y2O3, Lu2O3 and monoclinic Gd2O3” [Optical Materials 16 (2001) 475–483]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laversenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goutaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Th. Cohen-Adad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 17 (3), pp.443. </w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-3467(01)00114-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic investigation of the Nd3+ 4f25d states in chloroelpasolite crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Collombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.S.K. Mak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Tanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 94-95, pp.39-43. </w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-2313(01)00273-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient 4f3(4F3/2)→4f25d excited-state absorption in Nd3+ doped fluoride crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 323-324, pp.722-725. </w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-8388(01)01059-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yb3+-doped Ba2NaNb5O15 (BNN) growth, characterization and spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Carrillo Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goutaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Th. Cohen-Adad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 16 (1-2), pp.199-206. </w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-3467(00)00078-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluoride crystals and high lying excited states of rare earth ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chaminade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 107 (2), pp.235-240. </w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-1139(00)00364-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialités de cristaux dopés Pr 3+ pour la réalisation de sources laser à solide UV accordables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Descroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11 (PR7), pp.Pr7-57-Pr7-60. </w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2001720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4f2 to 4f5d excited state absorption in Pr3+-doped crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Descroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.Yu Abdulsabirov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 16 (1-2), pp.233-242. </w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-3467(00)00083-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescence self-quenching from 4F3/2, 2P3/2 and 4D3/2 neodymium levels in double sodium–yttrium fluoride crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Tkachuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 94-95, pp.343-347. </w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-2313(01)00397-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature photon avalanche upconversion in Tm 3+ -doped fluoroindate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Boulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12 (7), pp.1507-1516. </w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/12/7/331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected luminescence of Cr5+ and Cr3+ ions in ZrSiO4 zircon crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gaft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Boulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Panczer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Reisfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 87-89, pp.1118-1121. </w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-2313(99)00562-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des transitions 4f 2 5d ↔ 4f 3 dans des fluorures dopés Nd 3+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tkachuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Razumova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 10 (PR8), pp.Pr8-109. </w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2000816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4f 2 to 4f5d excited state absorption in Pr 3+ :YAlO 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Moncorgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11 (40), pp.7937-7946. </w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/11/40/317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grüneisen parameters for silicon clathrates determined by Raman scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grosvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Reny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 60 (21), pp.14507-14509. </w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.60.14507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear spectroscopy and passive Q-switching operation of a Co^2+ :LaMgAl_11O_19 crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yumashev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Denisov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Posnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mikhailov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moncorgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 16 (12), pp.2189. </w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.16.002189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New spectroscopic investigation of Cr3+ centres in LiNbO3 crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lhommé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bourson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Boulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Burlot-Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 83-84, pp.441-445. </w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-2313(99)00140-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescence of Ni 2+ and Cr 3+ centres in MgSiO 3 enstatite crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Moncorgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bettinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Capobianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11 (35), pp.6831-6841. </w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/11/35/319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room-temperature photon avalanche upconversion in Tm 3 + : Y 2 O 3 crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goutaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 60 (10), pp.7252-7257. </w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.60.7252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonon density of states of silicon clathrates: Characteristic width narrowing effect with respect to the diamond phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mélinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kéghélian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 59 (15), pp.10099-10104. </w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.59.10099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, vibrational and optical properties of silicon cluster assembled films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Melinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Keghelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Prevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 108 (11), pp.4607-4613. </w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.475871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00006652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, vibrational, and optical properties of silicon cluster assembled films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mélinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kéghélian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 108 (11), pp.4607-4613. </w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.475871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman scattering of silicon clathrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Reny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 57 (16), pp.R9475-R9477. </w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.57.R9475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Raman study of thermoelastic stress distribution in oxidized silicon membranes and correlation with finite element modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Malhaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sibai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 46 (1-3), pp.24-28. </w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-5107(96)01925-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescence and Raman characterization of molecular and nanocrystalline silicon clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Boudeulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mélinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 297 (1-2), pp.188-191. </w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-6090(96)09426-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster assembled thin films of covalent materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mélinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. D, Atoms, molecules and clusters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 40 (1-4), pp.554-558. </w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s004600050276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Raman study of thermoelastic stress distribution in oxidized silicon membranes and correlation with finite element modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Malhaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sibai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 46 (1-3), pp.24-28. </w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-5107(96)01925-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excited-state absorption of Tm3+-doped single crystals at photon-avalanche wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moncorgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Manaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Descroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 79 (8), pp.4323-4329. </w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.361801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescence properties of Y2O3 single crystals doped with Pr3+ or Tm3+ and codoped with Yb3+, Tb3+ or Ho3+ ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moncorgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.D. Merkle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mcintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 5 (1-2), pp.127-136. </w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0925-3467(95)00045-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturable and excited state absorption measurements in Cr4+:LuAG single crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Moncorgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Manaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Deghoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Kalisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 132 (3-4), pp.279-284. </w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0030-4018(96)00349-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopy and laser operation of Pr, Mg:SrAl12O19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry Merkle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Zandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moncorgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Verdun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 79 (4), pp.1849-1856. </w:t></w:r><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.361085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic investigation of Nd3+ ion in LiNbO3, MgO:LiNbO3 and LiTaO3 single crystals relevant for laser applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moncorgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Manaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 6 (4), pp.313-330. </w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-3467(96)00047-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New phases of amorphous carbon and silicon films obtained by low energy cluster beam deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Melinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Prevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 217-218, pp.69-73. </w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-5093(96)10363-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic and laser investigations of Mn5+:Sr5(VO4)3F</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry Merkle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Chai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 77 (2), pp.474-480. </w:t></w:r><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.359585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excited state absorption in Mn5+: Sr5(VO4)3F</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacène Manaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Deghoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moncorgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry Merkle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 238 (4-6), pp.333-337. </w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0009-2614(95)00404-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties and laser performance of nearstoichiometric and non-stoichiometric Nd3+-doped LaMgAl11O19 single crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moncorgé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 3 (4), pp.275-286. </w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0925-3467(94)90041-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Up-conversion and excited state absorption studies of Nd3+ doped Y3Al5O12, YLiF4 and LaMgAl11O19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Manaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moncorgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas B. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Descroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 04 (C4), pp.C4-529-C4-532. </w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:19944127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00252578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excited state spectroscopy and laser properties of the Nd3+ doped LaBGeO5 single crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moncorgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garcia Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capmany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 04 (C4), pp.C4-423-C4-426. </w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:19944101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00252550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic and tunable laser properties of Co 2 + -doped single crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Manaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moncorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 48 (6), pp.3633-3645. </w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.48.3633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excited-state absorption in the infrared emission domain of Nd3+-doped Y3Al5O12, YLiF4, and LaMgAl11O19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moncorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 73 (12), pp.8526-8530. </w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.353381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared fluorescence spectra of Nd 3+ sites in gadolinium gallium garnet:Nd and gadolinium gallium garnet:Nd,Cr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bausá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Camarillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. García Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Vergara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 72 (12), pp.5876-5880. </w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.351893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared and visible micro-emitters made by lift-off processing in pulsed laser deposited layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gassenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cleyet-Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Photonics Research, Silicon and Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Maastricht, Netherlands. pp.IW2B.4, </w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/IPRSN.2022.IW2B.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced upconversion efficiency in LiYF4:Yb3+,Tm3+ nanocrystals by using anhydrous molecular precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Purohit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UPCONline 2021 3rd Conference on Properties, Design, and Applications of Upconversion Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employing anhydrous molecular precursors as a strategy to enhance up-conversion efficiency in Ln -3+ doped MM'F (M = Li, Na; M' = Y, Gd)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Purohit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Challenges in Alternative and Renewable Energy (MCARE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bellevue, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced upconversion efficiency in LiYF4: Yb+3, Tm+3 nanocrystals by using anhydrous molecular precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Purohit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering Congress (MSE) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et validation d'un outil d'aide à la décision pour l'application de l'alimentation de précision chez les porcs et les volailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis scientifiques Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precursor-directed synthesis of upconverting LiYF4:Yb3+, Tm3+ nanoparticles and their composites designed for near infra-red driven photocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Purohit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Photoluminescence in Rare Earths: Photonic Materials and Devices (PRE'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of Yb3+, Er3+ and Co2+ Dopants in an Optical Glass Ceramics of MgAl2O4 Spinel Nano-crystals Embedded in SiO2 Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alombert-Goget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO Advanced Study Institute on Nano-Optics: Principles Enabling Basic Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Erice, Italy. pp.319-341, </w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-0850-8_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic characteristics of Pr-doped Na0.4Y0.6F2.2 crystals, promising for lasing in near IR and visible range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Tkachuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Mirzaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference Laser Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Saint Pétersburg, Russia. </w:t></w:r><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LO.2014.6886255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Properties of the Nd:YGd2 Sc2 Al2Ga O12 Garnet Ceramic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alombert-Goget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Labruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Solid-State Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser line switching in Nd:YSAG ceramic caused bythermal effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Labruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jaffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics North</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal - Canada, United States. pp.ULTRA/NANO-6-12-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commutation en longueur d'onde dans les lasers à ceramiques YSAG dopées au neaudyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jaffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Labruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème journées nationales d'optique guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources lasers miniatures à base de ceramiques transparentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henri Pioger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jaffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rabinovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmeCOLLOQUE francophone PLUridisciplinaire sur les Matériaux, l'Environnement et l'Electronique, présentation orale 1C-21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintering behavior and specific optical properties of Nd:YSAG ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rabinovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Laser Ceramics Symposium: International Symposium on Transparent Ceramics for Photonic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Singapour, Singapore. pp.Poster 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nd3+ Ion as a Structural Probe in Studies of Selected Oxide Host Lattices: Coupling the Low-Temperature High-Resolution Spectroscopic Techniques with Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tomaszewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bieza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light-Matter Interactions Towards the Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.175-217, 2022, NATO Science for Peace and Security Series B: Physics and Biophysics, </w:t></w:r><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-2138-5_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research of Efficient and Fast Scintillator Garnet Crystals: The Role of Ce4+ in Ce3+, Mg2+-Co-Doped Gd3Al2Ga3O12 from Spectroscopic and XANES Characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata. Guzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Dantelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light-Matter Interactions Towards the Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.219-236, 2022, NATO Science for Peace and Security Series B: Physics and Biophysics, </w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-2138-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on the Yb3+ Ion Activated Cubic Molybdates and Molybdato-Tungstates for Optical Transparent Ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bieza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tomaszewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Nano-Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NATO 2017 (17), Springer, pp.315-354, 2018, NATO Science for Peace and Security Series B: Physics and Biophysics, 978-94-024-1543-8. </w:t></w:r><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-1544-5_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nd3+, Eu3+ and Yb3+ Ions as Structural Probes in the Scheelite-Type Cadmium Molybdates with Vacancies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Guzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janina Legendziewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Tomaszewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano-Optics: Principles Enabling Basic Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp 343-368, 2017, </w:t></w:r><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-0850-8_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach in the structural and spectroscopic analysis of Yb3+-Doped YAG Nano-ceramics by conjugation of TEM-EDX and optical techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gluchowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano-Structures for Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 68, Springer, pp.285-307, 2015, NATO Science for Peace and Security Series B: Physics and Biophysics book series, 978-94-017-9132-8. </w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9133-5_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1150"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -35769,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08C6D33D"/>
+    <w:nsid w:val="663B1216"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -36000,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-guyot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7802-8167" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/2562913/yannick-guyot/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599381v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lepers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hovhannesyan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guyot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moncorg&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velazquez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2026.118100" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592750v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Xu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjelil Nehari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pillonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Takeda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2025.117776" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104609v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Orobtchouk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Medvedeva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belarouci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253525" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094637v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Feng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Cai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Zhu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Zhou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Sickinger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202500910" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157750v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Liu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Xu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2025.131730" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672919v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Albin Prokop" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cottrino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics7020040" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430152v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Prokop" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siczek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tomaszewicz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rola" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.12.132" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516623v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baguenard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc04717b" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580931v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mizzoni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ruggieri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NJ00550C" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298112v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheirreddine Lebbou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2023.120238" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550195v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Muniz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martinet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.De Ligny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Medina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.12.240" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782366v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diamantoula Maniaki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon&#237; A Barrios" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aguil&#224;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roubeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc03994g" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594117v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grasser" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP01286K" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131358v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paw&#322;&#243;w" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zdo&#324;czyk" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guzik" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boulon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc00533j" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298671v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lebbou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2023.119882" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501076v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon&#237; Barrios Moreno" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03940" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087645v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gassenq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cleyet-Merle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Son Nguyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-023-06549-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127855v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Andrea Mattei" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Montigaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefeuvre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Argouarch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc00858d" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245362v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nehari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pillonnet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ledoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ce00626c" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267989v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Amrouch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Chalal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekia Belhoucif" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.104077" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428134v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wilk-Kozubek" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2021.115503" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715280v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wilk" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC00604A" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524022v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boulon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Guzik" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Toci" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Pirri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.202100521" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443013v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kr&#228;nkel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Lebbou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yoshikawa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2021.118537" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715988v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2022.112387" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668725v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Cheng" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Almeida" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis H.C. Andrade" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Lima" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2022.112404" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010906v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendron" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Di Pietro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Gal&#225;n" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Placide" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI01194K" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157249v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin John F. Empizo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Minami" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Yamanoi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiko Shimizu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Yoshimura" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.158096" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188436v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Velasco" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202005327" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407500v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqi Wu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Roux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01986" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024799v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Y. Morassuti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Finoto" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Silva" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A.O. Nunes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.155898" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278061v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2021.117997" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907031v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhagyesh Purohit" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Joubert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2020.100326" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02533027v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mendy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Thy Bui" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Curton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000085" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429528v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Silva" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andrade" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lima" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Giannini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0011127" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508822v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dantelle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Testemale" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201900510" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229995v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H.C. Andrade" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Bento" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Baesso" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.153319" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966461v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Cybi&#324;ska" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2020.03.169" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02364626v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sobota" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sobota" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bieza" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2019.02.021" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LF74ZSV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379600v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chretien" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boulesteix" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bouzat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perri&#232;re" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maitre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2019.109324" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390366v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Lima" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2019.109195" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405496v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fantozzi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.10.192" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393052v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b01151" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357834v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gu&#233;gan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jung" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9QI00726A" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230055v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.B. Guimar&#227;es" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2019.02.051" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC87F206-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02363638v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacque Lynn Gabayno" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verdad Agulto" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youwei Lai" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.119495" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW1358Q4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02142985v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Galland" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Banyasz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lascoux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901047" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287428v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Cadatal-Raduban" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Murata" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Kawano" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2017.06.029" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3NKZGJ7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287444v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Bouchouicha" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Panczer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Ligny" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ternane" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.08.006" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380281v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Alombert-Goget" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benamara" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CE02004J" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290278v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Muniz" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sandrini" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Zanuto" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Medina" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2018.04.027" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287439v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.02.007" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2WN7X5T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289869v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pedrochi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ra07114d" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532163v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Speed" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feng" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fernandez Garcia" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pointillart" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6qi00546b" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289267v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cybinska" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorbeer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zych" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.09.025" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289388v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00746" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01515140v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ouannes" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Walsh" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Poulain" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.11.017" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526221v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Beyler" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC02835K" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289390v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00747" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289403v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.09.026" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7FL54XC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231186v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nouri" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Panczer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trabelsi-Ayadi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2017.07.033" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290208v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Ligny" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Rohling" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4954287" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276493v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourdolle" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d'Al&#233;o" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Philippot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice L. Baldeck" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500814" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0CGHVDKS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02304946v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligny D. De" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Baesso" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2014.11.054" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290360v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legendziewicz" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2015.02.043" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290359v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alombert-Goget" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pejchal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2014.12.063" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290195v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/31/315402" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290202v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marciniak" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hreniak" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Strek" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2015.08.053" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289450v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sobczyk" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Korzeniowski" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Amirkhanov" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Trush" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2015.03.029" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02304945v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Li" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brenier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2015.02.001" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290350v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2015.04.017" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MV57KHSX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308550v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Gerasymchuk" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tomachynski" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Guzik" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koll" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ja&#324;ski" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2015.04.022" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02305570v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Toci" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vannini" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ciofini" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lapucci" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pirri" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2014.09.033" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02305585v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahua Zhou" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changtai Xia" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuping Zhong" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2015.06.027" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308501v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2014.11.013" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307261v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp512737f" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307272v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tomala" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Moretti" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2015.10.012" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02305583v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Tkachuk" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Ivanova" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Mirzaeva" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0030400X15030212" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153419v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berraud-Pache" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00441" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02308150v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata. E Guzik" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ito" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2014.10.014" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308488v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4tc02963a" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188222v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ouannes" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian-M. Walsh" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poulain" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.07.113" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231161v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soussi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jung" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefeuvre" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5QI00087D" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308494v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tc01109d" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234053v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lapadula" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trummer" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P. Conley" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Steinmann" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Fen Ran" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b00306" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245486v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Allouche" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Conley" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker del Rosal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm404140q" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943239v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Yi" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bernot" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Corre" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvez" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303833" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WFXS3H6Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924843v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Cosquer" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golhen" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201301358" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RZSF9FHQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309443v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4900965" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309419v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp02265c" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02310829v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5560/ZNB.2014-3290" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309843v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Pujol" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ma&#238;tre" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreaud" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5027493" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321036v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Alombert Goget" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Labruy&#232;re" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Faure" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.010792" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309438v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0030400X14030229" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02313471v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. D. Andrade" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Lima" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva R. V. Da" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4tc01190b" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946183v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Epherre" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Noyau" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vandenhende" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.11.016" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3SDHNM1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808034v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hosta&#353;a" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Esposito" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malchere" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2014.206" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984826v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TC01344A" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808054v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gluchowski" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502882j" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309435v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Wiglusz" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt53644k" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309841v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Molieres" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jollivet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Majerus" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2013.07.051" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017028v2" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Soltani" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.02.008" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412288v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehlen" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801838" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146851v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hraiech" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F&#233;rid" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0721(12)60343-3" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LRM8THV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233610v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.P. Rocha" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Farias" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2013.05.051" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDB1GL4M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780238v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lhoste" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Henry" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loiseau" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Abraham" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2012.11.026" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFG8XLMC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067079v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached Salhi" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Deschanvres" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2013.03.049" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788981v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jaffres" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.025596" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412261v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Marcio Lima" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Humberto da Cunha Andrade" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Reis Silva" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Carlos Bento" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Luciano Baesso" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.012658" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412246v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Novatski" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Rohling" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2011.08.053" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KG5J3BLG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412240v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Tomaszewicz" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Legendziewicz" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm30799e" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733416v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7452/lapl.201110140" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412255v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferhi" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Horchani-Naifer" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2012.02.068" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3J5N5P6G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364253v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brenier" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Alombert-Goget" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Guyot" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Boulon" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7452/lapl.201210063" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412250v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rocha" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farias" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bento" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.010034" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412190v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nurtdinova" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Semashko" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Korableva" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Joubert" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.03.028" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S8SXBPN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411586v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kazanski&#301;" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. G&#226;con" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -F. Joubert" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pedrini" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0030400X08030065" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KP9W1J5P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412191v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferid" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2011.06.062" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDKXFK9Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686635v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alysson Steimacher" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Belan&#231;on" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Medina" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Baesso" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.002510" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067080v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Salhi" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maalej" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fourati" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2011.05.058" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLXSRCLH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412195v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cybi&#324;ska" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.07.030" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1T0D1MH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412181v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amami" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhao" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.11.003" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMSK6KQ3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412183v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Medina" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.001055" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412176v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Hraiech" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Jouini" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung Jin Kim" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Yoshikawa" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2009.11.017" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTLHK5VL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412173v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suya Feng" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Luan" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunguang Li" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chen" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Wang" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3788/COL20100802.0190" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412166v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Steimacher" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rohling" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3186784" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412164v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0721(08)60300-2" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQMS06BM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412124v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ternane" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Ferid" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Trabelsi-Ayadi" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.09.104" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD6Z90B0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411536v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Udo" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Astrath" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.027402" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412120v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Loudyi" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kazanskii" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. G&#226;con" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moine" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.045111" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412091v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2007.09.007" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67M8DZ30-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411489v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouini" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jin Kim" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goutaudier" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008007" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-1ZP6WHBN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411589v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ivanova" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pell&#233;" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tkachuk" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2007.11.031" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDG9QJ7D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412114v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Canibano" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.000884" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412130v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baesso" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3010306" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411546v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brenier" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sato" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg060883r" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411496v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Novoselov" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kagamitani" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kasamoto" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ohta" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2006.05.010" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7M687RG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411526v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ito" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bensalah" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.24.003023" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411613v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410713v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970410001728816" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411516v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuguo Fukuda" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2006.11.027" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN7X1S7V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411493v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.01.201" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVQLSKPR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411463v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margerie" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doualan" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nagtegaele" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006138020" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411473v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.755474" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411499v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouher Amami" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Hreniak" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pazik" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslaw Strek" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/9/096204" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411505v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Mun" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2006.03.042" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZTMBSZ9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411482v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;c. G&#226;con" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;drini" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673875" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K6WPZJJS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411522v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2007.02.020" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFGMP21H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411508v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2006.11.014" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0P7TMQM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411503v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Tkachuk" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Ivanova" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.I. Isaenko" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.08.040" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Z38JX84-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411443v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayko Simura" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Kamada" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Aoki" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2006.03.014" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X67VGW3Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411458v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayadi" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135114" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R7GR2SHV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411452v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Andrade" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Siu Li" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/34/003" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411448v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2006.04.020" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8LBM7D5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411434v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Speghini" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bettinelli" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2197312" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411425v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2004.10.026" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBPSQHJQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019048v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Petit" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cardinal" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Videau" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Durand" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canioni" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2004.12.007" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS0HR4BD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411451v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pazik" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.01.021" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RJ6MQKG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411426v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R&#243;denas" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.23.000676" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410760v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2004.11.052" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7618XH9F-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410764v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. &#201;. Ivanova" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/1.2149418" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FVN056W2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124167v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.04.058" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NVKR2T3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410753v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Collombet" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Margerie" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moncorg&#233;" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.21.002053" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410744v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ca&#241;ibano" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laversenne" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119028" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PGZM8861-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410728v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Yoshikawa" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fujiwara" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sato" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nishi" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ohta" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2003.12.020" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPGXL4KR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410705v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Ito" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Goutaudier" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/16/8/029" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410733v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. Gapontzev" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2004.03.038" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410725v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2003.09.015" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8B08T4L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410743v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fukuda" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119021" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-SHP6N1JF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410737v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2004.03.012" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZBMBSX9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410710v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.165217" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410723v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. G&#226;con" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2004.03.012" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4KF5J2K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410720v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/1.1790643" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-30KM369V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410759v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H.C. Andrade" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reyes Ardila" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbosa" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andreeta" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siu Li" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2004177" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-N7KDVM88-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410731v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2004.03.086" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ6GPBX6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410749v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119057" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GNBG4309-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410681v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Kazanskii" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Rivoire" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(03)00117-4" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96V8S3ZD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410701v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1597763" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410533v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Cohen-Adad" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.513518" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410702v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Isaenko" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yelisseyev" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/1.1628721" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T6L1CT75-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410542v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;r&#232;se Cohen-Adad" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Trabelsi-Ayedi" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(02)00355-5" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWJDG2DS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410555v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Cohen-Adad" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2313(02)00578-1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0NQ3G9R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410670v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ollier" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Champagnon" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Boizot" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Panczer" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(03)00307-7" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT0HFHXW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410559v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collombet" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joubert" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laroche" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.035115" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410538v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolas" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Descroix" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Joubert" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(02)00357-9" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4MXTLGF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410696v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goutaudier" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Canibano" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anncsm.2003.10.002" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410677v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#261;zik" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(03)00099-5" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C075ZF0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410683v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(03)00127-7" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30DTBXT6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410668v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410550v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Palatella" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2313(02)00526-4" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LP205G1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410498v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lhomm&#233;" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourson" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontana" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2002073" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-2QHN2FTM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410471v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Romero" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaque" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ramos-Lara" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1428795" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410496v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laversenne" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Th Cohen-Adad" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(02)00082-8" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86PLS873-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710010v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Flem" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(01)01036-5" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RX37N418-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410492v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Collombet" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Somatri" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tkachuk" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F Joubert" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(02)00063-4" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1VDF840-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717021v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Reny" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso San Miguel" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masenelli" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;linon" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.014532" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410483v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th. Cohen-Adad" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020142" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PW6X15HK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410462v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(01)00210-5" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK582DQ3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410490v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laversenne" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(02)00086-5" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ0WPC5F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410459v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kairouani" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(01)00201-4" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N7QKG87-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410478v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403548v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S.K. Mak" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Tanner" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2313(01)00273-3" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S39KXG8B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403528v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guy" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F Joubert" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(01)01059-3" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSNV5SLP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403509v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Carrillo Romo" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Th. Cohen-Adad" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(00)00078-1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQXFQZPC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403538v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(01)00114-8" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403502v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jacquier" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chaminade" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1139(00)00364-X" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTN1L6MD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403523v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(00)00095-1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7N0SH1J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403546v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001720" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403517v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nicolas" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Descroix" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Yu Abdulsabirov" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(00)00083-5" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MZ1RSVD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403557v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guy" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2313(01)00397-0" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7GL4N7V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403534v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.R. Mart&#305;&#769;n" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Yu. Abdulsabirov" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Korableva" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(01)01080-5" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50BQV55Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403496v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gaft" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Reisfeld" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2313(99)00562-1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZBJ29DB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403490v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Razumova" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2000816" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403484v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Mart&#237;n" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/12/7/331" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403424v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moncorg&#233;" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bettinelli" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cavalli" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Capobianco" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/11/35/319" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403448v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yumashev" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Denisov" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Posnov" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mikhailov" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.16.002189" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403437v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lhomm&#233;" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bourson" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Burlot-Loison" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2313(99)00140-4" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBPGVD15-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403476v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grosvalet" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Champagnon" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reny" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cros" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.60.14507" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403419v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mart&#237;n" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.60.7252" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403412v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;linon" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K&#233;gh&#233;lian" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.59.10099" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403429v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laroche" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Girard" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/11/40/317" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398631v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pr&#233;vel" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475871" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398634v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouchard" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.57.R9475" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006652v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melinon" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keghelian" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Prevel" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398626v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boudeulle" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M&#233;linon" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pr&#233;vel" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(96)09426-6" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S05LWKHV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398621v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malhaire" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Berre" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sibai" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(96)01925-3" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9B870EA8FBFE34F3B7C528A4A44FA4F0D5A8497/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398619v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004600050276" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BF3QGLM0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328855v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Berre" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398615v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Manaa" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Deghoul" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kalisky" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(96)00349-5" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59CQVZ31-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398594v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D. Merkle" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinto" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mcintosh" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-3467(95)00045-3" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-66ZRLH59-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398604v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garnier" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Manaa" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laporte" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.361801" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398602v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Merkle" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Zandi" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Verdun" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.361085" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398607v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(96)10363-4" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V2X6DW4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398613v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burlot" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(96)00047-X" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWWPTS77-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398592v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Manaa" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Deghoul" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(95)00404-R" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DL6XVZZ5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398589v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Chai" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.359585" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252550v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia Sol&#233;" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capmany" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19944101" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DF4CD9EF98605F0538B4DC265FBA92DEA821DDE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252578v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19944127" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/995D594CFCB912E9D8C09E33B25085B8D1A7C5CD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398576v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garapon" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-3467(94)90041-8" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FT3CLQM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398562v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moncorge" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.353381" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398569v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moncorge" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.48.3633" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686631v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baus&#225;" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Camarillo" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garc&#237;a Sol&#233;" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vergara" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.351893" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715276v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata. Guzik" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2138-5_12" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715283v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2138-5_11" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285760v1" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1544-5_17" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289058v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0850-8_17" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804720v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9133-5_13" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139105v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gassenq" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cleyet-Merle" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2022.IW2B.4" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227237v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Purohit" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mishra" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jeanneau" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349246v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227247v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280196v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420437v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcon" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dusart" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814374v1" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0850-8_16" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02317425v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Mirzaeva" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LO.2014.6886255" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914671v1" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00752029v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757233v1" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00646056v1" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Pioger" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefort" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Faure" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rabinovich" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751374v1" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rabinovitch" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-guyot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7802-8167" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=QbVEJCgAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/2562913/yannick-guyot/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599381v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lepers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hovhannesyan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guyot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moncorg&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velazquez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2026.118100" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625055v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Mokhtari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Chen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjelil Nehari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Xu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2026.188169" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592750v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Xu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pillonnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Takeda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2025.117776" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094637v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Feng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Cai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Zhu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Zhou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Sickinger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202500910" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104609v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Orobtchouk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Medvedeva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belarouci" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253525" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157750v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Liu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2025.131730" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594117v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grasser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baguenard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP01286K" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672919v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Albin Prokop" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cottrino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics7020040" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430152v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Prokop" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siczek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tomaszewicz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rola" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.12.132" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516623v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc04717b" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580931v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mizzoni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ruggieri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NJ00550C" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298112v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheirreddine Lebbou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2023.120238" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782366v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diamantoula Maniaki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon&#237; A Barrios" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aguil&#224;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roubeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc03994g" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550195v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Muniz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martinet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.De Ligny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Medina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.12.240" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127855v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Andrea Mattei" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Montigaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefeuvre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Argouarch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc00858d" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245362v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nehari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pillonnet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ledoux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ce00626c" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298671v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lebbou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2023.119882" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501076v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon&#237; Barrios Moreno" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03940" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131358v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paw&#322;&#243;w" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zdo&#324;czyk" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guzik" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boulon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc00533j" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087645v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gassenq" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cleyet-Merle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Son Nguyen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-023-06549-6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668725v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Cheng" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Almeida" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis H.C. Andrade" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Lima" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2022.112404" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715988v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Amrouch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekia Belhoucif" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Chalal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2022.112387" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715280v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wilk" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC00604A" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524022v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boulon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Guzik" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Toci" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Pirri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.202100521" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267989v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.104077" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428134v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wilk-Kozubek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2021.115503" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443013v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kr&#228;nkel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Lebbou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yoshikawa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2021.118537" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278061v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2021.117997" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157249v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin John F. Empizo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Minami" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Yamanoi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiko Shimizu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Yoshimura" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.158096" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188436v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Gal&#225;n" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Velasco" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202005327" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010906v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendron" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Di Pietro" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Placide" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI01194K" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407500v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqi Wu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Roux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01986" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024799v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Y. Morassuti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Finoto" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Silva" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A.O. Nunes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.155898" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966461v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Cybi&#324;ska" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2020.03.169" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429528v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Silva" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andrade" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lima" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Giannini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0011127" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907031v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhagyesh Purohit" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Joubert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2020.100326" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02533027v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mendy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Thy Bui" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Curton" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000085" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508822v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dantelle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Testemale" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201900510" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229995v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H.C. Andrade" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Bento" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Baesso" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.153319" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02363638v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacque Lynn Gabayno" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verdad Agulto" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youwei Lai" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.119495" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW1358Q4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02142985v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Galland" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Banyasz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lascoux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901047" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393052v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b01151" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357834v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gu&#233;gan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jung" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9QI00726A" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379600v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chretien" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boulesteix" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bouzat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perri&#232;re" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maitre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2019.109324" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02364626v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sobota" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sobota" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bieza" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2019.02.021" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LF74ZSV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390366v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Lima" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2019.109195" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405496v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fantozzi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.10.192" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230055v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.B. Guimar&#227;es" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2019.02.051" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC87F206-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290278v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Muniz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Ligny" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sandrini" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Zanuto" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Medina" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2018.04.027" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287444v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Bouchouicha" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Panczer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ternane" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.08.006" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287428v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Cadatal-Raduban" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Murata" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Kawano" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2017.06.029" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3NKZGJ7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380281v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Alombert-Goget" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benamara" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CE02004J" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287439v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.02.007" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2WN7X5T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289869v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pedrochi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ra07114d" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231186v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nouri" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Panczer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trabelsi-Ayadi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2017.07.033" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289403v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.09.026" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7FL54XC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526221v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Beyler" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC02835K" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01515140v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ouannes" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Walsh" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Poulain" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.11.017" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289388v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00746" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532163v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Speed" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feng" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fernandez Garcia" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pointillart" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6qi00546b" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289267v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cybinska" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorbeer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zych" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.09.025" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289390v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00747" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290350v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alombert-Goget" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pejchal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2015.04.017" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MV57KHSX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02304946v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligny D. De" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Baesso" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2014.11.054" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290360v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legendziewicz" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2015.02.043" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276493v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourdolle" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d'Al&#233;o" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Philippot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice L. Baldeck" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500814" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0CGHVDKS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290208v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Ligny" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Rohling" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4954287" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290359v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2014.12.063" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290195v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/31/315402" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290202v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marciniak" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hreniak" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Strek" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2015.08.053" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02304945v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Li" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brenier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2015.02.001" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289450v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sobczyk" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Korzeniowski" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Amirkhanov" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Trush" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2015.03.029" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308494v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tc01109d" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234053v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lapadula" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trummer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P. Conley" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Steinmann" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Fen Ran" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b00306" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153419v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berraud-Pache" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00441" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307261v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp512737f" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308550v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Gerasymchuk" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tomachynski" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Guzik" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koll" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ja&#324;ski" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2015.04.022" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02305570v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Toci" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vannini" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ciofini" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lapucci" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pirri" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2014.09.033" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02305585v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahua Zhou" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changtai Xia" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuping Zhong" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2015.06.027" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308501v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2014.11.013" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307272v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tomala" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Moretti" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2015.10.012" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02305583v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Tkachuk" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Ivanova" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Mirzaeva" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0030400X15030212" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02308150v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata. E Guzik" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ito" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2014.10.014" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188222v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ouannes" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian-M. Walsh" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poulain" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.07.113" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308488v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4tc02963a" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231161v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soussi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jung" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefeuvre" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5QI00087D" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309841v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Molieres" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jollivet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Majerus" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2013.07.051" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017028v2" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Soltani" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.02.008" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309435v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Wiglusz" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt53644k" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808054v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gluchowski" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502882j" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321036v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Alombert Goget" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Labruy&#232;re" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Faure" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.010792" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245486v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Allouche" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Conley" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker del Rosal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm404140q" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943239v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Yi" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bernot" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Corre" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvez" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303833" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WFXS3H6Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924843v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Cosquer" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golhen" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201301358" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RZSF9FHQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309443v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4900965" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309419v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp02265c" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02310829v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5560/ZNB.2014-3290" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309843v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Pujol" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ma&#238;tre" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreaud" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5027493" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309438v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0030400X14030229" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808034v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hosta&#353;a" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Esposito" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malchere" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2014.206" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984826v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TC01344A" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946183v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Epherre" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Noyau" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vandenhende" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.11.016" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3SDHNM1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02313471v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. D. Andrade" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Lima" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva R. V. Da" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4tc01190b" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233610v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.P. Rocha" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Farias" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2013.05.051" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDB1GL4M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412288v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehlen" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801838" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146851v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hraiech" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F&#233;rid" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0721(12)60343-3" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LRM8THV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780238v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lhoste" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Henry" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loiseau" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Abraham" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2012.11.026" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFG8XLMC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067079v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached Salhi" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Deschanvres" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2013.03.049" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412250v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rocha" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farias" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bento" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.010034" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788981v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jaffres" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.025596" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412261v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Marcio Lima" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Humberto da Cunha Andrade" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Reis Silva" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Carlos Bento" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Luciano Baesso" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.012658" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412246v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Novatski" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Rohling" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2011.08.053" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KG5J3BLG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412240v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Tomaszewicz" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Legendziewicz" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm30799e" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733416v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7452/lapl.201110140" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412255v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferhi" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Horchani-Naifer" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2012.02.068" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3J5N5P6G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364253v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brenier" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Alombert-Goget" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Guyot" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Boulon" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7452/lapl.201210063" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412195v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cybi&#324;ska" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.07.030" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1T0D1MH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067080v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Salhi" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maalej" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fourati" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2011.05.058" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLXSRCLH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412190v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nurtdinova" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Semashko" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Korableva" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Joubert" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.03.028" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S8SXBPN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411586v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kazanski&#301;" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. G&#226;con" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -F. Joubert" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pedrini" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0030400X08030065" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KP9W1J5P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412191v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferid" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2011.06.062" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDKXFK9Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686635v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alysson Steimacher" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Belan&#231;on" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Medina" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Baesso" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.002510" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412183v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Medina" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.001055" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412181v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amami" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhao" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.11.003" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMSK6KQ3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412176v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Hraiech" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Jouini" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung Jin Kim" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Yoshikawa" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2009.11.017" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTLHK5VL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412173v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suya Feng" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Luan" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunguang Li" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chen" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Wang" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3788/COL20100802.0190" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412164v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0721(08)60300-2" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQMS06BM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412166v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Steimacher" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rohling" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3186784" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412130v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baesso" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3010306" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411546v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouini" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brenier" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sato" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg060883r" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412120v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Loudyi" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kazanskii" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. G&#226;con" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moine" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.045111" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412124v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ternane" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Ferid" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Trabelsi-Ayadi" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.09.104" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD6Z90B0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411536v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Udo" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Astrath" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.027402" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412091v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2007.09.007" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67M8DZ30-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411489v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jin Kim" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goutaudier" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008007" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-1ZP6WHBN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411589v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ivanova" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pell&#233;" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tkachuk" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2007.11.031" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDG9QJ7D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412114v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Canibano" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.000884" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411522v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;drini" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2007.02.020" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFGMP21H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411508v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2006.11.014" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0P7TMQM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411503v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Tkachuk" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Ivanova" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.I. Isaenko" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.08.040" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Z38JX84-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410713v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ito" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bensalah" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970410001728816" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411516v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuguo Fukuda" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2006.11.027" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN7X1S7V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411493v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.01.201" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVQLSKPR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411463v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margerie" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doualan" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nagtegaele" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006138020" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411526v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.24.003023" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411496v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Novoselov" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kagamitani" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kasamoto" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ohta" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2006.05.010" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7M687RG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411613v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411473v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.755474" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411499v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouher Amami" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Hreniak" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pazik" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslaw Strek" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/9/096204" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411505v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Mun" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2006.03.042" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZTMBSZ9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411482v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;c. G&#226;con" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673875" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K6WPZJJS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411426v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R&#243;denas" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.23.000676" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411452v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Andrade" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Siu Li" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/34/003" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411443v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayko Simura" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Kamada" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Aoki" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2006.03.014" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X67VGW3Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411458v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayadi" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135114" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R7GR2SHV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411448v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2006.04.020" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8LBM7D5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411434v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Speghini" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bettinelli" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2197312" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411425v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2004.10.026" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBPSQHJQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019048v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Petit" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cardinal" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Videau" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Durand" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canioni" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2004.12.007" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS0HR4BD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411451v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pazik" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.01.021" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RJ6MQKG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410760v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2004.11.052" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7618XH9F-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410764v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. &#201;. Ivanova" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/1.2149418" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FVN056W2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124167v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.04.058" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NVKR2T3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410749v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fukuda" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119057" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GNBG4309-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410743v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119021" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-SHP6N1JF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410737v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2004.03.012" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZBMBSX9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410725v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2003.09.015" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8B08T4L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410753v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Collombet" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Margerie" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moncorg&#233;" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.21.002053" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410744v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ca&#241;ibano" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laversenne" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119028" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PGZM8861-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410728v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Yoshikawa" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fujiwara" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sato" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nishi" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ohta" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2003.12.020" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPGXL4KR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410705v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Ito" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Goutaudier" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/16/8/029" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410733v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. Gapontzev" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2004.03.038" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410710v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.165217" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410723v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. G&#226;con" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2004.03.012" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4KF5J2K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410759v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H.C. Andrade" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reyes Ardila" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbosa" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andreeta" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siu Li" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2004177" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-N7KDVM88-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410731v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2004.03.086" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ6GPBX6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410720v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/1.1790643" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-30KM369V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410683v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collombet" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(03)00127-7" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30DTBXT6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410668v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joubert" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laroche" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.035115" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410550v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Palatella" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2313(02)00526-4" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LP205G1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410538v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolas" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Descroix" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Joubert" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(02)00357-9" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4MXTLGF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410559v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410670v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ollier" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Champagnon" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Boizot" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Panczer" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(03)00307-7" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT0HFHXW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410702v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Isaenko" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yelisseyev" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/1.1628721" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T6L1CT75-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410533v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Cohen-Adad" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.513518" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410681v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Kazanskii" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Rivoire" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(03)00117-4" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96V8S3ZD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410701v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1597763" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410542v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;r&#232;se Cohen-Adad" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Trabelsi-Ayedi" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(02)00355-5" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWJDG2DS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410555v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Cohen-Adad" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2313(02)00578-1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0NQ3G9R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410696v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goutaudier" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Canibano" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anncsm.2003.10.002" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410677v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#261;zik" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(03)00099-5" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C075ZF0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410490v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laversenne" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(02)00086-5" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ0WPC5F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410478v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020142" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PW6X15HK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410459v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laversenne" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kairouani" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(01)00201-4" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N7QKG87-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410492v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Collombet" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Somatri" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tkachuk" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F Joubert" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(02)00063-4" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1VDF840-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710010v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Flem" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(01)01036-5" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RX37N418-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410498v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lhomm&#233;" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourson" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontana" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2002073" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-2QHN2FTM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410471v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Romero" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaque" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ramos-Lara" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1428795" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410496v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Th Cohen-Adad" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(02)00082-8" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86PLS873-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410462v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(01)00210-5" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK582DQ3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410483v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th. Cohen-Adad" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717021v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Reny" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso San Miguel" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masenelli" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;linon" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.014532" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403534v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.R. Mart&#305;&#769;n" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Yu. Abdulsabirov" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Korableva" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(01)01080-5" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50BQV55Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403523v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(00)00095-1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7N0SH1J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403538v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Th. Cohen-Adad" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(01)00114-8" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403548v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S.K. Mak" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Tanner" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2313(01)00273-3" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S39KXG8B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403528v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guy" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F Joubert" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(01)01059-3" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSNV5SLP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403509v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Carrillo Romo" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(00)00078-1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQXFQZPC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403502v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jacquier" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chaminade" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1139(00)00364-X" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTN1L6MD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403546v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001720" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403517v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nicolas" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Descroix" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Yu Abdulsabirov" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(00)00083-5" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MZ1RSVD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403557v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guy" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2313(01)00397-0" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7GL4N7V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403484v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Mart&#237;n" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/12/7/331" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403496v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gaft" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Reisfeld" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2313(99)00562-1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZBJ29DB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403490v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Razumova" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2000816" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403429v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laroche" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Girard" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moncorg&#233;" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/11/40/317" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403476v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grosvalet" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Champagnon" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reny" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cros" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.60.14507" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403448v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yumashev" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Denisov" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Posnov" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mikhailov" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.16.002189" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403437v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lhomm&#233;" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bourson" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Burlot-Loison" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2313(99)00140-4" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBPGVD15-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403424v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bettinelli" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cavalli" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Capobianco" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/11/35/319" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403419v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mart&#237;n" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.60.7252" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403412v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;linon" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K&#233;gh&#233;lian" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.59.10099" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006652v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melinon" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keghelian" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Prevel" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475871" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398631v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pr&#233;vel" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398634v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouchard" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.57.R9475" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398621v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malhaire" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Berre" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sibai" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(96)01925-3" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9B870EA8FBFE34F3B7C528A4A44FA4F0D5A8497/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398626v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boudeulle" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M&#233;linon" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pr&#233;vel" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(96)09426-6" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S05LWKHV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398619v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004600050276" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BF3QGLM0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328855v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Berre" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398604v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garnier" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Manaa" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laporte" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.361801" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398594v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D. Merkle" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinto" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mcintosh" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-3467(95)00045-3" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-66ZRLH59-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398615v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Manaa" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Deghoul" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kalisky" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(96)00349-5" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59CQVZ31-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398602v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Merkle" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Zandi" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Verdun" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.361085" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398613v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burlot" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(96)00047-X" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWWPTS77-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398607v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(96)10363-4" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V2X6DW4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398589v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Chai" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.359585" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398592v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Manaa" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Deghoul" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(95)00404-R" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DL6XVZZ5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398576v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garapon" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-3467(94)90041-8" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FT3CLQM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252578v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19944127" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/995D594CFCB912E9D8C09E33B25085B8D1A7C5CD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252550v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia Sol&#233;" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capmany" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19944101" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DF4CD9EF98605F0538B4DC265FBA92DEA821DDE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398569v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moncorge" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.48.3633" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398562v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moncorge" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.353381" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686631v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baus&#225;" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Camarillo" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garc&#237;a Sol&#233;" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vergara" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.351893" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139105v1" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gassenq" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cleyet-Merle" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2022.IW2B.4" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227237v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Purohit" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mishra" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jeanneau" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349246v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227247v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420437v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcon" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dusart" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280196v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814374v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0850-8_16" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02317425v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Mirzaeva" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LO.2014.6886255" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914671v1" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00752029v1" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757233v1" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00646056v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Pioger" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefort" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Faure" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rabinovich" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751374v1" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rabinovitch" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715283v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2138-5_11" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715276v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata. Guzik" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2138-5_12" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285760v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1544-5_17" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289058v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0850-8_17" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804720v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9133-5_13" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>