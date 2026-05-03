--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -767,274 +767,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of formamide and related organic species in the interstellar medium via chemical dynamics simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure, Stability, and Electronic Properties of Dimethyl Sulfoxide and Dimethyl Formammide Clusters Containing Th&amp;lt;sup&amp;gt;4+&amp;lt;/sup&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Montagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Jeanvoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Spezia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Antonio Largo</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Bodo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/0004-637X/826/2/107⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Chemical Society A: Inorganic, Physical, Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (27), pp.4778-4788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b12007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01386212v1</w:t>
+                <w:t xml:space="preserve">hal-01386207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, Stability, and Electronic Properties of Dimethyl Sulfoxide and Dimethyl Formammide Clusters Containing Th&amp;lt;sup&amp;gt;4+&amp;lt;/sup&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Montagna</w:t>
+                <w:t xml:space="preserve">Synthesis of formamide and related organic species in the interstellar medium via chemical dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Spezia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Jeanvoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Spezia</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William L. Hase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Bodo</w:t>
+                <w:t xml:space="preserve">Kihyung Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Largo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society A: Inorganic, Physical, Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120 (27), pp.4778-4788. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 826, pp.107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b12007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/0004-637X/826/2/107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01386207v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas phase fragmentation mechanisms of protonated testosterone as revealed by chemical dynamics simulations.</w:t>
               </w:r>
@@ -1072,51 +1072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heesun Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Jeanvoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kihyung Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 407, pp.40-50. </w:t>
@@ -1825,51 +1825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William L. Hase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kihyung Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Spezia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2928,51 +2928,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430717v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Bonhommeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jeanvoine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0302089" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565776v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Scuderi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel P&#233;rez-Mellor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lemaire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvasthika Indrajith" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Bardaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000065" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01972483v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Spezia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-018-2385-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104460v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Siro Brigiano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Largo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731610" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104427v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mancip" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Balsier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2018.16.SDA-286" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01688317v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L. Hase" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b11622" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386212v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kihyung Song" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/826/2/107" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386207v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Montagna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bodo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b12007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386213v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giae Lee" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunkyung Park" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heesun Chung" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2016.07.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976350v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Beuchat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gagliardi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vuilleumier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP54958E" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976347v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Martelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vercouter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP54001D" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077291v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-014-2398-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053090v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Herv&#233; Du Penhoat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L&#243;pez-Tarifa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Ghose" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jeanvoine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Gaigeot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-014-2221-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797810v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mir&#242;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Cramer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP41996C" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643086v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gaigeot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2011.07.029" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNGQK9L9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511025v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2010.05.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9ZLGX4G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403285v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp811460f" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137623v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guewen Tournois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cartailler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Tortajada" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0614998" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-05VR0XJ8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760096v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salpin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Martin-Gago" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130678v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105221v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95954-2_15" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747561v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998NAN10251" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430717v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Bonhommeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jeanvoine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0302089" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565776v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Scuderi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel P&#233;rez-Mellor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lemaire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvasthika Indrajith" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Bardaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000065" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01972483v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Spezia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-018-2385-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104460v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Siro Brigiano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Largo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731610" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104427v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mancip" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Balsier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2018.16.SDA-286" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01688317v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L. Hase" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b11622" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386207v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Montagna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bodo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b12007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386212v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kihyung Song" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/826/2/107" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386213v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giae Lee" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunkyung Park" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heesun Chung" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2016.07.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976350v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Beuchat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gagliardi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vuilleumier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP54958E" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976347v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Martelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vercouter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP54001D" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077291v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-014-2398-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053090v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Herv&#233; Du Penhoat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L&#243;pez-Tarifa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Ghose" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jeanvoine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Gaigeot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-014-2221-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797810v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mir&#242;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Cramer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP41996C" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643086v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gaigeot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2011.07.029" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNGQK9L9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511025v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2010.05.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9ZLGX4G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403285v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp811460f" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137623v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guewen Tournois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cartailler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Tortajada" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0614998" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-05VR0XJ8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760096v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salpin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Martin-Gago" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130678v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105221v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95954-2_15" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747561v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998NAN10251" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>