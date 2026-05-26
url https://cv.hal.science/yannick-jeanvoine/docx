--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -767,274 +767,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, Stability, and Electronic Properties of Dimethyl Sulfoxide and Dimethyl Formammide Clusters Containing Th&amp;lt;sup&amp;gt;4+&amp;lt;/sup&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of formamide and related organic species in the interstellar medium via chemical dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Spezia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Jeanvoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William L. Hase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Montagna</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Enrico Bodo</w:t>
+                <w:t xml:space="preserve">Kihyung Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Largo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society A: Inorganic, Physical, Theoretical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b12007⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 826, pp.107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/0004-637X/826/2/107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01386207v1</w:t>
+                <w:t xml:space="preserve">hal-01386212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of formamide and related organic species in the interstellar medium via chemical dynamics simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure, Stability, and Electronic Properties of Dimethyl Sulfoxide and Dimethyl Formammide Clusters Containing Th&amp;lt;sup&amp;gt;4+&amp;lt;/sup&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Montagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Jeanvoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Spezia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kihyung Song</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonio Largo</w:t>
+                <w:t xml:space="preserve">Enrico Bodo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 826, pp.107. </w:t>
+              <w:t xml:space="preserve">Journal of the Chemical Society A: Inorganic, Physical, Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (27), pp.4778-4788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/0004-637X/826/2/107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b12007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01386212v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas phase fragmentation mechanisms of protonated testosterone as revealed by chemical dynamics simulations.</w:t>
               </w:r>
@@ -1072,51 +1072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heesun Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Jeanvoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kihyung Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 407, pp.40-50. </w:t>
@@ -1412,265 +1412,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00976347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing polarizable potential for molecular dynamics of Cm(III)-carbonate complexes in liquid water</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling proton-induced damage on 2-deoxy-D-ribose. Conformational analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Hervé Du Penhoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. López-Tarifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. K. Ghose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jeanvoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. P. Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 20, pp.2398. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00894-014-2398-y⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 20, pp.2221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00894-014-2221-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01077291v1</w:t>
+                <w:t xml:space="preserve">hal-01053090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling proton-induced damage on 2-deoxy-D-ribose. Conformational analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Developing polarizable potential for molecular dynamics of Cm(III)-carbonate complexes in liquid water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Spezia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Jeanvoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 20, pp.2221. </w:t>
+              <w:t xml:space="preserve">, 2014, 20, pp.2398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00894-014-2221-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00894-014-2398-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053090v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic Structure and Bonding of Lanthanoid(III) Carbonates</w:t>
               </w:r>
@@ -1825,51 +1825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William L. Hase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kihyung Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Spezia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2928,51 +2928,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430717v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Bonhommeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jeanvoine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0302089" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565776v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Scuderi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel P&#233;rez-Mellor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lemaire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvasthika Indrajith" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Bardaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000065" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01972483v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Spezia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-018-2385-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104460v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Siro Brigiano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Largo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731610" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104427v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mancip" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Balsier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2018.16.SDA-286" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01688317v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L. Hase" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b11622" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386207v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Montagna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bodo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b12007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386212v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kihyung Song" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/826/2/107" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386213v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giae Lee" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunkyung Park" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heesun Chung" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2016.07.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976350v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Beuchat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gagliardi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vuilleumier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP54958E" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976347v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Martelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vercouter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP54001D" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077291v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-014-2398-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053090v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Herv&#233; Du Penhoat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L&#243;pez-Tarifa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Ghose" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jeanvoine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Gaigeot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-014-2221-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797810v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mir&#242;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Cramer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP41996C" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643086v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gaigeot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2011.07.029" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNGQK9L9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511025v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2010.05.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9ZLGX4G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403285v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp811460f" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137623v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guewen Tournois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cartailler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Tortajada" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0614998" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-05VR0XJ8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760096v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salpin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Martin-Gago" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130678v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105221v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95954-2_15" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747561v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998NAN10251" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430717v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Bonhommeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jeanvoine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0302089" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565776v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Scuderi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel P&#233;rez-Mellor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lemaire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvasthika Indrajith" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Bardaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000065" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01972483v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Spezia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-018-2385-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104460v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Siro Brigiano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Largo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731610" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104427v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mancip" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Balsier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2018.16.SDA-286" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01688317v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L. Hase" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b11622" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386212v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kihyung Song" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/826/2/107" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386207v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Montagna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bodo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b12007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386213v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giae Lee" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunkyung Park" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heesun Chung" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2016.07.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976350v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Beuchat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gagliardi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vuilleumier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP54958E" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976347v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Martelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vercouter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP54001D" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053090v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Herv&#233; Du Penhoat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L&#243;pez-Tarifa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Ghose" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jeanvoine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Gaigeot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-014-2221-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077291v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-014-2398-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797810v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mir&#242;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Cramer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP41996C" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643086v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gaigeot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2011.07.029" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNGQK9L9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511025v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2010.05.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9ZLGX4G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403285v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp811460f" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137623v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guewen Tournois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cartailler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Tortajada" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0614998" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-05VR0XJ8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760096v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salpin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Martin-Gago" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130678v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105221v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95954-2_15" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747561v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998NAN10251" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>