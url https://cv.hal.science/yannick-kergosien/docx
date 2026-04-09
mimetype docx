--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -2165,51 +2165,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01352662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le problème du voyageur de commerce</w:t>
+                <w:t xml:space="preserve">Le problème du sac à dos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
@@ -2236,51 +2236,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interstices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00474710v1</w:t>
+                <w:t xml:space="preserve">inria-00474708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux de Nim</w:t>
               </w:r>
@@ -2355,51 +2355,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00474698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le problème du sac à dos</w:t>
+                <w:t xml:space="preserve">Le problème du voyageur de commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
@@ -2426,942 +2426,968 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interstices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00474708v1</w:t>
+                <w:t xml:space="preserve">inria-00474710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (97)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (98)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Case-Mix Planning at the Territorial Level : A Pathway-Centered and Resource-Aware Approach</w:t>
+                <w:t xml:space="preserve">Méthode exacte pour la résolution d'un problème intégré : approche bi-niveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Garaix</w:t>
+                <w:t xml:space="preserve">Mallory Taffonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Dublois</w:t>
+                <w:t xml:space="preserve">Marina Vinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameur Soukhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51st annual meeting of the EURO Working Group on Operational Research Applied to Health Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Trondheim, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Tours (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05399582v1</w:t>
+                <w:t xml:space="preserve">hal-05559759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimiser le temps d'attente des patients et équilibrer la charge de travail en ambulatoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Moulard</w:t>
+                <w:t xml:space="preserve">Optimizing Case-Mix Planning at the Territorial Level : A Pathway-Centered and Resource-Aware Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Desport</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Dublois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne (Marne-la-Vallée), France</w:t>
+              <w:t xml:space="preserve">51st annual meeting of the EURO Working Group on Operational Research Applied to Health Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Trondheim, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996029v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Equivalent Impedance Modeling for Passive Components in HF PCB Systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Minimiser le temps d'attente des patients et équilibrer la charge de travail en ambulatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Raingeaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rayar</w:t>
+                <w:t xml:space="preserve">Simon Moulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Desport</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEET 2025 : IEEE--2025 International Conference on Power Engineering and Electrical Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Shiga, Japan</w:t>
+              <w:t xml:space="preserve">26ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne (Marne-la-Vallée), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05437528v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logic-based Benders decomposition for fresh food delivery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimized Equivalent Impedance Modeling for Passive Components in HF PCB Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Aouichak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Montalbano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Desport</w:t>
+                <w:t xml:space="preserve">Mohamad Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Raingeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VeRoLog 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Trento (Italie), Italy</w:t>
+              <w:t xml:space="preserve">PEET 2025 : IEEE--2025 International Conference on Power Engineering and Electrical Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Shiga, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05472505v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05437528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logic-Based Benders Decomposition pour la Logistique des Circuits Courts Alimentaires et de Proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montalbano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur Soukhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Champs Sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logic-Based Benders Decomposition pour la Logistique des Circuits Courts Alimentaires et de Proximité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Logic-based Benders decomposition for fresh food delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montalbano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur Soukhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI-QUALITA-MOSIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, TROYES, France</w:t>
+              <w:t xml:space="preserve">VeRoLog 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Trento (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290187v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du Mix de Parcours de Soins sur un Territoire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Garaix</w:t>
+                <w:t xml:space="preserve">Logic-Based Benders Decomposition pour la Logistique des Circuits Courts Alimentaires et de Proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montalbano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameur Soukhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">CIGI-QUALITA-MOSIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, TROYES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04983130v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new variant of the home biomedical sample collection problem with drop-off points</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation du Mix de Parcours de Soins sur un Territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Dublois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angel Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th annual meeting of the EURO Working Group on Operational Research Applied to Health Services (ORAHS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Turin (IT), Italy</w:t>
+              <w:t xml:space="preserve">26ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652968v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheuristique pour un problème d'ordonnancement d'opérations de recharge de bus électriques sur plusieurs jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vendé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Desaulniers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gendreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3389,87 +3415,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification de parcours patients en ambulatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Moulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3484,73 +3510,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle variante du problème de collecte d'échantillons biomédicaux à domicile incluant des points de chute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3566,479 +3592,466 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25 ième congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, laboratoire Modélisation, Information &amp; Systèmes (MIS); Université de Picardie Jules Verne (UPJV), Mar 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A matheuristic to solve a multi-appointment scheduling problem of minimizing outpatients' waiting time</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new variant of the home biomedical sample collection problem with drop-off points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Desport</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operational Research Applied to Health Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Graz, Austria</w:t>
+              <w:t xml:space="preserve">50th annual meeting of the EURO Working Group on Operational Research Applied to Health Services (ORAHS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Turin (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338656v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matheuristique pour un problème d'ordonnancement d'opérations de recharge de bus électriques sur plusieurs jours</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Gendreau</w:t>
+                <w:t xml:space="preserve">A matheuristic to solve a multi-appointment scheduling problem of minimizing outpatients' waiting time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Moulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jorge E Mendoza</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Desport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2023 (24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Operational Research Applied to Health Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03919600v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimiser le temps d'attente des patients en ambulatoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Moulard</w:t>
+                <w:t xml:space="preserve">Matheuristique pour un problème d'ordonnancement d'opérations de recharge de bus électriques sur plusieurs jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vendé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Desaulniers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gendreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Desport</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge E Mendoza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2023 : 24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+              <w:t xml:space="preserve">ROADEF 2023 (24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180663v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles mathématiques pour minimiser le temps d'attente des patients en ambulatoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Minimiser le temps d'attente des patients en ambulatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Moulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers ( GISEH 2022 )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Saint Étienne, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2023 : 24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737517v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picker routing problem in mixed-shelves warehouses with multiple cross aisles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Haouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4080,100 +4093,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l’Optimisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picker routing problem in Mixed-shelves warehouses with multiple cross aisles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Haouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4188,479 +4201,479 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matheuristics for a multi-day electric bus assignment and overnight recharge scheduling problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Desaulniers</w:t>
+                <w:t xml:space="preserve">Minimizing outpatients' waiting time in same-day multi-appointment settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Moulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jorge E Mendoza</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Desport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VeRoLog 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">48th International Conference on Operational Research Applied to Health Services (ORAHS’22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bergamo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579961v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing outpatients' waiting time in same-day multi-appointment settings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Moulard</w:t>
+                <w:t xml:space="preserve">Matheuristics for a multi-day electric bus assignment and overnight recharge scheduling problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vendé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Desaulniers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Desport</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge E Mendoza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th International Conference on Operational Research Applied to Health Services (ORAHS’22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bergamo, Italy</w:t>
+              <w:t xml:space="preserve">VeRoLog 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03893922v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheuristiques pour un problème d'ordonnancement d'opérations de recharge nocturne de bus électriques sur plusieurs jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vendé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Desaulniers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Mendoza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03501053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problème d'emplacement de bornes de recharge dans les réseaux de transport avec bus hybrides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jorge Mendoza</w:t>
+                <w:t xml:space="preserve">Modèles mathématiques pour minimiser le temps d'attente des patients en ambulatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Moulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Desport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2021 (en distanciel)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">11e Conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers ( GISEH 2022 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Saint Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195654v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimizing the costs induced by perishable resource waste in a chemotherapy production unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Robbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4702,87 +4715,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Workshop on Project Management and Scheduling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un problème intégré d'ordonnancement et de distribution avec deux modes de livraison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Castan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Robbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4810,73 +4823,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Mulhouse (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03202806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The integrated orderline batching, batch scheduling, and picker routing problem with multiple pickers: the benefits of splitting customer orders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Haouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4885,106 +4898,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge E. Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rousseau Louis-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03202812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exact method for the Multi-Trip Batch Delivery Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Robbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5013,181 +5026,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03202744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charger Location in Electric Bus Networks</w:t>
+                <w:t xml:space="preserve">Problème d'emplacement de bornes de recharge dans les réseaux de transport avec bus hybrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vendé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jorge E. Mendoza</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Gendreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Triennal TSL Conference (Cancel)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Arlington, United States</w:t>
+              <w:t xml:space="preserve">ROADEF 2021 (en distanciel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018101v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire le coût de production des médicaments de chimiothérapie par une gestion des reliquats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Robbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5229,276 +5229,276 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion partagée d’une flotte d’ambulance pour le transport de patients urgents et non-urgents par un service préhospitalier d’urgence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Problème intégré de production et de livraison : cas de plusieurs producteurs et un client</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chevroton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Angel Ruiz</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotte Berghman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers (GISEH202)0</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">21ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018391v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problème intégré de production et de livraison : cas de plusieurs producteurs et un client</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gestion partagée d’une flotte d’ambulance pour le transport de patients urgents et non-urgents par un service préhospitalier d’urgence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bélanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">10ème conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers (GISEH202)0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018393v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemotherapy production bilevel problem: Cost versus delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Robbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5527,479 +5527,492 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th International Conference on Operational Research Applied to Health Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and delivery problem with late departure and tardiness penalties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Chevroton</w:t>
+                <w:t xml:space="preserve">Charger Location in Electric Bus Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vendé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge E. Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gendreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Séville, Spain</w:t>
+              <w:t xml:space="preserve">Second Triennal TSL Conference (Cancel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Arlington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018110v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-level heuristic to optimize the chemotherapy production and delivery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Robbes</w:t>
+                <w:t xml:space="preserve">Production and delivery problem with late departure and tardiness penalties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chevroton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Health Care Systems Engineering (HCSE 19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404155v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A matheuristic for order picking problems in e-commerce warehouses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Haouassi</w:t>
+                <w:t xml:space="preserve">A Branch-and-Check Approach for a Tourist Trip Design Problem with Rich Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Minh Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge E. Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rousseau Louis-Martin</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Desport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Metaheuristics International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Cartagena, Colombia</w:t>
+              <w:t xml:space="preserve">Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018102v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Branch-and-Check Approach for a Tourist Trip Design Problem with Rich Constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duc Minh Vu</w:t>
+                <w:t xml:space="preserve">A matheuristic for order picking problems in e-commerce warehouses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Haouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge E. Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Desport</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rousseau Louis-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Séville, Spain</w:t>
+              <w:t xml:space="preserve">13th Metaheuristics International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Cartagena, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158845v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Branch-And-Check Solution Method for a Tourist Trip Design Problem with Rich Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Minh Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6041,453 +6054,453 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème conférence de la Société française de recherche opérationnelle et aide à la décision - ROADEF'19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problème de tournée avec pénalités de départ et de retard</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Chevroton</w:t>
+                <w:t xml:space="preserve">Multi-level heuristic to optimize the chemotherapy production and delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">International Conference on Health Care Systems Engineering (HCSE 19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087851v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode exacte pour un problème de livraison de chimiothérapie avec séquence de lots fixée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Robbes</w:t>
+                <w:t xml:space="preserve">Problème de tournée avec pénalités de départ et de retard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chevroton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche Opérationnelle et d’Aide à la Décision (ROADEF’19)</w:t>
+              <w:t xml:space="preserve">ROADEF 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404108v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimize the total tardiness of chemotherapy drugs production and delivery</w:t>
+                <w:t xml:space="preserve">Méthode exacte pour un problème de livraison de chimiothérapie avec séquence de lots fixée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Robbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the European Working Group on Operations Research Applied to Healthcare services (ORAHS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">Recherche Opérationnelle et d’Aide à la Décision (ROADEF’19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404168v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving a multi objective shortest path problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Giret</w:t>
+                <w:t xml:space="preserve">Minimize the total tardiness of chemotherapy drugs production and delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Robbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Neron</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Freight Transportation and Logistics (ODYSSEUS 18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, cagliari, Italy</w:t>
+              <w:t xml:space="preserve">Conference of the European Working Group on Operations Research Applied to Healthcare services (ORAHS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01932625v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pool-based approach to manage transportation and urgent request by EMS organizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6516,73 +6529,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th International Conference on Operational Research Applied to Health Services (ORAHS’18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Oslo (Norway), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Order picking in e-commerce warehouses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Haouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6624,73 +6637,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l’Optimisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un algorithme efficace pour le problème de plus court chemin multi-objectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Giret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6732,518 +6745,522 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01654185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification d'itinéraires touristiques à vélo</w:t>
+                <w:t xml:space="preserve">Solving a multi objective shortest path problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Giret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Neron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Sauvanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
+              <w:t xml:space="preserve">7th International Workshop on Freight Transportation and Logistics (ODYSSEUS 18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01411231v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outpatient Appointment Scheduling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Aguado-López</w:t>
+                <w:t xml:space="preserve">An Adaptive Large Neighborhood Search for an Appointment Scheduling Problem in Health Care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Lopez Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43th International Conference on Operational Research Applied to Health Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Bath, United Kingdom</w:t>
+              <w:t xml:space="preserve">18ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018273v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adaptive Large Neighborhood Search for an Appointment Scheduling Problem in Health Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Lopez Aguilar</w:t>
+                <w:t xml:space="preserve">Multipath Model Simulator Exploiting a Topology Reconstruction Method for PLC Home Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Aouichak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Boyer</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Raingeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Metz, France</w:t>
+              <w:t xml:space="preserve">International Symposium and Exhibition on Electromagnetic Compatibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018397v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipath Model Simulator Exploiting a Topology Reconstruction Method for PLC Home Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Modélisation du canal CPL et calcul de fonction de transfert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Aouichak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Baestard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Raingeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium and Exhibition on Electromagnetic Compatibility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Angers, France</w:t>
+              <w:t xml:space="preserve">18ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018276v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-criteria tourist trip planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Giret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7285,306 +7302,289 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Verolog 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du canal CPL et calcul de fonction de transfert</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Baestard</w:t>
+                <w:t xml:space="preserve">Planification d'itinéraires touristiques à vélo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Giret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Neron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Sauvanet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Metz, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018395v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient label-setting Algorithm for the Bi-Objective Shortest Path problem</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaël Sauvanet</w:t>
+                <w:t xml:space="preserve">Outpatient Appointment Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Aguado-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Operations Research and Enterprise Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Rome, France</w:t>
+              <w:t xml:space="preserve">43th International Conference on Operational Research Applied to Health Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Bath, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018287v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un algorithme mémétique pour un problème de tournées de véhicules en soins à domicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7613,73 +7613,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving the Multi-Objective Shortest Path Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Giret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7721,73 +7721,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A memetic algorithm for Home Health Care Routing Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7816,73 +7816,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42th International Conference on Operational Research Applied to Health Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Pampelune, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Label Setting algorithm with Dynamic update of Pareto Front</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Giret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7924,73 +7924,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VeRoLog</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un algorithme de label-setting efficace pour le problème du plus court chemin multi-objectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Giret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8032,366 +8032,366 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques liés à la planification des emplois du temps pour la prise en charge d’enfants handicapés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exact and heuristic splitting procedure for fixed sequence services for Home Health Care Routing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Toinard</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Envirorisk</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Bourges, France</w:t>
+              <w:t xml:space="preserve">5th meeting of the EURO Working Group on Vehicle Routing and Logistics optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959553v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact and heuristic splitting procedure for fixed sequence services for Home Health Care Routing Problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risques liés à la planification des emplois du temps pour la prise en charge d’enfants handicapés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lenté</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Toinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th meeting of the EURO Working Group on Vehicle Routing and Logistics optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">Envirorisk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018285v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general heuristic for Home Health Care Routing Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Cissé</w:t>
+                <w:t xml:space="preserve">An efficient label-setting Algorithm for the Bi-Objective Shortest Path problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Giret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Neron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Sauvanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41th International Conference on Operational Research Applied to Health Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">5th International Conference on Operations Research and Enterprise Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Rome, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018291v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristique pour la résolution du problème de tournées du personnel de soins à domicile</w:t>
+                <w:t xml:space="preserve">A general heuristic for Home Health Care Routing Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
@@ -8409,1445 +8409,1445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">41th International Conference on Operational Research Applied to Health Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018405v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification des soins et des tournées dans un contexte d'hospitalisation à domicile : état de l'art</w:t>
+                <w:t xml:space="preserve">Heuristique pour la résolution du problème de tournées du personnel de soins à domicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">16ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946436v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic model for Home Health Care Routing Problem</w:t>
+                <w:t xml:space="preserve">Contribution de la recherche opérationnelle à la planification des soins à domicile : état de l’art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th International Conference on Operational Research Applied to Health Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Gestion et Ingénierie des Systèmes Hospitaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018299v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de la recherche opérationnelle à la planification des soins à domicile : état de l’art</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Cissé</w:t>
+                <w:t xml:space="preserve">Comparaison de deux modèles mathématiques pour le &amp;quot;Master Surgical Scheduling Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Giret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lenté</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion et Ingénierie des Systèmes Hospitaliers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018408v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de deux modèles mathématiques pour le &amp;quot;Master Surgical Scheduling Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Master Surgical Schedule Planning Integrating Waiting List Management for Targeted Surgeries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Giret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">40th International Conference on Operational Research Applied to Health Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lisbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946340v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Master Surgical Schedule Planning Integrating Waiting List Management for Targeted Surgeries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Giret</w:t>
+                <w:t xml:space="preserve">Problème de livraisons à séquence fixée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th International Conference on Operational Research Applied to Health Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lisbonne, France</w:t>
+              <w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018297v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problème de livraisons à séquence fixée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude et résolution du ``Master Surgical Scheduling Problem'' dans le contexte hospitalier Québécois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Giret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166687v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude et résolution du ``Master Surgical Scheduling Problem'' dans le contexte hospitalier Québécois</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planification des soins et des tournées dans un contexte d'hospitalisation à domicile : état de l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Soriano</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
+              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166597v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problèmes de tournées à séquence fixée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A generic model for Home Health Care Routing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
+              <w:t xml:space="preserve">40th International Conference on Operational Research Applied to Health Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01044838v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problème de tournées sélectives dans un multigraphe : application au problème de calcul d'itinéraires touristiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Problèmes de tournées à séquence fixée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Neron</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01044845v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01044838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A benders decomposition based heuristic for a combined transportation and scheduling problem in chemotherapy production</w:t>
+                <w:t xml:space="preserve">A routing problem for medical test sample collection in home health care services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gendreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
+                <w:t xml:space="preserve">A. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th International Conference on Operational Research Applied to Health Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">International Conference on Health Care Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025870v1</w:t>
+                <w:t xml:space="preserve">hal-01025873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing a fleet of ambulances to respond to emergency and transfer partient transportation demands</w:t>
+                <w:t xml:space="preserve">Résolution d'un problème de tournées de véhicules pour le prélèvement de sang à domicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Soriano</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Health Care Systems Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Milan, Italy</w:t>
+              <w:t xml:space="preserve">14ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025871v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01044841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution d'un problème de tournées de véhicules pour le prélèvement de sang à domicile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Problème de tournées sélectives dans un multigraphe : application au problème de calcul d'itinéraires touristiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaila Abderhamane Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zinan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Soriano</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Neron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01044841v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01044845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A routing problem for medical test sample collection in home health care services</w:t>
+                <w:t xml:space="preserve">A benders decomposition based heuristic for a combined transportation and scheduling problem in chemotherapy production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Soriano</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gendreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Health Care Systems Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Milan, Italy</w:t>
+              <w:t xml:space="preserve">39th International Conference on Operational Research Applied to Health Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025873v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de stratégies de redéploiement pour une flotte de véhicules ambulanciers par simulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Managing a fleet of ambulances to respond to emergency and transfer partient transportation demands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Soriano</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gendreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion et Ingénierie des Systèmes Hospitaliers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Québec, Canada</w:t>
+              <w:t xml:space="preserve">International Conference on Health Care Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018423v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un outil d'aide à la décision pour la gestion de soins à domicile : le cas d'un service de prélèvement de sang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9876,87 +9876,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion et Ingénierie des Systèmes Hospitaliers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling a hybrid ﬂowshop with a serial batch machine: application to chemotherapy production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur Soukhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9964,106 +9964,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Tournamille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th European Conference on Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problème de tournées à séquence fixée pour la livraison de chimiothérapies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10072,119 +10072,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur Soukhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Tournamille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion et Ingénierie des Systèmes Hospitaliers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing a management information and decision support tool for home care: the case of a blood collection service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10213,297 +10213,297 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th International Conference on Operational Research Applied to Health Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing a fleet of ambulances to respond to emergency or standard patient transportation demands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de stratégies de redéploiement pour une flotte de véhicules ambulanciers par simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bélanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Soriano</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Gendreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Conference on Operational Research Applied to Health Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Cardiff, United Kingdom</w:t>
+              <w:t xml:space="preserve">Gestion et Ingénierie des Systèmes Hospitaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018380v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion d'une flotte d'ambulances pour répondre à des demandes urgentes et planifiées</w:t>
+                <w:t xml:space="preserve">Managing a fleet of ambulances to respond to emergency or standard patient transportation demands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Ruiz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gendreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, St Etienne, France</w:t>
+              <w:t xml:space="preserve">37th International Conference on Operational Research Applied to Health Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018424v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing a fleet of ambulances to respond to emergency or standard patient transportation demands</w:t>
+                <w:t xml:space="preserve">Gestion d'une flotte d'ambulances pour répondre à des demandes urgentes et planifiées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Ruiz</w:t>
@@ -10521,89 +10521,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gendreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informs Healthcare Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">12ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, St Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018384v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of redeployment strategies for a fleet of ambulances trough simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bélanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10645,700 +10645,683 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th International Conference on Operational Research Applied to Health Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Memetic algorithm for the design of hospital material flows</w:t>
+                <w:t xml:space="preserve">Managing a fleet of ambulances to respond to emergency or standard patient transportation demands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gendreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Conference on Operational Research Applied to Health Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Genova, Italy</w:t>
+              <w:t xml:space="preserve">Informs Healthcare Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025726v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation des flux logistiques au sein d'un complexe hospitalier</w:t>
+                <w:t xml:space="preserve">A Memetic algorithm for the design of hospital material flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion et Engénierie des Systèmes Hospitaliers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">36th International Conference on Operational Research Applied to Health Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Genova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01044679v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification et traçabilité de la production de chimiothérapies anticancéreuses</w:t>
+                <w:t xml:space="preserve">Simulation des flux logistiques au sein d'un complexe hospitalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bardu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lenté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire à l'Ecole des Mines de St Etienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Gardanne, France</w:t>
+              <w:t xml:space="preserve">Gestion et Engénierie des Systèmes Hospitaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01048687v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01044679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problème dynamique de transport de patients</w:t>
+                <w:t xml:space="preserve">A Tabu search heuristic for the design of hospital material flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Project Management and Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01044672v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tabu search heuristic for the design of hospital material flows</w:t>
+                <w:t xml:space="preserve">Planification et traçabilité de la production de chimiothérapies anticancéreuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Project Management and Scheduling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Tours, France</w:t>
+              <w:t xml:space="preserve">Séminaire à l'Ecole des Mines de St Etienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Gardanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025698v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01048687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification et traçabilité de la production de chimiothérapies anticancéreuses : mise en place d'une solution intégrée performante</w:t>
+                <w:t xml:space="preserve">Problème dynamique de transport de patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lenté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion et Ingénierie des Systèmes Hospitaliers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">11ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01044675v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01044672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification de flux logistiques hospitaliers, dimensionnement d'équipes de manutention et synchronisation de tournées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bardu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11396,800 +11379,817 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01044677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genetic algorithm and a simulation tool for the design of hospital material flows</w:t>
+                <w:t xml:space="preserve">Planification et traçabilité de la production de chimiothérapies anticancéreuses : mise en place d'une solution intégrée performante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Tournamille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Paulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiehao Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Conference on Operational Research Applied to Health Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Gestion et Ingénierie des Systèmes Hospitaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025658v1</w:t>
+                <w:t xml:space="preserve">hal-01044675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification de flux logistiques hospitaliers, dimensionnement d'équipes de manutention et synchronisation de tournées</w:t>
+                <w:t xml:space="preserve">A genetic algorithm and a simulation tool for the design of hospital material flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop International : Logistique et Transport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Sousse, Tunisie</w:t>
+              <w:t xml:space="preserve">35th International Conference on Operational Research Applied to Health Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01044654v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home health care problem: An extended multiple Traveling Salesman Problem</w:t>
+                <w:t xml:space="preserve">Planification de flux logistiques hospitaliers, dimensionnement d'équipes de manutention et synchronisation de tournées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Multidisciplinary International Conference on Scheduling: Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Workshop International : Logistique et Transport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Sousse, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025660v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01044654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problème de tournée de personnel de soin pour l'hospitalisation à domicile</w:t>
+                <w:t xml:space="preserve">Home health care problem: An extended multiple Traveling Salesman Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t>
+              <w:t xml:space="preserve">4th Multidisciplinary International Conference on Scheduling: Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01044652v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of material flows within a hospital: a two interconnected vehicle routing problem</w:t>
+                <w:t xml:space="preserve">Problème de tournée de personnel de soin pour l'hospitalisation à domicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint International Meeting of the Canadian Operational Research Society and the Institute for Operations Research &amp; the Management Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Toronto, Canada. pp.90</w:t>
+              <w:t xml:space="preserve">10ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025655v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01044652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic transportation problem of patients between care units</w:t>
+                <w:t xml:space="preserve">Management of material flows within a hospital: a two interconnected vehicle routing problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Conference on Operational Research Applied to Health Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">Joint International Meeting of the Canadian Operational Research Society and the Institute for Operations Research &amp; the Management Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toronto, Canada. pp.90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025623v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification de transports de patients entre unités de soin</w:t>
+                <w:t xml:space="preserve">A dynamic transportation problem of patients between care units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion et Engénierie des Systèmes Hospitaliers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Lausanne, Suisse. pp.551-558</w:t>
+              <w:t xml:space="preserve">34th International Conference on Operational Research Applied to Health Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01044537v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une recherche Tabou et un algorithme génétique pour un problème de job shop multiressource multicritère</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planification de transports de patients entre unités de soin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Janvier</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence Francophone de Modélisation et Simulation Modélisation; Modélisation, Optimisation et Simulation des Systèmes : Communication, Coopération et Coordination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Paris, France. pp.858-867</w:t>
+              <w:t xml:space="preserve">Gestion et Engénierie des Systèmes Hospitaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Lausanne, Suisse. pp.551-558</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01044575v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01044537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problèmes d'ordonnancement de tâches multiprocesseurs : étude de cas</w:t>
               </w:r>
@@ -12264,50 +12264,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01023155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une recherche Tabou et un algorithme génétique pour un problème de job shop multiressource multicritère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Vilcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème Conférence Francophone de Modélisation et Simulation Modélisation; Modélisation, Optimisation et Simulation des Systèmes : Communication, Coopération et Coordination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Paris, France. pp.858-867</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01044575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A tabu search algorithm for solving a transportation problem of patients between care units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12329,51 +12437,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Scheduling in Healthcare systems Proceedings of the 1st International Conference on Applied Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Yerevan, Armenia. pp.18-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12383,124 +12491,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimiser l’organisation des flux de patients au niveau territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dublois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PEPR-SanteNum 2025 - Journées annuelles du PEPR Santé Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-05379353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12510,126 +12618,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special issue on matheuristics - Journal of Heuristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent T'kindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10732-021-09472-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12639,51 +12747,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chaîne d’intervention des services préhospitaliers et leurs défis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bélanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12712,181 +12820,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supply Chain Management de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problématiques d’optimisation dans la production de chimiothérapies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Virginie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Tournamille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organisation de l’efficience des soins : l’ingénierie au service de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.97-123, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization Issues in Chemotherapy Delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12918,92 +13026,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Tournamille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Efficiency How Can Engineering be a Player in Health Organization ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.91-118, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-1-78548-311-0.50006-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tabu Search algorithm for solving a transportation problem of patients between care units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13032,51 +13140,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Management Science, vol. 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.18-31, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13086,265 +13194,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide à la planification de la prise en charge d’enfants handicapés moteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bobelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Fichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outil de traçabilité complet d'une unité de préparation de chimiothérapies anticancereuses. Développement et plus-value pharmaceutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Tournamille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Respaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jaulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13354,51 +13462,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Branch-and-Check Approach for the Tourist Trip Design Problem with Rich Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Minh Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13433,152 +13541,152 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tabu search heuristic for a dynamic transportation problem of patients between care units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00488270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13588,114 +13696,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmes de tournées de véhicules pour l'optimisation des flux de produits et de patients dans un complexe hospitalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modélisation et simulation. Université François Rabelais - Tours, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00502988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId228"/>
+      <w:footerReference w:type="default" r:id="rId231"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13842,51 +13950,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105567v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vend&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kergosien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E Mendoza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2025.105175" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256321v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Haouassi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E. Mendoza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Martin Rousseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346768v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Minh Vu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desport" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2021.105566" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345079v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Robbes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Andr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Billaut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-021-09431-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141572v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chevroton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte Berghman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.02.012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448491v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;langer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ruiz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162962v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Neron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Sauvanet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018088v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.03.028" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736714v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ciss&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semih Yal&#231;indag" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evren Sahin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lent&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orhc.2017.06.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018090v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soriano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018091v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054811v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Castro-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Luengo-Oroz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Duloquin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Savy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rizzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003670" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004014v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2013.01.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65P26BDJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638250v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2011.04.033" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KZRKV7R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352469v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Thanh Bui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638252v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tournamille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laurence" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2011.06.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVP7NP45-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352665v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352662v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00474710v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifang Li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00474698v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00474708v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399582v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garaix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dublois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996029v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Moulard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437528v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Aouichak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Raingeaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rayar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472505v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montalbano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Soukhal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983145v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290187v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983130v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652968v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397562v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Desaulniers" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465878v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563803v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338656v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919600v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180663v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737517v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760090v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595374v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mendoza" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579961v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893922v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501053v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195654v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018099v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202806v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Castan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202812v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau Louis-Martin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202744v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018101v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969185v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018391v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018393v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018100v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018110v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404155v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018102v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158845v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080058v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087851v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404108v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404168v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932625v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938896v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760091v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654185v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411231v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018273v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Aguado-L&#243;pez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018397v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Lopez Aguilar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018276v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Le Bunetel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500793v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018395v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Baestard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018287v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018403v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311304v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018281v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311332v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018400v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959553v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Toinard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018285v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018291v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018405v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946436v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018299v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018408v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946340v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beaulieu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018297v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166687v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166597v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044838v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044845v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaila Abderhamane Ndiaye" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinan Liu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025870v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gendreau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025871v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruiz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soriano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044841v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025873v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018423v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018416v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018302v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Tournamille" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018417v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018300v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018380v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018424v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018384v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018382v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025726v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044679v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bardu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048687v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044672v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025698v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044675v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paulin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiehao Yuan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044677v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025658v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044654v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025660v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044652v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025655v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025623v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044537v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044575v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Vilcot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Janvier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023155v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025619v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05379353v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168805v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-021-09472-2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404140v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404149v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Virginie" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03563317v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-311-0.50006-X" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067423v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966675v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bobelin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Durand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Fichot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jousse" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067906v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bousquet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Respaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaulin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007937v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488270v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piton" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00502988v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105567v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vend&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kergosien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E Mendoza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2025.105175" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256321v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Haouassi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E. Mendoza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Martin Rousseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346768v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Minh Vu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desport" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2021.105566" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345079v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Robbes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Andr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Billaut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-021-09431-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141572v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chevroton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte Berghman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.02.012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448491v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;langer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ruiz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162962v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Neron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Sauvanet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018088v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.03.028" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736714v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ciss&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semih Yal&#231;indag" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evren Sahin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lent&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orhc.2017.06.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018090v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soriano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018091v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054811v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Castro-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Luengo-Oroz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Duloquin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Savy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rizzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003670" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004014v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2013.01.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65P26BDJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638250v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2011.04.033" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KZRKV7R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352469v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Thanh Bui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638252v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tournamille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laurence" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2011.06.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVP7NP45-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352665v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352662v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00474708v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifang Li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00474698v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00474710v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559759v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Taffonneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vinot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Soukhal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399582v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garaix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dublois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996029v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Moulard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437528v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Aouichak" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Raingeaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rayar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983145v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montalbano" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472505v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290187v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983130v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397562v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Desaulniers" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465878v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563803v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652968v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338656v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919600v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180663v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760090v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595374v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mendoza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893922v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579961v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501053v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737517v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018099v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202806v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Castan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202812v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau Louis-Martin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202744v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195654v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969185v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018393v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018391v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018100v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018101v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018110v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158845v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018102v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080058v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404155v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087851v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404108v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404168v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938896v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760091v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654185v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932625v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018397v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Lopez Aguilar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018276v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Le Bunetel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018395v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Baestard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500793v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411231v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018273v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Aguado-L&#243;pez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018403v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311304v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018281v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311332v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018400v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018285v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959553v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Toinard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018287v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018291v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018405v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018408v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946340v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beaulieu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018297v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166687v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166597v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946436v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018299v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044838v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025873v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruiz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soriano" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044841v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044845v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaila Abderhamane Ndiaye" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinan Liu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025870v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gendreau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025871v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018416v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018302v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Tournamille" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018417v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018300v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018423v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018380v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018424v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018382v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018384v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025726v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044679v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bardu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025698v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048687v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044672v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044677v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044675v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paulin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiehao Yuan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025658v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044654v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025660v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044652v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025655v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025623v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044537v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023155v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044575v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Vilcot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Janvier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025619v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05379353v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168805v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-021-09472-2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404140v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404149v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Virginie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03563317v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-311-0.50006-X" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067423v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966675v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bobelin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Durand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Fichot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jousse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067906v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bousquet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Respaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaulin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007937v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488270v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piton" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00502988v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>