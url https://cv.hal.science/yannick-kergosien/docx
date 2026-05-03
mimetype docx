--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -312,261 +312,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03256321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branch-and-Check Approaches for the Tourist Trip Design Problem with Rich Constraints</w:t>
+                <w:t xml:space="preserve">Efficient heuristics to minimize the total tardiness of chemotherapy drugs production and delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duc Minh Vu</w:t>
+                <w:t xml:space="preserve">Alexis Robbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Desport</w:t>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2021.105566⟩</w:t>
+              <w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10696-021-09431-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03346768v1</w:t>
+                <w:t xml:space="preserve">hal-03345079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient heuristics to minimize the total tardiness of chemotherapy drugs production and delivery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Robbes</w:t>
+                <w:t xml:space="preserve">Branch-and-Check Approaches for the Tourist Trip Design Problem with Rich Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Minh Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie André</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge E. Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
+                <w:t xml:space="preserve">Pierre Desport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 138, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10696-021-09431-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2021.105566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345079v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving an integrated scheduling and routing problem with inventory, routing and penalty costs</w:t>
               </w:r>
@@ -591,51 +591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotte Berghman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 294 (2), pp.571-589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -898,51 +898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gendreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 262 (1), pp.287-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1499,51 +1499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1596,251 +1596,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tabu search heuristic for the dynamic transportation of patients between care units</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jeu Edel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Thanh Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lenté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00638250v1</w:t>
+                <w:t xml:space="preserve">hal-01352469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeu Edel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chi Thanh Bui</w:t>
+                <w:t xml:space="preserve">A tabu search heuristic for the dynamic transportation of patients between care units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 214 (2), pp.442-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2011.04.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01352469v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00638250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planning and Tracking Chemotherapy Production for Cancer Treatment: a Performing and Integrated Solution</w:t>
               </w:r>
@@ -1865,51 +1865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Tournamille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 80 (9), pp.655-662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1955,90 +1955,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biathlon relais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Thanh Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interstices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2063,90 +2063,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répartition de charge entre deux ascenseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Thanh Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interstices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2197,51 +2197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interstices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2260,217 +2260,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00474708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeux de Nim</w:t>
+                <w:t xml:space="preserve">Le problème du voyageur de commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interstices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00474698v1</w:t>
+                <w:t xml:space="preserve">inria-00474710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le problème du voyageur de commerce</w:t>
+                <w:t xml:space="preserve">Jeux de Nim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interstices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00474710v1</w:t>
+                <w:t xml:space="preserve">inria-00474698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (98)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2590,601 +2590,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Case-Mix Planning at the Territorial Level : A Pathway-Centered and Resource-Aware Approach</w:t>
+                <w:t xml:space="preserve">Optimized Equivalent Impedance Modeling for Passive Components in HF PCB Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Garaix</w:t>
+                <w:t xml:space="preserve">Ismail Aouichak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Raingeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51st annual meeting of the EURO Working Group on Operational Research Applied to Health Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Trondheim, France</w:t>
+              <w:t xml:space="preserve">PEET 2025 : IEEE--2025 International Conference on Power Engineering and Electrical Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Shiga, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05399582v1</w:t>
+                <w:t xml:space="preserve">hal-05437528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimiser le temps d'attente des patients et équilibrer la charge de travail en ambulatoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Moulard</w:t>
+                <w:t xml:space="preserve">Optimizing Case-Mix Planning at the Territorial Level : A Pathway-Centered and Resource-Aware Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Desport</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Dublois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne (Marne-la-Vallée), France</w:t>
+              <w:t xml:space="preserve">51st annual meeting of the EURO Working Group on Operational Research Applied to Health Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Trondheim, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996029v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Equivalent Impedance Modeling for Passive Components in HF PCB Systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Minimiser le temps d'attente des patients et équilibrer la charge de travail en ambulatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Rayar</w:t>
+                <w:t xml:space="preserve">Simon Moulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Desport</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEET 2025 : IEEE--2025 International Conference on Power Engineering and Electrical Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Shiga, Japan</w:t>
+              <w:t xml:space="preserve">26ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne (Marne-la-Vallée), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05437528v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logic-Based Benders Decomposition pour la Logistique des Circuits Courts Alimentaires et de Proximité</w:t>
+                <w:t xml:space="preserve">Logic-based Benders decomposition for fresh food delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montalbano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur Soukhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Champs Sur Marne, France</w:t>
+              <w:t xml:space="preserve">VeRoLog 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Trento (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04983145v1</w:t>
+                <w:t xml:space="preserve">hal-05472505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logic-based Benders decomposition for fresh food delivery</w:t>
+                <w:t xml:space="preserve">Logic-Based Benders Decomposition pour la Logistique des Circuits Courts Alimentaires et de Proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montalbano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur Soukhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VeRoLog 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Trento (Italie), Italy</w:t>
+              <w:t xml:space="preserve">26ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Champs Sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05472505v1</w:t>
+                <w:t xml:space="preserve">hal-04983145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logic-Based Benders Decomposition pour la Logistique des Circuits Courts Alimentaires et de Proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montalbano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3235,64 +3235,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation du Mix de Parcours de Soins sur un Territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dublois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3451,77 +3451,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification de parcours patients en ambulatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Moulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3710,77 +3710,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A matheuristic to solve a multi-appointment scheduling problem of minimizing outpatients' waiting time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Moulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Operational Research Applied to Health Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3926,77 +3926,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimiser le temps d'attente des patients en ambulatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Moulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2023 : 24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4015,299 +4015,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Picker routing problem in mixed-shelves warehouses with multiple cross aisles</w:t>
+                <w:t xml:space="preserve">Picker routing problem in Mixed-shelves warehouses with multiple cross aisles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Haouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Martin Rousseau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’Optimisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760090v1</w:t>
+                <w:t xml:space="preserve">hal-03595374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Picker routing problem in Mixed-shelves warehouses with multiple cross aisles</w:t>
+                <w:t xml:space="preserve">Picker routing problem in mixed-shelves warehouses with multiple cross aisles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Haouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jorge Mendoza</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Martin Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge E. Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis-Martin Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées de l’Optimisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595374v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimizing outpatients' waiting time in same-day multi-appointment settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Moulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th International Conference on Operational Research Applied to Health Services (ORAHS’22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bergamo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4479,51 +4479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Desaulniers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Mendoza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4548,77 +4548,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles mathématiques pour minimiser le temps d'attente des patients en ambulatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Moulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers ( GISEH 2022 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Saint Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4643,90 +4643,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimizing the costs induced by perishable resource waste in a chemotherapy production unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Robbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Workshop on Project Management and Scheduling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4764,77 +4764,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un problème intégré d'ordonnancement et de distribution avec deux modes de livraison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Castan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Robbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Mulhouse (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4967,77 +4967,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exact method for the Multi-Trip Batch Delivery Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Robbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5075,51 +5075,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problème d'emplacement de bornes de recharge dans les réseaux de transport avec bus hybrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vendé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5157,90 +5157,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire le coût de production des médicaments de chimiothérapie par une gestion des reliquats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Robbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5259,286 +5259,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problème intégré de production et de livraison : cas de plusieurs producteurs et un client</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gestion partagée d’une flotte d’ambulance pour le transport de patients urgents et non-urgents par un service préhospitalier d’urgence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bélanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">10ème conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers (GISEH202)0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03018393v1</w:t>
+                <w:t xml:space="preserve">hal-03018391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion partagée d’une flotte d’ambulance pour le transport de patients urgents et non-urgents par un service préhospitalier d’urgence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Problème intégré de production et de livraison : cas de plusieurs producteurs et un client</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chevroton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Angel Ruiz</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotte Berghman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers (GISEH202)0</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">21ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03018391v1</w:t>
+                <w:t xml:space="preserve">hal-03018393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemotherapy production bilevel problem: Cost versus delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Robbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th International Conference on Operational Research Applied to Health Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5697,51 +5697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chevroton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5766,90 +5766,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Branch-and-Check Approach for a Tourist Trip Design Problem with Rich Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Minh Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge E. Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5982,90 +5982,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Branch-And-Check Solution Method for a Tourist Trip Design Problem with Rich Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Minh Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge E. Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème conférence de la Société française de recherche opérationnelle et aide à la décision - ROADEF'19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6090,64 +6090,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-level heuristic to optimize the chemotherapy production and delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Robbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6211,51 +6211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chevroton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6280,77 +6280,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode exacte pour un problème de livraison de chimiothérapie avec séquence de lots fixée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Robbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche Opérationnelle et d’Aide à la Décision (ROADEF’19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6375,77 +6375,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimize the total tardiness of chemotherapy drugs production and delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Robbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the European Working Group on Operations Research Applied to Healthcare services (ORAHS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6464,230 +6464,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pool-based approach to manage transportation and urgent request by EMS organizations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Order picking in e-commerce warehouses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Haouassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Martin Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge E. Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angel Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th International Conference on Operational Research Applied to Health Services (ORAHS’18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Oslo (Norway), France</w:t>
+              <w:t xml:space="preserve">Journées de l’Optimisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938896v1</w:t>
+                <w:t xml:space="preserve">hal-03760091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Order picking in e-commerce warehouses</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A pool-based approach to manage transportation and urgent request by EMS organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bélanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’Optimisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">44th International Conference on Operational Research Applied to Health Services (ORAHS’18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Oslo (Norway), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760091v1</w:t>
+                <w:t xml:space="preserve">hal-01938896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un algorithme efficace pour le problème de plus court chemin multi-objectif</w:t>
               </w:r>
@@ -6915,51 +6915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6984,103 +6984,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipath Model Simulator Exploiting a Topology Reconstruction Method for PLC Home Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Aouichak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Raingeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium and Exhibition on Electromagnetic Compatibility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7099,260 +7099,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du canal CPL et calcul de fonction de transfert</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Baestard</w:t>
+                <w:t xml:space="preserve">Multi-criteria tourist trip planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Giret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Neron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Sauvanet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Metz, France</w:t>
+              <w:t xml:space="preserve">Verolog 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03018395v1</w:t>
+                <w:t xml:space="preserve">hal-01500793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criteria tourist trip planning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Giret</w:t>
+                <w:t xml:space="preserve">Modélisation du canal CPL et calcul de fonction de transfert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Aouichak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Baestard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Raingeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Verolog 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">18ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500793v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification d'itinéraires touristiques à vélo</w:t>
               </w:r>
@@ -7485,51 +7485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43th International Conference on Operational Research Applied to Health Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Bath, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8062,204 +8062,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact and heuristic splitting procedure for fixed sequence services for Home Health Care Routing Problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risques liés à la planification des emplois du temps pour la prise en charge d’enfants handicapés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lenté</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Toinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th meeting of the EURO Working Group on Vehicle Routing and Logistics optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">Envirorisk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03018285v1</w:t>
+                <w:t xml:space="preserve">hal-01959553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques liés à la planification des emplois du temps pour la prise en charge d’enfants handicapés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exact and heuristic splitting procedure for fixed sequence services for Home Health Care Routing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Toinard</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Envirorisk</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Bourges, France</w:t>
+              <w:t xml:space="preserve">5th meeting of the EURO Working Group on Vehicle Routing and Logistics optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959553v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient label-setting Algorithm for the Bi-Objective Shortest Path problem</w:t>
               </w:r>
@@ -8861,204 +8861,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problème de livraisons à séquence fixée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude et résolution du ``Master Surgical Scheduling Problem'' dans le contexte hospitalier Québécois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Giret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166687v1</w:t>
+                <w:t xml:space="preserve">hal-01166597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude et résolution du ``Master Surgical Scheduling Problem'' dans le contexte hospitalier Québécois</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Problème de livraisons à séquence fixée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lenté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166597v1</w:t>
+                <w:t xml:space="preserve">hal-01166687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification des soins et des tournées dans un contexte d'hospitalisation à domicile : état de l'art</w:t>
               </w:r>
@@ -9640,51 +9640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gendreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th International Conference on Operational Research Applied to Health Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9925,51 +9925,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling a hybrid ﬂowshop with a serial batch machine: application to chemotherapy production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur Soukhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10059,51 +10059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur Soukhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10351,675 +10351,675 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing a fleet of ambulances to respond to emergency or standard patient transportation demands</w:t>
+                <w:t xml:space="preserve">Gestion d'une flotte d'ambulances pour répondre à des demandes urgentes et planifiées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Soriano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angel Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gendreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Conference on Operational Research Applied to Health Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Cardiff, United Kingdom</w:t>
+              <w:t xml:space="preserve">12ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, St Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03018380v1</w:t>
+                <w:t xml:space="preserve">hal-03018424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion d'une flotte d'ambulances pour répondre à des demandes urgentes et planifiées</w:t>
+                <w:t xml:space="preserve">Managing a fleet of ambulances to respond to emergency or standard patient transportation demands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Ruiz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gendreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, St Etienne, France</w:t>
+              <w:t xml:space="preserve">37th International Conference on Operational Research Applied to Health Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03018424v1</w:t>
+                <w:t xml:space="preserve">hal-03018380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of redeployment strategies for a fleet of ambulances trough simulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Managing a fleet of ambulances to respond to emergency or standard patient transportation demands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gendreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Conference on Operational Research Applied to Health Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Cardiff, United Kingdom</w:t>
+              <w:t xml:space="preserve">Informs Healthcare Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03018382v1</w:t>
+                <w:t xml:space="preserve">hal-03018384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing a fleet of ambulances to respond to emergency or standard patient transportation demands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of redeployment strategies for a fleet of ambulances trough simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bélanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Soriano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Gendreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informs Healthcare Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">37th International Conference on Operational Research Applied to Health Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03018384v1</w:t>
+                <w:t xml:space="preserve">hal-03018382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Memetic algorithm for the design of hospital material flows</w:t>
+                <w:t xml:space="preserve">Simulation des flux logistiques au sein d'un complexe hospitalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bardu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Conference on Operational Research Applied to Health Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Genova, Italy</w:t>
+              <w:t xml:space="preserve">Gestion et Engénierie des Systèmes Hospitaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025726v1</w:t>
+                <w:t xml:space="preserve">hal-01044679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation des flux logistiques au sein d'un complexe hospitalier</w:t>
+                <w:t xml:space="preserve">A Memetic algorithm for the design of hospital material flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion et Engénierie des Systèmes Hospitaliers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">36th International Conference on Operational Research Applied to Health Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Genova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01044679v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tabu search heuristic for the design of hospital material flows</w:t>
               </w:r>
@@ -11031,51 +11031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Project Management and Scheduling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11195,51 +11195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11277,77 +11277,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification de flux logistiques hospitaliers, dimensionnement d'équipes de manutention et synchronisation de tournées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bardu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11536,51 +11536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Conference on Operational Research Applied to Health Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11631,51 +11631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop International : Logistique et Transport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Sousse, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11726,51 +11726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Multidisciplinary International Conference on Scheduling: Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11821,51 +11821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11916,51 +11916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint International Meeting of the Canadian Operational Research Society and the Institute for Operations Research &amp; the Management Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Toronto, Canada. pp.90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12011,51 +12011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Conference on Operational Research Applied to Health Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12106,51 +12106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion et Engénierie des Systèmes Hospitaliers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Lausanne, Suisse. pp.551-558</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12201,51 +12201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Clermont-Ferrand, France. pp.95-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12309,51 +12309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Conférence Francophone de Modélisation et Simulation Modélisation; Modélisation, Optimisation et Simulation des Systèmes : Communication, Coopération et Coordination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Paris, France. pp.858-867</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12404,51 +12404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Scheduling in Healthcare systems Proceedings of the 1st International Conference on Applied Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Yerevan, Armenia. pp.18-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12505,64 +12505,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimiser l’organisation des flux de patients au niveau territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dublois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12645,51 +12645,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special issue on matheuristics - Journal of Heuristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent T'kindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12856,51 +12856,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problématiques d’optimisation dans la production de chimiothérapies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Virginie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12964,64 +12964,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization Issues in Chemotherapy Delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13107,51 +13107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Management Science, vol. 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.18-31, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13476,90 +13476,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Branch-and-Check Approach for the Tourist Trip Design Problem with Rich Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Minh Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge E. Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13616,51 +13616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13950,51 +13950,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105567v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vend&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kergosien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E Mendoza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2025.105175" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256321v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Haouassi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E. Mendoza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Martin Rousseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346768v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Minh Vu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desport" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2021.105566" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345079v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Robbes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Andr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Billaut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-021-09431-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141572v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chevroton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte Berghman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.02.012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448491v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;langer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ruiz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162962v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Neron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Sauvanet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018088v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.03.028" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736714v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ciss&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semih Yal&#231;indag" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evren Sahin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lent&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orhc.2017.06.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018090v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soriano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018091v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054811v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Castro-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Luengo-Oroz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Duloquin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Savy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rizzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003670" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004014v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2013.01.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65P26BDJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638250v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2011.04.033" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KZRKV7R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352469v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Thanh Bui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638252v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tournamille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laurence" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2011.06.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVP7NP45-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352665v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352662v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00474708v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifang Li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00474698v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00474710v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559759v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Taffonneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vinot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Soukhal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399582v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garaix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dublois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996029v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Moulard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437528v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Aouichak" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Raingeaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rayar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983145v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montalbano" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472505v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290187v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983130v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397562v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Desaulniers" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465878v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563803v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652968v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338656v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919600v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180663v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760090v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595374v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mendoza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893922v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579961v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501053v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737517v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018099v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202806v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Castan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202812v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau Louis-Martin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202744v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195654v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969185v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018393v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018391v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018100v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018101v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018110v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158845v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018102v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080058v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404155v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087851v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404108v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404168v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938896v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760091v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654185v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932625v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018397v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Lopez Aguilar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018276v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Le Bunetel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018395v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Baestard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500793v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411231v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018273v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Aguado-L&#243;pez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018403v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311304v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018281v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311332v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018400v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018285v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959553v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Toinard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018287v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018291v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018405v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018408v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946340v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beaulieu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018297v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166687v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166597v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946436v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018299v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044838v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025873v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruiz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soriano" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044841v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044845v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaila Abderhamane Ndiaye" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinan Liu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025870v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gendreau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025871v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018416v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018302v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Tournamille" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018417v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018300v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018423v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018380v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018424v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018382v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018384v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025726v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044679v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bardu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025698v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048687v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044672v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044677v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044675v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paulin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiehao Yuan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025658v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044654v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025660v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044652v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025655v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025623v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044537v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023155v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044575v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Vilcot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Janvier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025619v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05379353v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168805v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-021-09472-2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404140v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404149v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Virginie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03563317v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-311-0.50006-X" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067423v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966675v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bobelin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Durand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Fichot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jousse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067906v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bousquet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Respaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaulin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007937v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488270v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piton" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00502988v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105567v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vend&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kergosien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E Mendoza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2025.105175" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256321v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Haouassi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E. Mendoza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Martin Rousseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345079v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Robbes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Andr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Billaut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-021-09431-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346768v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Minh Vu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desport" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2021.105566" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141572v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chevroton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte Berghman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.02.012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448491v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;langer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ruiz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162962v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Neron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Sauvanet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018088v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.03.028" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736714v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ciss&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semih Yal&#231;indag" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evren Sahin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lent&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orhc.2017.06.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018090v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soriano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018091v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054811v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Castro-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Luengo-Oroz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Duloquin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Savy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rizzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003670" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004014v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2013.01.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65P26BDJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352469v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Thanh Bui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638250v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2011.04.033" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KZRKV7R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638252v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tournamille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laurence" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2011.06.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVP7NP45-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352665v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352662v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00474708v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifang Li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00474710v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00474698v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559759v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Taffonneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vinot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Soukhal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437528v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Aouichak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Raingeaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rayar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399582v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garaix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dublois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996029v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Moulard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472505v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montalbano" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983145v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290187v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983130v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397562v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Desaulniers" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465878v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563803v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652968v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338656v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919600v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180663v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595374v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mendoza" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760090v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893922v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579961v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501053v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737517v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018099v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202806v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Castan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202812v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau Louis-Martin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202744v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195654v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969185v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018391v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018393v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018100v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018101v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018110v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158845v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018102v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080058v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404155v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087851v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404108v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404168v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760091v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938896v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654185v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932625v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018397v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Lopez Aguilar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018276v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Le Bunetel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500793v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018395v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Baestard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411231v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018273v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Aguado-L&#243;pez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018403v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311304v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018281v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311332v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018400v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959553v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Toinard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018285v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018287v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018291v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018405v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018408v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946340v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beaulieu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018297v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166597v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166687v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946436v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018299v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044838v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025873v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruiz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soriano" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044841v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044845v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaila Abderhamane Ndiaye" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinan Liu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025870v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gendreau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025871v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018416v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018302v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Tournamille" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018417v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018300v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018423v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018424v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018380v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018384v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018382v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044679v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bardu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025726v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025698v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048687v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044672v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044677v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044675v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paulin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiehao Yuan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025658v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044654v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025660v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044652v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025655v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025623v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044537v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023155v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044575v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Vilcot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Janvier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025619v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05379353v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168805v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-021-09472-2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404140v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404149v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Virginie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03563317v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-311-0.50006-X" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067423v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966675v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bobelin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Durand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Fichot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jousse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067906v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bousquet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Respaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaulin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007937v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488270v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piton" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00502988v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>