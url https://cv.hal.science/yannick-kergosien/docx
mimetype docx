--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -312,473 +312,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03256321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient heuristics to minimize the total tardiness of chemotherapy drugs production and delivery</w:t>
+                <w:t xml:space="preserve">Branch-and-Check Approaches for the Tourist Trip Design Problem with Rich Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Robbes</w:t>
+                <w:t xml:space="preserve">Duc Minh Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge E. Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie André</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
+                <w:t xml:space="preserve">Pierre Desport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10696-021-09431-w⟩</w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 138, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2021.105566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345079v1</w:t>
+                <w:t xml:space="preserve">hal-03346768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branch-and-Check Approaches for the Tourist Trip Design Problem with Rich Constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient heuristics to minimize the total tardiness of chemotherapy drugs production and delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duc Minh Vu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jorge E. Mendoza</w:t>
+                <w:t xml:space="preserve">Virginie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Desport</w:t>
+                <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 138, </w:t>
+              <w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2021.105566⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10696-021-09431-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03346768v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving an integrated scheduling and routing problem with inventory, routing and penalty costs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Capacity-Sharing Approach to Manage Jointly Transportation and Emergency Fleets at EMS Organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Chevroton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Kergosien</w:t>
+                <w:t xml:space="preserve">Valérie Bélanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lotte Berghman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
+                <w:t xml:space="preserve">Angel Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03141572v1</w:t>
+                <w:t xml:space="preserve">hal-03448491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Capacity-Sharing Approach to Manage Jointly Transportation and Emergency Fleets at EMS Organizations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solving an integrated scheduling and routing problem with inventory, routing and penalty costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chevroton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bélanger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angel Ruiz</w:t>
+                <w:t xml:space="preserve">Lotte Berghman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 294 (2), pp.571-589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2021.02.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448491v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient label-correcting algorithm for the multi-objective shortest path problem</w:t>
               </w:r>
@@ -898,51 +898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gendreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 262 (1), pp.287-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1110,77 +1110,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An empirical comparison of relocation strategies in real-time ambulance fleet management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bélanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1231,90 +1231,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic and flexible simulation-based analysis tool for EMS management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bélanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gendreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 53 (34), pp.7299-7316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1499,51 +1499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1641,51 +1641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interstices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1704,272 +1704,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01352469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tabu search heuristic for the dynamic transportation of patients between care units</w:t>
+                <w:t xml:space="preserve">Planning and Tracking Chemotherapy Production for Cancer Treatment: a Performing and Integrated Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Tournamille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2011.04.033⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 80 (9), pp.655-662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2011.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00638250v1</w:t>
+                <w:t xml:space="preserve">hal-00638252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning and Tracking Chemotherapy Production for Cancer Treatment: a Performing and Integrated Solution</w:t>
+                <w:t xml:space="preserve">A tabu search heuristic for the dynamic transportation of patients between care units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lenté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 80 (9), pp.655-662. </w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 214 (2), pp.442-452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2011.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2011.04.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00638252v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00638250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biathlon relais</w:t>
               </w:r>
@@ -1994,51 +1994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interstices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2102,51 +2102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interstices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2197,51 +2197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interstices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2260,217 +2260,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00474708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le problème du voyageur de commerce</w:t>
+                <w:t xml:space="preserve">Jeux de Nim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interstices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00474710v1</w:t>
+                <w:t xml:space="preserve">inria-00474698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeux de Nim</w:t>
+                <w:t xml:space="preserve">Le problème du voyageur de commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interstices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00474698v1</w:t>
+                <w:t xml:space="preserve">inria-00474710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (98)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2842,51 +2842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Moulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne (Marne-la-Vallée), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2924,51 +2924,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logic-based Benders decomposition for fresh food delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montalbano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3032,51 +3032,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logic-Based Benders Decomposition pour la Logistique des Circuits Courts Alimentaires et de Proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montalbano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3140,51 +3140,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logic-Based Benders Decomposition pour la Logistique des Circuits Courts Alimentaires et de Proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montalbano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3477,51 +3477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Moulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3559,51 +3559,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle variante du problème de collecte d'échantillons biomédicaux à domicile incluant des points de chute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25 ième congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, laboratoire Modélisation, Information &amp; Systèmes (MIS); Université de Picardie Jules Verne (UPJV), Mar 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3641,51 +3641,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new variant of the home biomedical sample collection problem with drop-off points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50th annual meeting of the EURO Working Group on Operational Research Applied to Health Services (ORAHS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Turin (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3736,51 +3736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Moulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Operational Research Applied to Health Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3952,51 +3952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Moulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2023 : 24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4123,338 +4123,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Picker routing problem in mixed-shelves warehouses with multiple cross aisles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jorge E. Mendoza</w:t>
+                <w:t xml:space="preserve">Minimizing outpatients' waiting time in same-day multi-appointment settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Moulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Desport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’Optimisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">48th International Conference on Operational Research Applied to Health Services (ORAHS’22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bergamo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760090v1</w:t>
+                <w:t xml:space="preserve">hal-03893922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing outpatients' waiting time in same-day multi-appointment settings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Moulard</w:t>
+                <w:t xml:space="preserve">Matheuristics for a multi-day electric bus assignment and overnight recharge scheduling problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vendé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Desaulniers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Desport</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge E Mendoza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th International Conference on Operational Research Applied to Health Services (ORAHS’22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bergamo, Italy</w:t>
+              <w:t xml:space="preserve">VeRoLog 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03893922v1</w:t>
+                <w:t xml:space="preserve">hal-03579961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matheuristics for a multi-day electric bus assignment and overnight recharge scheduling problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Desaulniers</w:t>
+                <w:t xml:space="preserve">Picker routing problem in mixed-shelves warehouses with multiple cross aisles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Haouassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Martin Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge E. Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge E Mendoza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VeRoLog 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">Journées de l’Optimisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03579961v1</w:t>
+                <w:t xml:space="preserve">hal-03760090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheuristiques pour un problème d'ordonnancement d'opérations de recharge nocturne de bus électriques sur plusieurs jours</w:t>
               </w:r>
@@ -4574,51 +4574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Moulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers ( GISEH 2022 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Saint Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4643,90 +4643,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimizing the costs induced by perishable resource waste in a chemotherapy production unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Robbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Workshop on Project Management and Scheduling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4764,77 +4764,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un problème intégré d'ordonnancement et de distribution avec deux modes de livraison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Castan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Robbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Mulhouse (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4967,77 +4967,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exact method for the Multi-Trip Batch Delivery Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Robbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5157,90 +5157,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire le coût de production des médicaments de chimiothérapie par une gestion des reliquats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Robbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5278,64 +5278,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion partagée d’une flotte d’ambulance pour le transport de patients urgents et non-urgents par un service préhospitalier d’urgence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bélanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers (GISEH202)0</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5360,90 +5360,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problème intégré de production et de livraison : cas de plusieurs producteurs et un client</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chevroton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotte Berghman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5468,77 +5468,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemotherapy production bilevel problem: Cost versus delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Robbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th International Conference on Operational Research Applied to Health Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5671,77 +5671,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production and delivery problem with late departure and tardiness penalties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chevroton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5766,90 +5766,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Branch-and-Check Approach for a Tourist Trip Design Problem with Rich Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Minh Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge E. Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5982,90 +5982,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Branch-And-Check Solution Method for a Tourist Trip Design Problem with Rich Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Minh Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge E. Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème conférence de la Société française de recherche opérationnelle et aide à la décision - ROADEF'19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6090,64 +6090,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-level heuristic to optimize the chemotherapy production and delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Robbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6185,77 +6185,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problème de tournée avec pénalités de départ et de retard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chevroton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6280,77 +6280,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode exacte pour un problème de livraison de chimiothérapie avec séquence de lots fixée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Robbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche Opérationnelle et d’Aide à la Décision (ROADEF’19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6375,77 +6375,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimize the total tardiness of chemotherapy drugs production and delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Robbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the European Working Group on Operations Research Applied to Healthcare services (ORAHS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6572,230 +6572,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pool-based approach to manage transportation and urgent request by EMS organizations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un algorithme efficace pour le problème de plus court chemin multi-objectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Giret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Angel Ruiz</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Neron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Sauvanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th International Conference on Operational Research Applied to Health Services (ORAHS’18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Oslo (Norway), France</w:t>
+              <w:t xml:space="preserve">ROADEF 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938896v1</w:t>
+                <w:t xml:space="preserve">hal-01654185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme efficace pour le problème de plus court chemin multi-objectif</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A pool-based approach to manage transportation and urgent request by EMS organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaël Sauvanet</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bélanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
+              <w:t xml:space="preserve">44th International Conference on Operational Research Applied to Health Services (ORAHS’18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Oslo (Norway), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654185v1</w:t>
+                <w:t xml:space="preserve">hal-01938896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving a multi objective shortest path problem</w:t>
               </w:r>
@@ -6915,51 +6915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7036,51 +7036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Raingeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium and Exhibition on Electromagnetic Compatibility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7099,260 +7099,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criteria tourist trip planning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Giret</w:t>
+                <w:t xml:space="preserve">Modélisation du canal CPL et calcul de fonction de transfert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Aouichak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Baestard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Raingeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Verolog 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">18ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01500793v1</w:t>
+                <w:t xml:space="preserve">hal-03018395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du canal CPL et calcul de fonction de transfert</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Baestard</w:t>
+                <w:t xml:space="preserve">Multi-criteria tourist trip planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Giret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Neron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Sauvanet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Metz, France</w:t>
+              <w:t xml:space="preserve">Verolog 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018395v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification d'itinéraires touristiques à vélo</w:t>
               </w:r>
@@ -7485,51 +7485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43th International Conference on Operational Research Applied to Health Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Bath, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8062,204 +8062,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques liés à la planification des emplois du temps pour la prise en charge d’enfants handicapés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exact and heuristic splitting procedure for fixed sequence services for Home Health Care Routing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Toinard</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Envirorisk</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Bourges, France</w:t>
+              <w:t xml:space="preserve">5th meeting of the EURO Working Group on Vehicle Routing and Logistics optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959553v1</w:t>
+                <w:t xml:space="preserve">hal-03018285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact and heuristic splitting procedure for fixed sequence services for Home Health Care Routing Problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risques liés à la planification des emplois du temps pour la prise en charge d’enfants handicapés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lenté</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Toinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th meeting of the EURO Working Group on Vehicle Routing and Logistics optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">Envirorisk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018285v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient label-setting Algorithm for the Bi-Objective Shortest Path problem</w:t>
               </w:r>
@@ -8563,230 +8563,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de la recherche opérationnelle à la planification des soins à domicile : état de l’art</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Cissé</w:t>
+                <w:t xml:space="preserve">Comparaison de deux modèles mathématiques pour le &amp;quot;Master Surgical Scheduling Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Giret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lenté</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion et Ingénierie des Systèmes Hospitaliers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03018408v1</w:t>
+                <w:t xml:space="preserve">hal-00946340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de deux modèles mathématiques pour le &amp;quot;Master Surgical Scheduling Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Giret</w:t>
+                <w:t xml:space="preserve">Contribution de la recherche opérationnelle à la planification des soins à domicile : état de l’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Soriano</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Gestion et Ingénierie des Systèmes Hospitaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946340v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Master Surgical Schedule Planning Integrating Waiting List Management for Targeted Surgeries</w:t>
               </w:r>
@@ -8861,204 +8861,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude et résolution du ``Master Surgical Scheduling Problem'' dans le contexte hospitalier Québécois</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Problème de livraisons à séquence fixée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lenté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166597v1</w:t>
+                <w:t xml:space="preserve">hal-01166687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problème de livraisons à séquence fixée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude et résolution du ``Master Surgical Scheduling Problem'' dans le contexte hospitalier Québécois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Giret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166687v1</w:t>
+                <w:t xml:space="preserve">hal-01166597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification des soins et des tournées dans un contexte d'hospitalisation à domicile : état de l'art</w:t>
               </w:r>
@@ -9424,51 +9424,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution d'un problème de tournées de véhicules pour le prélèvement de sang à domicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9640,51 +9640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gendreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th International Conference on Operational Research Applied to Health Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9830,51 +9830,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un outil d'aide à la décision pour la gestion de soins à domicile : le cas d'un service de prélèvement de sang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9925,51 +9925,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling a hybrid ﬂowshop with a serial batch machine: application to chemotherapy production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur Soukhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10059,51 +10059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur Soukhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10167,51 +10167,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing a management information and decision support tool for home care: the case of a blood collection service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10249,77 +10249,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de stratégies de redéploiement pour une flotte de véhicules ambulanciers par simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bélanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10370,51 +10370,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion d'une flotte d'ambulances pour répondre à des demandes urgentes et planifiées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10491,51 +10491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gendreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10586,51 +10586,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing a fleet of ambulances to respond to emergency or standard patient transportation demands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10681,77 +10681,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of redeployment strategies for a fleet of ambulances trough simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bélanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10828,51 +10828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bardu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10904,381 +10904,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01044679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Memetic algorithm for the design of hospital material flows</w:t>
+                <w:t xml:space="preserve">A Tabu search heuristic for the design of hospital material flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Conference on Operational Research Applied to Health Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Genova, Italy</w:t>
+              <w:t xml:space="preserve">12th International Conference on Project Management and Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025726v1</w:t>
+                <w:t xml:space="preserve">hal-01025698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tabu search heuristic for the design of hospital material flows</w:t>
+                <w:t xml:space="preserve">Planification et traçabilité de la production de chimiothérapies anticancéreuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Project Management and Scheduling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Tours, France</w:t>
+              <w:t xml:space="preserve">Séminaire à l'Ecole des Mines de St Etienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Gardanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025698v1</w:t>
+                <w:t xml:space="preserve">hal-01048687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification et traçabilité de la production de chimiothérapies anticancéreuses</w:t>
+                <w:t xml:space="preserve">Problème dynamique de transport de patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lenté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire à l'Ecole des Mines de St Etienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Gardanne, France</w:t>
+              <w:t xml:space="preserve">11ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01048687v1</w:t>
+                <w:t xml:space="preserve">hal-01044672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problème dynamique de transport de patients</w:t>
+                <w:t xml:space="preserve">A Memetic algorithm for the design of hospital material flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">36th International Conference on Operational Research Applied to Health Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Genova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01044672v1</w:t>
+                <w:t xml:space="preserve">hal-01025726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification de flux logistiques hospitaliers, dimensionnement d'équipes de manutention et synchronisation de tournées</w:t>
               </w:r>
@@ -11303,51 +11303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bardu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11424,51 +11424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Tournamille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Paulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiehao Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11536,51 +11536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Conference on Operational Research Applied to Health Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11631,51 +11631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop International : Logistique et Transport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Sousse, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11726,51 +11726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Multidisciplinary International Conference on Scheduling: Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11821,51 +11821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11916,51 +11916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint International Meeting of the Canadian Operational Research Society and the Institute for Operations Research &amp; the Management Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Toronto, Canada. pp.90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12011,51 +12011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Conference on Operational Research Applied to Health Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12106,51 +12106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion et Engénierie des Systèmes Hospitaliers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Lausanne, Suisse. pp.551-558</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12201,51 +12201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Clermont-Ferrand, France. pp.95-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12309,51 +12309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Conférence Francophone de Modélisation et Simulation Modélisation; Modélisation, Optimisation et Simulation des Systèmes : Communication, Coopération et Coordination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Paris, France. pp.858-867</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12404,51 +12404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Scheduling in Healthcare systems Proceedings of the 1st International Conference on Applied Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Yerevan, Armenia. pp.18-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12761,77 +12761,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chaîne d’intervention des services préhospitaliers et leurs défis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bélanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supply Chain Management de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12856,51 +12856,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problématiques d’optimisation dans la production de chimiothérapies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Virginie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12964,90 +12964,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization Issues in Chemotherapy Delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Tournamille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Efficiency How Can Engineering be a Player in Health Organization ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.91-118, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13107,51 +13107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Management Science, vol. 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.18-31, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13326,51 +13326,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outil de traçabilité complet d'une unité de préparation de chimiothérapies anticancereuses. Développement et plus-value pharmaceutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Tournamille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13476,90 +13476,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Branch-and-Check Approach for the Tourist Trip Design Problem with Rich Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Minh Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge E. Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13616,51 +13616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13950,51 +13950,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105567v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vend&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kergosien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E Mendoza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2025.105175" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256321v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Haouassi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E. Mendoza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Martin Rousseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345079v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Robbes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Andr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Billaut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-021-09431-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346768v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Minh Vu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desport" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2021.105566" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141572v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chevroton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte Berghman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.02.012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448491v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;langer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ruiz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162962v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Neron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Sauvanet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018088v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.03.028" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736714v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ciss&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semih Yal&#231;indag" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evren Sahin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lent&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orhc.2017.06.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018090v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soriano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018091v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054811v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Castro-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Luengo-Oroz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Duloquin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Savy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rizzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003670" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004014v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2013.01.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65P26BDJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352469v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Thanh Bui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638250v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2011.04.033" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KZRKV7R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638252v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tournamille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laurence" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2011.06.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVP7NP45-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352665v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352662v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00474708v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifang Li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00474710v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00474698v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559759v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Taffonneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vinot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Soukhal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437528v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Aouichak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Raingeaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rayar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399582v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garaix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dublois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996029v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Moulard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472505v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montalbano" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983145v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290187v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983130v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397562v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Desaulniers" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465878v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563803v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652968v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338656v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919600v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180663v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595374v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mendoza" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760090v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893922v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579961v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501053v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737517v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018099v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202806v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Castan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202812v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau Louis-Martin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202744v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195654v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969185v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018391v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018393v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018100v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018101v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018110v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158845v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018102v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080058v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404155v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087851v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404108v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404168v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760091v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938896v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654185v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932625v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018397v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Lopez Aguilar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018276v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Le Bunetel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500793v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018395v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Baestard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411231v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018273v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Aguado-L&#243;pez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018403v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311304v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018281v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311332v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018400v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959553v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Toinard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018285v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018287v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018291v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018405v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018408v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946340v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beaulieu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018297v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166597v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166687v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946436v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018299v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044838v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025873v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruiz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soriano" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044841v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044845v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaila Abderhamane Ndiaye" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinan Liu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025870v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gendreau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025871v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018416v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018302v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Tournamille" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018417v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018300v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018423v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018424v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018380v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018384v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018382v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044679v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bardu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025726v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025698v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048687v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044672v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044677v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044675v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paulin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiehao Yuan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025658v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044654v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025660v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044652v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025655v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025623v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044537v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023155v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044575v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Vilcot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Janvier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025619v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05379353v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168805v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-021-09472-2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404140v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404149v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Virginie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03563317v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-311-0.50006-X" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067423v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966675v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bobelin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Durand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Fichot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jousse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067906v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bousquet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Respaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaulin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007937v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488270v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piton" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00502988v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105567v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vend&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kergosien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E Mendoza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2025.105175" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256321v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Haouassi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E. Mendoza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Martin Rousseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346768v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Minh Vu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desport" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2021.105566" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345079v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Robbes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Andr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Billaut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-021-09431-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448491v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;langer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ruiz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141572v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chevroton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte Berghman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.02.012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162962v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Neron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Sauvanet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018088v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.03.028" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736714v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ciss&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semih Yal&#231;indag" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evren Sahin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lent&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orhc.2017.06.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018090v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soriano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018091v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054811v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Castro-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Luengo-Oroz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Duloquin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Savy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rizzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003670" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004014v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2013.01.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65P26BDJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352469v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Thanh Bui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638252v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tournamille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laurence" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2011.06.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVP7NP45-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638250v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2011.04.033" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KZRKV7R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352665v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352662v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00474708v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifang Li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00474698v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00474710v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559759v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Taffonneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vinot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Soukhal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437528v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Aouichak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Raingeaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rayar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399582v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garaix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dublois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996029v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Moulard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472505v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montalbano" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983145v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290187v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983130v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397562v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Desaulniers" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465878v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563803v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652968v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338656v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919600v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180663v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595374v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mendoza" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893922v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579961v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760090v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501053v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737517v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018099v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202806v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Castan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202812v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau Louis-Martin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202744v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195654v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969185v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018391v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018393v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018100v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018101v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018110v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158845v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018102v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080058v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404155v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087851v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404108v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404168v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760091v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654185v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938896v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932625v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018397v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Lopez Aguilar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018276v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Le Bunetel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018395v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Baestard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500793v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411231v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018273v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Aguado-L&#243;pez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018403v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311304v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018281v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311332v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018400v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018285v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959553v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Toinard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018287v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018291v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018405v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946340v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beaulieu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018408v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018297v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166687v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166597v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946436v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018299v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044838v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025873v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruiz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soriano" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044841v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044845v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaila Abderhamane Ndiaye" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinan Liu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025870v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gendreau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025871v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018416v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018302v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Tournamille" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018417v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018300v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018423v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018424v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018380v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018384v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018382v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044679v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bardu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025698v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048687v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044672v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025726v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044677v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044675v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paulin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiehao Yuan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025658v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044654v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025660v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044652v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025655v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025623v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044537v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023155v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044575v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Vilcot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Janvier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025619v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05379353v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168805v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-021-09472-2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404140v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404149v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Virginie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03563317v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-311-0.50006-X" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067423v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966675v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bobelin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Durand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Fichot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jousse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067906v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bousquet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Respaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaulin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007937v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488270v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piton" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00502988v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>