--- v0 (2026-03-21)
+++ v1 (2026-04-26)
@@ -459,1392 +459,1392 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional imaging to estimate in vivo body and carcass chemical composition of growing beef-on-dairy crossbred bulls</w:t>
+                <w:t xml:space="preserve">L’herbe dans les systèmes caprins : évolution des perceptions des acteurs de la filière caprine de l’Ouest entre 2016 et 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Xavier</w:t>
+                <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Morel</w:t>
+                <w:t xml:space="preserve">Valentine Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Siegenthaler</w:t>
+                <w:t xml:space="preserve">Charlotte Oudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dohme-Meier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Dubois</w:t>
+                <w:t xml:space="preserve">Rosalie Planteau du Maroussem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 260, pp.45-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04603863v1</w:t>
+                <w:t xml:space="preserve">hal-04914992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the contribution of French dairy ruminant farms to the production of food for human consumption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-dimensional imaging to estimate in vivo body and carcass chemical composition of growing beef-on-dairy crossbred bulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Rouille</w:t>
+                <w:t xml:space="preserve">R. Siegenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Jost</w:t>
+                <w:t xml:space="preserve">F. Dohme-Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Bluet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Boyer</w:t>
+                <w:t xml:space="preserve">S. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol88-art09-GB⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (6), pp.101174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709369v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04603863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-shot technology for 3D imaging of large animals: perspectives for ruminant management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Dumesny</w:t>
+                <w:t xml:space="preserve">Assessing the contribution of French dairy ruminant farms to the production of food for human consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Rouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Delouard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Delattre</w:t>
+                <w:t xml:space="preserve">Bertrand Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luginbuhl Thibault</w:t>
+                <w:t xml:space="preserve">Barbara Fança</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/tas/txae018/7604297⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 88, pp.103-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol88-art09-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455106v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’herbe dans les systèmes caprins : évolution des perceptions des acteurs de la filière caprine de l’Ouest entre 2016 et 2023</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One-shot technology for 3D imaging of large animals: perspectives for ruminant management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dumesny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Landais</w:t>
+                <w:t xml:space="preserve">Jean-Michel Delouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Oudart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rosalie Planteau du Maroussem</w:t>
+                <w:t xml:space="preserve">Luginbuhl Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Translational Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.txae018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/tas/txae018/7604297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914992v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir des jeunes ruminants laitiers : comment concilier élevage et attentes sociétales</w:t>
+                <w:t xml:space="preserve">Evaluating net energy and protein feed conversion efficiency for dairy ruminant systems in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Pomiès</w:t>
+                <w:t xml:space="preserve">B. Rouillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Constancis</w:t>
+                <w:t xml:space="preserve">J. Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Jurquet</w:t>
+                <w:t xml:space="preserve">B. Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+                <w:t xml:space="preserve">M.P. Jacqueroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Caillat</w:t>
+                <w:t xml:space="preserve">J. Seegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26ème Rencontres Recherches Ruminants, 36 (1), pp.7491. </w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 269, pp.105170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.1.7491⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2023.105170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346676v1</w:t>
+                <w:t xml:space="preserve">hal-04047303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer la contribution des élevages de ruminants laitiers français à la production de denrées alimentaires consommables par l’être humain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of carcass chemical composition in beef-on-dairy cattle using dual-energy X-ray absorptiometry (DXA) scans of cold half-carcass or 11th rib cut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Rouillé</w:t>
+                <w:t xml:space="preserve">Isabelle Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémis Jost</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claire Boyer</w:t>
+                <w:t xml:space="preserve">Frigga Dohme-Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Siegenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2023-vol88-art11⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 101, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skad380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04308364v1</w:t>
+                <w:t xml:space="preserve">hal-04370809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of carcass chemical composition in beef-on-dairy cattle using dual-energy X-ray absorptiometry (DXA) scans of cold half-carcass or 11th rib cut</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Devenir des jeunes ruminants laitiers : comment concilier élevage et attentes sociétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frigga Dohme-Meier</w:t>
+                <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Siegenthaler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+                <w:t xml:space="preserve">C. Constancis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jurquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jas/skad380⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26ème Rencontres Recherches Ruminants, 36 (1), pp.7491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.1.7491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04370809v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating net energy and protein feed conversion efficiency for dairy ruminant systems in France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluer la contribution des élevages de ruminants laitiers français à la production de denrées alimentaires consommables par l’être humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.P. Jacqueroud</w:t>
+                <w:t xml:space="preserve">Benoit Rouillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Seegers</w:t>
+                <w:t xml:space="preserve">Jérémis Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bluet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fança</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 269, pp.105170. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88, pp.132-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2023.105170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2023-vol88-art11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047303v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of empty body and carcass chemical composition of lactating and growing cattle: comparison of imaging, adipose cellularity, and rib dissection methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Xavier</w:t>
+                <w:t xml:space="preserve">Three-dimensional (3D) imaging technology to monitor growth and development of holstein heifers and estimate body weight, a preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Driesen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+                <w:t xml:space="preserve">Elodie Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Luginbuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Animal Science </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/tas/txac066⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22, pp.4635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s22124635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707039v1</w:t>
+                <w:t xml:space="preserve">hal-03714573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional (3D) imaging technology to monitor growth and development of holstein heifers and estimate body weight, a preliminary study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of empty body and carcass chemical composition of lactating and growing cattle: comparison of imaging, adipose cellularity, and rib dissection methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Driesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Siegenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frigga Dohme-Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Luginbuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22, pp.4635. </w:t>
+              <w:t xml:space="preserve">Translational Animal Science </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s22124635⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/tas/txac066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714573v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of 3-dimensional imaging of Holstein cows to estimate body weight and monitor the composition of body weight change throughout lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1928,308 +1928,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03749447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morpho3D - Utilisation d’un dispositif d’imagerie en 3D pour modéliser la forme complète de bovins laitiers et mesurer des paramètres morphologiques, le volume et la surface corporelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of feeding treatment on growth rate and performance of primiparous Holstein dairy heifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Allain</w:t>
+                <w:t xml:space="preserve">Julien Jurquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Caillot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Bedere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/21gn-kn32⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.e35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03497859v1</w:t>
+                <w:t xml:space="preserve">hal-03466957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of feeding treatment on growth rate and performance of primiparous Holstein dairy heifers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+                <w:t xml:space="preserve">Morpho3D - Utilisation d’un dispositif d’imagerie en 3D pour modéliser la forme complète de bovins laitiers et mesurer des paramètres morphologiques, le volume et la surface corporelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Caillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Depuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Jurquet</w:t>
+                <w:t xml:space="preserve">J.M. M Delouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bedere</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1, pp.e35. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82, pp.215-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/21gn-kn32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466957v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03497859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des images en trois dimensions de bovins ä viande pour l’estimation de la composition corporelle et la description linëaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2332,51 +2332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Huau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Monziols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 186, pp.68-78. </w:t>
@@ -2408,516 +2408,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volume and surface area of Holstein dairy cows calculated from complete 3D shapes acquired using a high-precision scanning system: Interest for body weight estimation</w:t>
+                <w:t xml:space="preserve">Early lactation performance in Holstein heifers first calving at 36 months and managed for high or low weight gain during mid- and late gestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Troccon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2019.104977⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 86 (3), pp.272-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S002202991900044X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286677v1</w:t>
+                <w:t xml:space="preserve">hal-02264376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of feeding treatment on growth rates, metabolic profiles and age at puberty, and their relationships in dairy heifers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Volume and surface area of Holstein dairy cows calculated from complete 3D shapes acquired using a high-precision scanning system: Interest for body weight estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Depuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Caillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 165 (104977), pp.104977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2019.104977⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731118002422⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01916906v1</w:t>
+                <w:t xml:space="preserve">hal-02286677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-precision scanning system for complete 3D cow body shape imaging and analysis of morphological traits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of feeding treatment on growth rates, metabolic profiles and age at puberty, and their relationships in dairy heifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Abeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Petrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2019.01.019⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (5), pp.1020-1029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731118002422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000874v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early lactation performance in Holstein heifers first calving at 36 months and managed for high or low weight gain during mid- and late gestation</w:t>
+                <w:t xml:space="preserve">High-precision scanning system for complete 3D cow body shape imaging and analysis of morphological traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Marquis</w:t>
+                <w:t xml:space="preserve">C Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Caillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Faverdin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.M. Delouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 86 (3), pp.272-278. </w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 157, pp.447-453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S002202991900044X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2019.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264376v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of breed or sex on average daily gain of locals bovine and crossbred. Consequence on milk yield</w:t>
               </w:r>
@@ -3541,269 +3541,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer la teneur en immunoglobulines G du colostrum chez la vache laitière</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-parametric approaches to the impact of Holstein heifer growth from birth to insemination on their dairy performance at lactation one</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Le Dréan</w:t>
+                <w:t xml:space="preserve">Cécile Sauder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Turban</w:t>
+                <w:t xml:space="preserve">H. Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Leboeuf</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 151 (4), pp.578 - 589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0021859612000974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210891v1</w:t>
+                <w:t xml:space="preserve">hal-01210435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-parametric approaches to the impact of Holstein heifer growth from birth to insemination on their dairy performance at lactation one</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluer la teneur en immunoglobulines G du colostrum chez la vache laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Sauder</w:t>
+                <w:t xml:space="preserve">Eric Le Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Cardot</w:t>
+                <w:t xml:space="preserve">Hervé Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Leboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 71, pp.27-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210435v1</w:t>
+                <w:t xml:space="preserve">hal-01210891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey on dairy heifer farm management practices in a Western-European plainland, the French Pays de la Loire region</w:t>
               </w:r>
@@ -4155,372 +4155,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slovénie: l'élevage de bovins cherche sa voie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of feeding regime, growth intensity and age at first insemination on performances and longevity of Holstein heifers born during autumn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Faure</w:t>
+                <w:t xml:space="preserve">J.L. Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Renard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+                <w:t xml:space="preserve">J. L. Troccon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La France Agricole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 124 (1-3), pp.72-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2008.12.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730138v1</w:t>
+                <w:t xml:space="preserve">hal-00730139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques d'élevages et performances des génisses laitières : état des connaissances et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Peccatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Porhiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brunschwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 22 (4), pp.303-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of feeding regime, growth intensity and age at first insemination on performances and longevity of Holstein heifers born during autumn</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Slovénie: l'élevage de bovins cherche sa voie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. L. Troccon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La France Agricole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3285, 20 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00730139v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rearing strategy and optimizing first-calving targets in dairy heifers: a review.</w:t>
               </w:r>
@@ -4545,51 +4545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lacasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2 (9), pp.1393-404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4653,51 +4653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique van Tilbeurgh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 83 (3), pp.235-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4785,834 +4785,834 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les variations saisonnières des performances de reproduction chez la truie</w:t>
+                <w:t xml:space="preserve">Influence of piglet birth weight on postnatal growth performance, tissue lipogenic capacity, and muscle histological traits at market weight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Boulot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Pichodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Livestock Production Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 93, pp.137-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livprodsci.2004.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681155v1</w:t>
+                <w:t xml:space="preserve">hal-02675139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of tooth resection in piglets on welfare and performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Gallois</w:t>
+                <w:t xml:space="preserve">Les variations saisonnières des performances de reproduction chez la truie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 18 (2), pp.101-110</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678760v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of piglet birth weight on postnatal growth performance, tissue lipogenic capacity, and muscle histological traits at market weight</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of tooth resection in piglets on welfare and performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Pichodo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Production Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.livprodsci.2004.09.009⟩</w:t>
+              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 69, pp.13-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2004.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02675139v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infertilité d'été : Agir pour ne pas subir</w:t>
+                <w:t xml:space="preserve">Ovulation et taille de la portée : Une régulation continue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atout Porc Bretagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 22, pp.24-25</w:t>
+              <w:t xml:space="preserve">, 2004, 21, pp.20-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673193v1</w:t>
+                <w:t xml:space="preserve">hal-02682326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petit ... la naissance : Une croissance plus faible</w:t>
+                <w:t xml:space="preserve">Infertilité d'été : Agir pour ne pas subir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Gondret</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paysan Morbihannais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 1771, pp.12</w:t>
+              <w:t xml:space="preserve">Atout Porc Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 22, pp.24-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679985v1</w:t>
+                <w:t xml:space="preserve">hal-02673193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petits porcelets: Qui sont-ils ?</w:t>
+                <w:t xml:space="preserve">Petit ... la naissance : Une croissance plus faible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atout Porc Bretagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 21, pp.15-17</w:t>
+              <w:t xml:space="preserve">Paysan Morbihannais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1771, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674159v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hétérogénéité des portées : les petits porcelets ne sont pas les seuls responsables</w:t>
+                <w:t xml:space="preserve">Petits porcelets: Qui sont-ils ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Tribout</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Dividich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atout Porc Bretagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 2004 (23), pp.11-13</w:t>
+              <w:t xml:space="preserve">, 2004, 21, pp.15-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675058v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ovulation et taille de la portée : Une régulation continue</w:t>
+                <w:t xml:space="preserve">Hétérogénéité des portées : les petits porcelets ne sont pas les seuls responsables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atout Porc Bretagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 21, pp.20-21</w:t>
+              <w:t xml:space="preserve">, 2004, 2004 (23), pp.11-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682326v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors associated with stillborn and mummified piglets in high-prolific sows</w:t>
               </w:r>
@@ -5849,51 +5849,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of growth potential (body weight and breed/castration combination) on the feeding behaviour of individual kept growing pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6331,502 +6331,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02695569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the feeding level during rearing on performance of Large White gilts. Part 2: effect on metabolite profiles during gestation and lactation, and on glucose tolerance</w:t>
+                <w:t xml:space="preserve">Effect of the feeding level during rearing on performance of Large White gilts. Part 1: growth, reproductive performance and feed intake during the first lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystèle David</w:t>
+                <w:t xml:space="preserve">Chrystèle David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sigurd Johansen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Claude Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Neil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 38 (4), pp.377-390</w:t>
+              <w:t xml:space="preserve">, 1998, 38 (4), pp.363-375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00900215v1</w:t>
+                <w:t xml:space="preserve">hal-00900214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prolificité des truies françaises en 1995-1996 : un spectaculaire bond en avant</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of the feeding level during rearing on performance of Large White gilts. Part 2: Effect on metabolite profiles during gestation and lactation and on glucose tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Beaumal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Johansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 11 (3), pp.211-213</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 38, pp.377-390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02693722v1</w:t>
+                <w:t xml:space="preserve">hal-02686097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the feeding level during rearing on performance of Large White gilts. Part 1: growth, reproductive performance and feed intake during the first lactation</w:t>
+                <w:t xml:space="preserve">Effect of the feeding level during rearing on performance of Large White gilts. Part 2: effect on metabolite profiles during gestation and lactation, and on glucose tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chrystèle David</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystèle David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigurd Johansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 38 (4), pp.363-375</w:t>
+              <w:t xml:space="preserve">, 1998, 38 (4), pp.377-390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900214v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the feeding level during rearing on performance of Large White gilts. Part 2: Effect on metabolite profiles during gestation and lactation and on glucose tolerance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La prolificité des truies françaises en 1995-1996 : un spectaculaire bond en avant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dagorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aumaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 38, pp.377-390</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 11 (3), pp.211-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686097v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the feeding level during rearing on performance of Large White gilts. Part 1:growth, reproductive performance and feed intake during the first lactation</w:t>
               </w:r>
@@ -6950,64 +6950,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un spectaculaire bond en avant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dagorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aumaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7205,51 +7205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Cyrille Dagorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Lindberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aumaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7339,51 +7339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Johansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aumaitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock Production Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 51, pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7503,51 +7503,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sevrage : trois semaines en toute sécurité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aumaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7669,51 +7669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Trou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jurquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Aug 2025, Innsbruck, Austria. pp.243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7948,951 +7948,951 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey on newly farmers, with a master or PhD academic level</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
+                <w:t xml:space="preserve">Influence de la croissance des génisses avant l'âge de 17 mois sur la réussite à l'IA et l'âge au 1er vêlage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jurquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Trou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.94</w:t>
+              <w:t xml:space="preserve">, Idele; INRAE, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05162526v1</w:t>
+                <w:t xml:space="preserve">hal-05109072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of SMAL and hSMAL Parametric Reconstruction of Horse Based on Point Cloud</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Battsetseg Damjin</w:t>
+                <w:t xml:space="preserve">Les jeunes installés en agriculture ayant un diplôme bac + 5 et plus : qui sont-ils ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Marie Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Laclau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Luel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Workshop on Metrology for Agriculture and Forestry (MetroAgriFor)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque de la société rurale d'économie rurale (SFER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA, Jun 2024, Angers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05032634v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jeunes installés en agriculture ayant un diplôme bac + 5 et plus : qui sont-ils ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Marie Jacquot</w:t>
+                <w:t xml:space="preserve">Survey on newly farmers, with a master or PhD academic level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Le Luel</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laclau J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landais V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azélie Petrowick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la société rurale d'économie rurale (SFER)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESA, Jun 2024, Angers, France</w:t>
+              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619777v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la croissance des génisses avant l'âge de 17 mois sur la réussite à l'IA et l'âge au 1er vêlage</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guylaine Trou</w:t>
+                <w:t xml:space="preserve">Comparison of SMAL and hSMAL Parametric Reconstruction of Horse Based on Point Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hexiao Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingxue Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Battsetseg Damjin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE International Workshop on Metrology for Agriculture and Forestry (MetroAgriFor)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Padua, France. pp.507-511, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MetroAgriFor63043.2024.10948793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109072v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of solid feed intake on feeding behaviour and energy metabolism in growing calves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How sheep sectors do face environmental, social and economic issues in French Pyrenees region?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Labussière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucile Montagne</w:t>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.564</w:t>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.655</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284256v1</w:t>
+                <w:t xml:space="preserve">hal-04286271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dairy heifers intake capacity: are estimated values still correct?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Jurquet</w:t>
+                <w:t xml:space="preserve">Effect of solid feed intake on feeding behaviour and energy metabolism in growing calves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Tremblais</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luc Delaby</w:t>
+                <w:t xml:space="preserve">D. Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.637</w:t>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04284274v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How sheep sectors do face environmental, social and economic issues in French Pyrenees region?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
+                <w:t xml:space="preserve">Dairy heifers intake capacity: are estimated values still correct?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jurquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tremblais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+                <w:t xml:space="preserve">Frédéric Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.655</w:t>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.637</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286271v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo 3D imaging to estimate the dynamic of body chemical composition along the growth of crossbred bulls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Siegenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dohme-Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (Isep)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.478-479, </w:t>
@@ -8924,342 +8924,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching PLF through “Serious Escape Games” based on 3D-imaging, accelerometer approaches and R programming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ingestion des génisses laitières : partir sur de bonnes bases pour bien les nourrir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jurquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lebreton</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Danièle Tremblais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. European Conference on Precision Livestock Farming (ECPLF) - 3. International Conference on Precision Dairy Farming (PDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Vienna, Austria. pp.165-172</w:t>
+              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'élevage [IDELE] INRAE, Dec 2022, Paris, France. pp.246-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03788194v1</w:t>
+                <w:t xml:space="preserve">hal-03932556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingestion des génisses laitières : partir sur de bonnes bases pour bien les nourrir</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+                <w:t xml:space="preserve">Teaching PLF through “Serious Escape Games” based on 3D-imaging, accelerometer approaches and R programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dumesny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Tremblais</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Bouqueau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'élevage [IDELE] INRAE, Dec 2022, Paris, France. pp.246-249</w:t>
+              <w:t xml:space="preserve">10. European Conference on Precision Livestock Farming (ECPLF) - 3. International Conference on Precision Dairy Farming (PDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Vienna, Austria. pp.165-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932556v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir des jeunes ruminants laitiers : comment concilier élevage et attentes sociétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Constancis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jurquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9295,864 +9295,864 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03898762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of crossbreed beef carcass chemical composition by DXA scan of half-carcass or 11th rib</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Body composition estimation in cattle: comparison of imaging and adipose cell size methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Driesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Siegenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dohme-Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.238</w:t>
+              <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03412646v1</w:t>
+                <w:t xml:space="preserve">hal-03412664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect approaches of digestive processes to determine feed efficiency in dairy cows</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Estimation of crossbreed beef half-carcass chemical composition by dual-energy X-ray absorptiometry (DXA) scan of half-carcass or 11th rib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Siegenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frigga Dohme-Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.159</w:t>
+              <w:t xml:space="preserve">Journées scientifiques de l'école doctorale Écologie, Géosciences, Agronomie, Alimentation (Egaal)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, En ligne, France. pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359985v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation du package learnr pour enseigner l'élevage de précision sous la forme d'escapes games numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouqueau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dumesny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres R 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skills and knowledge expected by MSc students and professionals in animal sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schreck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Parois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.626</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03413021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of 3D imaging technology to study feed efficiency in dairy cows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+                <w:t xml:space="preserve">Estimation of crossbreed beef carcass chemical composition by DXA scan of half-carcass or 11th rib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Siegenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dohme-Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.157</w:t>
+              <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359886v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of crossbreed beef half-carcass chemical composition by dual-energy X-ray absorptiometry (DXA) scan of half-carcass or 11th rib</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Indirect approaches of digestive processes to determine feed efficiency in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de l'école doctorale Écologie, Géosciences, Agronomie, Alimentation (Egaal)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, En ligne, France. pp.56</w:t>
+              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365373v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body composition estimation in cattle: comparison of imaging and adipose cell size methods</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Dohme-Meier</w:t>
+                <w:t xml:space="preserve">Interest of 3D imaging technology to study feed efficiency in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.239</w:t>
+              <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412664v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénotypage fin de la composition corporelle : calibration et comparaison directe de huit méthodes chez la chèvre laitière</w:t>
               </w:r>
@@ -10190,51 +10190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Huau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Monziols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Rencontres Recherches Ruminants (3R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online, France. pp.33-37</w:t>
@@ -10257,769 +10257,769 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déficit énergétique chez la vache laitière : indicateurs utilisés et niveau de sensibilisation des éleveurs et accompagnants techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pourquoi certaines vaches laitières sont plus efficientes que d’autres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gele</w:t>
+                <w:t xml:space="preserve">Remy Delagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Blanchet</w:t>
+                <w:t xml:space="preserve">Laetitia Denouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Laigle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Jurquet</w:t>
+                <w:t xml:space="preserve">Nadège Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Rencontres Recherches Ruminants (3R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, En ligne, France. pp.195-197</w:t>
+              <w:t xml:space="preserve">Webinaire de restitution du projet Deffilait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03223194v1</w:t>
+                <w:t xml:space="preserve">hal-03190458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accès à de nouveaux phénotypes d’intérêts grâce à l’imagerie 3D</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Caillot</w:t>
+                <w:t xml:space="preserve">Déficit énergétique chez la vache laitière : indicateurs utilisés et niveau de sensibilisation des éleveurs et accompagnants techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Woiltock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jurquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire de restitution du projet Deffilait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, En ligne, France</w:t>
+              <w:t xml:space="preserve">25. Rencontres Recherches Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, En ligne, France. pp.195-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190428v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03223194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi certaines vaches laitières sont plus efficientes que d’autres ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
+                <w:t xml:space="preserve">L’accès à de nouveaux phénotypes d’intérêts grâce à l’imagerie 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nadège Edouard</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Caillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire de restitution du projet Deffilait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190458v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance et reproduction de génisses issues d'un croisement rotatif à 3 races (Holstein, Jersiaise, Rouge Scandinave)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vivo estimation of body composition: comparison of eight methods in dairy goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Duval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Huau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Chargelegue</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Monziols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Rencontres Recherches Ruminants (3R)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-900-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03147357v1</w:t>
+                <w:t xml:space="preserve">hal-02934537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which pedagogical approach at master level to enable future stakeholders of animal food chain to act for organic transition?</w:t>
+                <w:t xml:space="preserve">Croissance et reproduction de génisses issues d'un croisement rotatif à 3 races (Holstein, Jersiaise, Rouge Scandinave)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Faure</w:t>
+                <w:t xml:space="preserve">Margot Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Emmanuelle Blanchard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
+                <w:t xml:space="preserve">Franck Chargelegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Kouba</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandra Novak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Rennes, France</w:t>
+              <w:t xml:space="preserve">25. Rencontres Recherches Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Paris, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04509649v1</w:t>
+                <w:t xml:space="preserve">hal-03147357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo estimation of body composition: comparison of eight methods in dairy goats</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Which pedagogical approach at master level to enable future stakeholders of animal food chain to act for organic transition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Pires</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Huau</w:t>
+                <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Monziols</w:t>
+                <w:t xml:space="preserve">Marie-Emmanuelle Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Xavier</w:t>
+                <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Kouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Organic World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934537v1</w:t>
+                <w:t xml:space="preserve">hal-04509649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment mesurer la composition corporelle des animaux avec des méthodes non invasives ?</w:t>
               </w:r>
@@ -11031,51 +11031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11124,359 +11124,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d’un dispositif d’imagerie en 3D pour modéliser la forme complète de bovins laitiers et mesurer de nouveaux phénotypes morphologiques</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Déléguer l'allaitement des veaux laitiers aux vaches ? Résultats d'enquêtes auprès des éleveurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J M Delouard</w:t>
+                <w:t xml:space="preserve">Audrey A. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Cliozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Rencontres autour des recherches sur les ruminants (3R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, NA, France</w:t>
+              <w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02077533v1</w:t>
+                <w:t xml:space="preserve">hal-02738451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déléguer l'allaitement des veaux laitiers aux vaches ? Résultats d'enquêtes auprès des éleveurs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bec</w:t>
+                <w:t xml:space="preserve">Utilisation d’un dispositif d’imagerie en 3D pour modéliser la forme complète de bovins laitiers et mesurer de nouveaux phénotypes morphologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Caillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Depuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Chassaing</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
+                <w:t xml:space="preserve">J M Delouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">24. Rencontres autour des recherches sur les ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738451v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morpho 3D: a new device to register and analyze 3D shapes of animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Caillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J M Delouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. European Conference on Precision Livestock Farming (ECPLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Nantes, France</w:t>
@@ -11712,90 +11712,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of different sampling procedures to estimate the Immunoglobulin G content of colostrum in dairy cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. World Buiatrics Congress (WBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Lisbonne, Portugal. 330 p</w:t>
@@ -11824,51 +11824,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive effect of animal production in France : a preliminary study based on interviews stakeholders in two contrasted territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11913,277 +11913,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A descriptive study of rearing procedures in western dairy French herds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Positive effects of animal production in France: a preliminary study based on interviews of stakeholders in two contrasted territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Recoursé</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel M. Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Stavanger (NOR), Norway</w:t>
+              <w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729332v1</w:t>
+                <w:t xml:space="preserve">hal-02745406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive effects of animal production in France: a preliminary study based on interviews of stakeholders in two contrasted territories</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A descriptive study of rearing procedures in western dairy French herds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Recoursé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ganche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel M. Bonneau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Stavanger (NOR), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745406v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive effects of animal production in France : a preliminary study based on interview of stakeholders in two contrasted territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12228,243 +12228,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan de reproduction et de longévité issus d'observations et d'essais réalisés sur le vêlage à 36 mois de génisses laitières en stations expérimentales.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fabrication des paysages par les éleveurs laitiers : le cas de l'Ille-et-Vilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique van Tilbeurgh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Luc Delaby</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">17è Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris (FR), France. pp.179-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758209v1</w:t>
+                <w:t xml:space="preserve">hal-00729553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrication des paysages par les éleveurs laitiers : le cas de l'Ille-et-Vilaine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bilan de reproduction et de longévité issus d'observations et d'essais réalisés sur le vêlage à 36 mois de génisses laitières en stations expérimentales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Peccatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Trommenschlager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17è Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris (FR), France. pp.179-182</w:t>
+              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729553v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'alimentation des veaux et des génisses d'élevage</w:t>
               </w:r>
@@ -12558,591 +12558,591 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contraintes environnementales et durabilité chez des éleveurs laitiers de l'Ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. van Tilbeurgh</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique van Tilbeurgh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">3R Rencontre recherche Ruminants 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France. pp.120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753354v1</w:t>
+                <w:t xml:space="preserve">hal-00730126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of beef and dairy herd replacement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+                <w:t xml:space="preserve">Contraintes environnementales et durabilité chez des éleveurs laitiers de l'Ouest de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. van Tilbeurgh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique D. Dozias</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Barcelone, France</w:t>
+              <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753770v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of feeding strategies during the winter on fertility of dairy heifers first calving at 3 years of age</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Management of beef and dairy herd replacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Delaby</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Dozias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Barcelone, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752202v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédire la production colostrale des truies par deux pesées successives de porcelets au cours des 48 premières heures de vie</w:t>
+                <w:t xml:space="preserve">Effect of feeding strategies during the winter on fertility of dairy heifers first calving at 3 years of age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Le Dividich</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Peccatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Recherche Porcine 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, France. pp.251-252</w:t>
+              <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730127v1</w:t>
+                <w:t xml:space="preserve">hal-02752202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédire la production colostrale des truies par deux pesées successives de porcelets au cours des 48 premières heures de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Larour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Dividich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Recherche Porcine 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France. pp.251-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751260v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraintes environnementales et durabilité chez des éleveurs laitiers de l'Ouest de la France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prédire la production colostrale des truies par deux pesées successives de porcelets au cours des 48 premières heures de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Larour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Dividich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3R Rencontre recherche Ruminants 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, France. pp.120</w:t>
+              <w:t xml:space="preserve">41. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730126v1</w:t>
+                <w:t xml:space="preserve">hal-02751260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximizing piglet survival</w:t>
               </w:r>
@@ -13223,51 +13223,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernies inguinales en élevage de porcs : prévalence et facteurs de risque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13312,286 +13312,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximising piglet survival</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Teneur du colostrum en IgG et titres d'anticorps PCV2 : incidence du sevrage à 7 jours sur l'immunité des porcelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Dividich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Cariolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bleunven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57. Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">38. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754310v1</w:t>
+                <w:t xml:space="preserve">hal-02757042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teneur du colostrum en IgG et titres d'anticorps PCV2 : incidence du sevrage à 7 jours sur l'immunité des porcelets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Maximising piglet survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Dividich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Bleunven</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+                <w:t xml:space="preserve">D. Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">57. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757042v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l'épointage des dents sur les performances, les lésions cutanées et le comportement des truies et des porcelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Klouytten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13636,346 +13636,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du poids individuel et de la taille de la portée à la naissance sur la survie du porcelet, ses performances de croissance et d'abattage et la qualité de la viande</w:t>
+                <w:t xml:space="preserve">Influence des réserves corporelles de la jeune truie sur sa carrière future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Caugant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">H. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Pellois</w:t>
+                <w:t xml:space="preserve">Mathieu Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. Journées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763687v1</w:t>
+                <w:t xml:space="preserve">hal-02764106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des réserves corporelles de la jeune truie sur sa carrière future</w:t>
+                <w:t xml:space="preserve">Influence du poids individuel et de la taille de la portée à la naissance sur la survie du porcelet, ses performances de croissance et d'abattage et la qualité de la viande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Pichodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Caugant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Roy</w:t>
+                <w:t xml:space="preserve">Charline Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Le Borgne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Boulot</w:t>
+                <w:t xml:space="preserve">H. Pellois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. Journées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764106v1</w:t>
+                <w:t xml:space="preserve">hal-02763687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le devenir des petits porcelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Pichodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journée régionale Porc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Loudéac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14102,269 +14102,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major determinants of fasting heat production and energetic cost of activity in growing pigs of different body weight and breed/castration combination</w:t>
+                <w:t xml:space="preserve">Modelling dynamic aspects of heat production in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Noblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Symposium on energy metabolism of farm animals</w:t>
+              <w:t xml:space="preserve">14. Symposium on energy metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02834843v1</w:t>
+                <w:t xml:space="preserve">hal-02765974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling dynamic aspects of heat production in pigs</w:t>
+                <w:t xml:space="preserve">Major determinants of fasting heat production and energetic cost of activity in growing pigs of different body weight and breed/castration combination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Noblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Symposium on energy metabolism</w:t>
+              <w:t xml:space="preserve">14. Symposium on energy metabolism of farm animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02765974v1</w:t>
+                <w:t xml:space="preserve">hal-02834843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of breed and body weight on components of heat production in growing pigs</w:t>
               </w:r>
@@ -14471,51 +14471,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of management of the sow and weaning strategies on her productivity and on piglet performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aumaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Cyrille Dagorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14566,51 +14566,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consecuencias del destete precoz sobre la reproduccion de la cerda y sobre la nutricion del lechon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aumaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14680,64 +14680,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey on young post-graduated farmers: profiles, motivations, and difficulties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14818,51 +14818,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age et statut immunitaire chez le jeune veau laitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Dietlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14930,77 +14930,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of rib composition and intramuscular fat from DXA or smartphone imaging in crossbred bull</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15081,77 +15081,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouqueau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jurquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.1000, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t>
@@ -15180,64 +15180,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des escape games sérieux pour enseigner l’élevage de précision à des étudiants de niveaux ingénieurs et BTS-licence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dumesny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15331,51 +15331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Abarnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Guintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15443,51 +15443,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénotypage fin de la composition corporelle chez le ruminant :mise au point et calibration de huit méthodes innovantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15495,51 +15495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Huau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Monziols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Animation Scientifique du Département Physiologie Animale et Système d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
@@ -15568,51 +15568,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les quantités de lait et de concentrés consommées jusqu’au sevrage par les génisses laitières n’ont qu’un effet à court terme sur leurs performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jurquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Philibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15814,103 +15814,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction du poids vif des vaches laitières en lactation par imagerie 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Depuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Delouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, En ligne, France. </w:t>
@@ -15952,90 +15952,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des variations du contenu du rumen à partir d'images 3D de l'abdomen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, En ligne, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16073,77 +16073,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de la composition de la carcasse du bovin à l’engraissement par absorptiométrie biphotonique à rayons X (DXA) de la demi-carcasse ou de la 11ème côte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Siegenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16205,1330 +16205,1330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a 3D imaging device to model the complete shape of dairy cattle and measure new morphological phenotypes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">L'imagerie 3D pour la modélisation complète de bovins laitiers: vers de nouvelles données morphologiques disponibles à haut débit (surface, volume, poids vif)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Caillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J M Delouard</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Depuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. European Conference on Precision Livestock Farming (ECPLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Cork, Ireland. 2019, Precision livestock farming'19</w:t>
+              <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299680v1</w:t>
+                <w:t xml:space="preserve">hal-02420443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy deficiency in dairy farms, a problem – farmers and stakeholders perceptions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Gelé</w:t>
+                <w:t xml:space="preserve">Use of a 3D imaging device to model the complete shape of dairy cattle and measure new morphological phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Caillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Depuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J M Delouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Gand, Belgium. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 25, 2019, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">9. European Conference on Precision Livestock Farming (ECPLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Cork, Ireland. 2019, Precision livestock farming'19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306199v1</w:t>
+                <w:t xml:space="preserve">hal-02299680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'imagerie 3D pour la modélisation complète de bovins laitiers: vers de nouvelles données morphologiques disponibles à haut débit (surface, volume, poids vif)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy deficiency in dairy farms, a problem – farmers and stakeholders perceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pénasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Devriendt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Caroline Xavier</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t>
+              <w:t xml:space="preserve">70. Annual meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Gand, Belgium. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 25, 2019, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420443v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet BioMarq’Lait : Identification dans le lait de biomarqueurs pour le monitoring du statut nutritionnel de la vache laitière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coping with citizen demands: a field study of of suckling processes in dairy herds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey A. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Gele</w:t>
+                <w:t xml:space="preserve">N. Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrice Martin</w:t>
+                <w:t xml:space="preserve">Léa Valenzisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 2018, 24èmes Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 24, 2018, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734454v1</w:t>
+                <w:t xml:space="preserve">hal-01904411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A descriptive study of natural nursing procedures in French dairy farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Beugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Charleuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coping with citizen demands: a field study of of suckling processes in dairy herds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey A. Michaud</w:t>
+                <w:t xml:space="preserve">Projet BioMarq’Lait : Identification dans le lait de biomarqueurs pour le monitoring du statut nutritionnel de la vache laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Genot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pomiès</w:t>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 24, 2018, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 2018, 24èmes Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904411v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des prairies humides par et/ou pour des génisses en croissance dans les élevages laitiers de grande taille</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emeline Cornet</w:t>
+                <w:t xml:space="preserve">L'avenir des prairies humides face à l'augmentation des troupeaux : le point de vue des éleveurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guillon-Kroon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'Association Française pour la Production Fourragère (AFPF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2017, Paris, France. , 2017, Le pâturage au coeur des systèmes d'élevage de demain : actes des journées de l'AFPF</w:t>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AFPF, Association Française pour la Production Fourragère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.185, 2017, Le pâturage au coeur des systèmes d'élevage de demain : actes des journées de l'AFPF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594965v1</w:t>
+                <w:t xml:space="preserve">hal-01601610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’un bâtiment d’élevage expérimental pour l’étude de l’efficience et le phénotypage des animaux laitiers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadège Edouard</w:t>
+                <w:t xml:space="preserve">Gestion des prairies humides par et/ou pour des génisses en croissance dans les élevages laitiers de grande taille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bâtiments d’élevage de demain : construisons l’avenir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées de l'Association Française pour la Production Fourragère (AFPF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. , 2017, Le pâturage au coeur des systèmes d'élevage de demain : actes des journées de l'AFPF</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institut de l'Elevage</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01608287v1</w:t>
+                <w:t xml:space="preserve">hal-01594965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan de fonctionnement d’une « nurserie grand volume » pour grand troupeau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId460" w:history="1">
+                <w:t xml:space="preserve">Conception d’un bâtiment d’élevage expérimental pour l’étude de l’efficience et le phénotypage des animaux laitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lassalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Guilloux</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bâtiments d’élevage de demain : construisons l’avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Lille, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut de l'Elevage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606592v1</w:t>
+                <w:t xml:space="preserve">hal-01608287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image et attractivité du métier de salarié en élevage porcin selon des élèves de lycées agricoles bretons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laurence Grannec</w:t>
+                <w:t xml:space="preserve">Bilan de fonctionnement d’une « nurserie grand volume » pour grand troupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lassalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Calvar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
+                <w:t xml:space="preserve">Mathieu Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 2017, Journées de la Recherche Porcine en France</w:t>
+              <w:t xml:space="preserve">Bâtiments d’élevage de demain : construisons l’avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Lille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut de l'Elevage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604569v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'avenir des prairies humides face à l'augmentation des troupeaux : le point de vue des éleveurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Image et attractivité du métier de salarié en élevage porcin selon des élèves de lycées agricoles bretons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laurence Grannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Calvar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Guillon-Kroon</w:t>
+                <w:t xml:space="preserve">Pierig Fiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'Association Française pour la Production Fourragère (AFPF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t>
+              <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AFPF, Association Française pour la Production Fourragère</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.185, 2017, Le pâturage au coeur des systèmes d'élevage de demain : actes des journées de l'AFPF</w:t>
+                <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 2017, Journées de la Recherche Porcine en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601610v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la luzerne déshydratée brins longs en association à l’ensilage de maïs dans l’alimentation des génisses d’élevage au sevrage</w:t>
               </w:r>
@@ -17622,77 +17622,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EU-PLF e-course: a free on-line e-course to understand concepts of precision livestock farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17773,51 +17773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Delanoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17855,51 +17855,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recensement des pratiques d'utilisation des coproduits par les éleveurs méthaniseurs en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rouillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18006,77 +18006,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Drean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (JNGTV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Reims, France. </w:t>
@@ -18118,64 +18118,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What do young French people think about livestock productions in 2014 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18239,51 +18239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bedin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brunerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18459,64 +18459,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of sucess of insemination with past daily milk yeild with a functional generalized linear model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sauder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18561,752 +18561,752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teneurs en IgG1 dans le colostrum des vaches et le plasma de leurs veaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence du profil de croissance des génisses Prim Holstein sur leurs performances laitières en première lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sauder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Leboeuf</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cardot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Rencontres Recherches Ruminants (RRR)</w:t>
+              <w:t xml:space="preserve">19. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 19 (19ème), 441 p., 2012, Rencontres autour des Recherches sur les Ruminants</w:t>
+              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 19, 2012, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210330v1</w:t>
+                <w:t xml:space="preserve">hal-01210378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural aspects of integration of young calves in dynamic groups fed with automatic milk feeding system</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sampling procedure during milking and between quarters on the assessment of colostrum IgG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Drean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Saint-Etienne, France. , pp.40, 2012, Le comportement animal : questions proximales et évolutives</w:t>
+              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bratislavia, Slovakia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 18, 2012, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210305v1</w:t>
+                <w:t xml:space="preserve">hal-01210890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of rearing intensity on growth performance and on mammary tissue in Holstein yearling heifers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caractérisation de la qualité du colostrum et du transfert colostral chez les veaux de vaches laitières Prim'Holstein dans un élevage sur 2 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrien Pecceu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA/ASAS Joint Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Phoenix, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 90 (Suppl. 3), 2012, Journal of Animal Science</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (JNGTV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Nantes, France. SNGTV - Société Nationale des Groupements Techniques Vétérinaires, Journées Nationales des Groupements Techniques Vétérinaires (JNGTV), 1080 p., 2012, Journées Nationales des GTV</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210628v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la qualité du colostrum et du transfert colostral chez les veaux de vaches laitières Prim'Holstein dans un élevage sur 2 ans</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Teneurs en IgG1 dans le colostrum des vaches et le plasma de leurs veaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Dréan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leboeuf</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (JNGTV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Nantes, France. SNGTV - Société Nationale des Groupements Techniques Vétérinaires, Journées Nationales des Groupements Techniques Vétérinaires (JNGTV), 1080 p., 2012, Journées Nationales des GTV</w:t>
+              <w:t xml:space="preserve">19. Rencontres Recherches Ruminants (RRR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 19 (19ème), 441 p., 2012, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210327v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling procedure during milking and between quarters on the assessment of colostrum IgG</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavioural aspects of integration of young calves in dynamic groups fed with automatic milk feeding system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bratislavia, Slovakia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 18, 2012, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Saint-Etienne, France. , pp.40, 2012, Le comportement animal : questions proximales et évolutives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210890v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du profil de croissance des génisses Prim Holstein sur leurs performances laitières en première lactation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Sauder</w:t>
+                <w:t xml:space="preserve">Effect of rearing intensity on growth performance and on mammary tissue in Holstein yearling heifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Rencontres Recherches Ruminants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ADSA/ASAS Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Phoenix, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 90 (Suppl. 3), 2012, Journal of Animal Science</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01210378v1</w:t>
+                <w:t xml:space="preserve">hal-01210628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -19318,181 +19318,181 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation minérale des génisses laitières : Optimiser l'apport de minéraux</w:t>
+                <w:t xml:space="preserve">Alléger le travail d'astreinte de la traite et de l'alimentation : 13 fiches pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chambre d'Agriculture des Pays de Loire, 12 p., 2008</w:t>
+              <w:t xml:space="preserve">Chambres d'agriculture de Bretagne et des Pays de la Loire, pp.13 fiches, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729825v1</w:t>
+                <w:t xml:space="preserve">hal-00729826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alléger le travail d'astreinte de la traite et de l'alimentation : 13 fiches pratiques</w:t>
+                <w:t xml:space="preserve">Alimentation minérale des génisses laitières : Optimiser l'apport de minéraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chambres d'agriculture de Bretagne et des Pays de la Loire, pp.13 fiches, 2008</w:t>
+              <w:t xml:space="preserve">Chambre d'Agriculture des Pays de Loire, 12 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729826v1</w:t>
+                <w:t xml:space="preserve">hal-00729825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt et performances des porcelets issus de l'hyperprolificité. Conséquence de l'hétérogénéité du poids ... la naissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19500,51 +19500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Merour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IFIP - Institut du Porc, 39 p., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -19579,90 +19579,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La constitution des réserves corporelles chez la jeune truie : influences sur les performances et la carrière des truies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Pichodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">30 p., 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -19676,448 +19676,577 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élevages et environnement : comment permettre une appropriation des résultats par la filière et une diffusion sur le terrain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systèmes d'élevage durables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Lagadec</w:t>
+                <w:t xml:space="preserve">Charlotte Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Bellon-Maurel; Karine Gauche; Martha Lucia Enriquez; Nathalie Lyon-Caen. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques d’élevage et environnement. Mesurer, évaluer, agir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae, 2019, Savoir Faire (Quae), 978-2-7592-3061-7</w:t>
+              <w:t xml:space="preserve">Appréhender l’agriculture numérique. 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Quae, pp.135-145, 2026, Update Sciences &amp; technologies, 978-2-7592-4255-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410534v1</w:t>
+                <w:t xml:space="preserve">hal-05585811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'infertilité des truies en été. Avant propos et étude bibliographique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Élevages et environnement : comment permettre une appropriation des résultats par la filière et une diffusion sur le terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Porhiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Boulot</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Hérisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chambre d'Agriculture, 2004</w:t>
+              <w:t xml:space="preserve">Pratiques d’élevage et environnement. Mesurer, évaluer, agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, 2019, Savoir Faire (Quae), 978-2-7592-3061-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02832175v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding pigs at younger ages</w:t>
+                <w:t xml:space="preserve">L'infertilité des truies en été. Avant propos et étude bibliographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compendium on pig reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CAB International, 2004, Animal Health and Production Compendium</w:t>
+              <w:t xml:space="preserve">Production porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chambre d'Agriculture, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02825123v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02832175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Breeding pigs at younger ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Compendium on pig reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAB International, 2004, Animal Health and Production Compendium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02825123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les performances zootechniques et la qualité de carcasse des porcs selon le poids de naissance et la taille de la portée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Pichodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Production porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chambres d'Agriculture de Bretagne, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20127,578 +20256,578 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui sont les jeunes installés avec un bac +5 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brajon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coproduits en méthanisation : quel intérêt et quelle compétition avec l’alimentation animale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Rouillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Teinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Chaabouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, 39 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réussir l'élevage des génisses laitières, de la naissance au vêlage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, 75 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of feeding strategies during the winter on fertility of dairy heifers first calving at 3 years of age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Peccatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, pp.754-755</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la dynamique des courbes de croissance des génisses laitières par utilisation de B-splines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, 189 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réserves corporelles initiales et carrière ultérieure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caugant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20708,121 +20837,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of feeding treatment on growth rate and consequences on performance of primiparous Holstein dairy heifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jurquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bedere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20832,248 +20961,248 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation automatisée de la note d’état corporelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Faverdin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J.M. Delouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Luginbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae. 2020, 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image et attractivité du métier de salarié en élevage porcin selon des lycéens agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laurence Grannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Calvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrig Fiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Chambre Régionale d'Agriculture de Bretagne. 2017, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21083,105 +21212,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles approches et considérations autour de la conduite d'élevage des génisses laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Rennes 1, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02796654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId543"/>
+      <w:footerReference w:type="default" r:id="rId547"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21328,51 +21457,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494792v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Toulemonde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301879v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delattre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Luginbuhl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumesny" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2025-0830" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372624v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bastien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Briand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lefoul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tourtier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vaillant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art07" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603863v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Xavier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Siegenthaler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dohme-Meier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101174" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709369v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rouille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jost" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bluet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fan&#231;a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol88-art09-GB" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455106v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Delouard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luginbuhl Thibault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tas/txae018/7604297" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914992v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Landais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Oudart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Planteau du Maroussem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346676v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Constancis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jurquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7491" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308364v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rouill&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mis Jost" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol88-art11" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04370809v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frigga Dohme-Meier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Siegenthaler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skad380" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047303v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rouill&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jost" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bluet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Jacqueroud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seegers" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2023.105170" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707039v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Driesen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tas/txac066" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714573v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brachet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bourguignon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Luginbuhl" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22124635" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749447v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Depuille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caillot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-21337" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03497859v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Allain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Caillot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Depuille" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. M Delouard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delattre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/21gn-kn32" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466957v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jurquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bedere" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.14" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03498626v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934522v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Huau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Monziols" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.06.014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02286677v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2019.104977" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916906v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abeni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petrera" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002422" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000874v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Allain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Delouard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2019.01.019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264376v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Troccon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marquis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002202991900044X" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961399v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Komara" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Traor&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ouattara" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24214/jcbps.B.8.3.53641" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608560v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Cornet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01838290v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guaetto" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Turban" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leboeuf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001962" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630634v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jordana Rivero" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alomar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Valderrama" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Velasquez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029916000364" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630150v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balthazar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doligez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leray" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210956v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210891v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Turban" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leboeuf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210435v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sauder" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cardot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859612000974" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841096v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Recourse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ganche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giraud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Danel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859612000032" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729310v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gallard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Peccatte" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Trommenschlager" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2010.11.018" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665324v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Peccatte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2009.10.005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730138v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faure" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ryschawy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656045v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Porhiel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunschwig" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730139v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Peyraud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Troccon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2008.12.011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08D6K7DV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729819v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacasse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002498" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729925v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique van Tilbeurgh" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654134v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681155v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678760v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallois" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2004.12.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675139v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pichodo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livprodsci.2004.09.009" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PSTFZS6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673193v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679985v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674159v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Dividich" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675058v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682326v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889855v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Guyomarc'H" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pichodo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Quinio" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pellois" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2002017" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900290v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaumal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Neil" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le David" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686098v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dubois" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bernier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695568v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ringmar-Cederberg" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Johansen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neil" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684350v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695569v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rydhmer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900215v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cryst&#232;le David" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigurd Johansen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693722v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dagorn" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aumaitre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900214v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le David" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hulin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686097v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686096v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Hulin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691464v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dagorn" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686364v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685548v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cyrille Dagorn" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Lindberg" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686552v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699939v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708752v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273072v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dezetter" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Trou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05337160v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05337133v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162526v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laclau J." TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landais V." TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;lie Petrowick" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032634v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hexiao Lu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingxue Wei" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Guo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battsetseg Damjin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroAgriFor63043.2024.10948793" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619777v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Marie Jacquot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laclau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Luel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109072v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284256v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martineau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastien" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04284274v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tremblais" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286271v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878020v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.195" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788194v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lebreton" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumesny" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouqueau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932556v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Tremblais" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898762v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412646v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359985v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebreton" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472252v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebreton" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413021v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schreck" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Parois" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359886v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365373v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412664v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Driesen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934616v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lerch" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Monziols" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223194v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gele" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laigle" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Woiltock" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190428v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190458v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Denouel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147357v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Duval" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chargelegue" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509649v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Blanchard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Kouba" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934537v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monziols" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-900-8" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737513v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077533v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Delouard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738451v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A. Michaud" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cliozier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bec" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595576v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210622v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210727v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Beillevert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748831v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R. Guatteo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729382v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729332v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Recours&#233;" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacombe" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745406v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729383v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758209v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gallard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Trommenschlager" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729553v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729549v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meschy" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753354v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. van Tilbeurgh" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753770v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Dozias" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752202v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730127v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Larour" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751260v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730126v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461746v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Dividich" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755834v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Rousselot" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754310v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Causeur" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757042v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cariolet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bleunven" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763759v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klouytten" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763687v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Guyomarc'H" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pellois" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764106v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caugant" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Borgne" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762914v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771328v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834843v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765974v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767122v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769162v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773742v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777930v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Luel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petrowick" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137155v2" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dietlin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thomas" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Croizier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192489v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delahaye" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286884v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gel&#233;" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marguerit" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896382v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leroux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Bouqueau" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627426v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Abarnou" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Courboulay" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691513v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999104v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Philibert" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Plouzin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journees3r.fr/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716662v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zitouni" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chauvin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165207v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees3r.fr/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165242v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilloux" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165258v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mermoud" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299680v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306199v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. P&#233;nasse" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Devriendt" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gotti" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420443v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734454v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4598" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738473v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Beugnet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charleuf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Denis" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904411v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Genot" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Valenzisi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594965v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608287v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idele.fr/no_cache/recherche/publication/idelesolr/recommends/posters-1.html" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606592v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guilloux" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604569v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Grannec" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Calvar" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierig Fiche" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/386967.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601610v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillon-Kroon" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389114.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594515v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coulmier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Troccon" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4280" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455932v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jalam" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740259v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roguet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Delanoue" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743951v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chaabouni" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Eudier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lucas" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210831v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Drean" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sngtv.org/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210707v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210508v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bedin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunerie" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louvet" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Magnin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3724" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210480v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747668v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardot" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210330v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210305v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ferro-Famil" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210628v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210327v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Pecceu" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210890v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210378v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3524" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729825v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729826v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833244v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merour" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourmelen" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827423v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410534v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lagadec" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger H&#233;risset" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832175v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825123v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830473v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939052v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brajon" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211062v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rouill&#233;" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Teinturier" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Chaabouni" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Eudier" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lucas" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210402v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730124v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Peccatte" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730128v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vautier" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829067v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410540v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188919v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Luginb&#252;hl" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606321v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrig Fiche" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796654v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494792v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Toulemonde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301879v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delattre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Luginbuhl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumesny" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2025-0830" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372624v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bastien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Briand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lefoul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tourtier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vaillant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art07" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914992v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Landais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Oudart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Planteau du Maroussem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603863v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Xavier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Siegenthaler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dohme-Meier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101174" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709369v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rouille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jost" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bluet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fan&#231;a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol88-art09-GB" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455106v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Delouard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luginbuhl Thibault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tas/txae018/7604297" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047303v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rouill&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jost" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bluet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Jacqueroud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seegers" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2023.105170" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04370809v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frigga Dohme-Meier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Siegenthaler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skad380" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346676v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Constancis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jurquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7491" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308364v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rouill&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mis Jost" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol88-art11" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714573v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brachet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bourguignon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Luginbuhl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22124635" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707039v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Driesen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tas/txac066" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749447v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Depuille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caillot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-21337" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466957v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jurquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bedere" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.14" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03497859v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Allain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Caillot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Depuille" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. M Delouard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delattre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/21gn-kn32" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03498626v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934522v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Huau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Monziols" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.06.014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264376v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Troccon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marquis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002202991900044X" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02286677v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2019.104977" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916906v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abeni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petrera" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002422" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000874v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Allain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Delouard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2019.01.019" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961399v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Komara" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Traor&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ouattara" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24214/jcbps.B.8.3.53641" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608560v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Cornet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01838290v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guaetto" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Turban" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leboeuf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001962" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630634v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jordana Rivero" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alomar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Valderrama" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Velasquez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029916000364" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630150v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balthazar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doligez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leray" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210956v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210435v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sauder" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cardot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859612000974" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210891v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Turban" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leboeuf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841096v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Recourse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ganche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giraud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Danel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859612000032" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729310v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gallard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Peccatte" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Trommenschlager" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2010.11.018" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665324v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Peccatte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2009.10.005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730139v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Peyraud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Troccon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2008.12.011" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08D6K7DV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656045v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Porhiel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunschwig" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730138v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faure" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ryschawy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729819v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacasse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002498" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729925v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique van Tilbeurgh" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654134v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675139v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pichodo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livprodsci.2004.09.009" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PSTFZS6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681155v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678760v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2004.12.008" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682326v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673193v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679985v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674159v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Dividich" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675058v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889855v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Guyomarc'H" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pichodo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Quinio" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pellois" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2002017" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900290v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaumal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Neil" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le David" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686098v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dubois" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bernier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695568v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ringmar-Cederberg" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Johansen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neil" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684350v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695569v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rydhmer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900214v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le David" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hulin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686097v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900215v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cryst&#232;le David" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigurd Johansen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693722v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dagorn" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aumaitre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686096v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Hulin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691464v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dagorn" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686364v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685548v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cyrille Dagorn" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Lindberg" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686552v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699939v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708752v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273072v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dezetter" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Trou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05337160v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05337133v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109072v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619777v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Marie Jacquot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laclau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Luel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162526v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laclau J." TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landais V." TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;lie Petrowick" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032634v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hexiao Lu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingxue Wei" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Guo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battsetseg Damjin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroAgriFor63043.2024.10948793" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286271v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284256v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martineau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastien" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04284274v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tremblais" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878020v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.195" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932556v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Tremblais" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788194v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lebreton" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumesny" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouqueau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898762v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412664v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Driesen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365373v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472252v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebreton" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413021v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schreck" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Parois" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412646v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359985v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebreton" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359886v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934616v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lerch" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Monziols" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190458v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Denouel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223194v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gele" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laigle" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Woiltock" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190428v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934537v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monziols" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-900-8" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147357v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Duval" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chargelegue" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509649v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Blanchard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Kouba" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737513v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738451v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A. Michaud" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cliozier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bec" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077533v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Delouard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595576v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210622v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210727v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Beillevert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748831v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R. Guatteo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729382v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745406v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729332v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Recours&#233;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacombe" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729383v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729553v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758209v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gallard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Trommenschlager" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729549v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meschy" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730126v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753354v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. van Tilbeurgh" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753770v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Dozias" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752202v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730127v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Larour" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751260v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461746v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Dividich" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755834v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Rousselot" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757042v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cariolet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bleunven" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754310v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Causeur" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763759v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klouytten" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764106v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caugant" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roy" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Borgne" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763687v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Guyomarc'H" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pellois" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762914v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771328v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765974v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834843v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767122v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769162v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773742v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777930v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Luel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petrowick" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137155v2" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dietlin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thomas" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Croizier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192489v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delahaye" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286884v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gel&#233;" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marguerit" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896382v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leroux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Bouqueau" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627426v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Abarnou" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Courboulay" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691513v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999104v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Philibert" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Plouzin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journees3r.fr/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716662v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zitouni" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chauvin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165207v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees3r.fr/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165242v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilloux" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165258v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mermoud" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420443v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299680v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306199v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. P&#233;nasse" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Devriendt" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gotti" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904411v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Genot" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Valenzisi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738473v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Beugnet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charleuf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Denis" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734454v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4598" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601610v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillon-Kroon" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389114.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594965v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608287v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idele.fr/no_cache/recherche/publication/idelesolr/recommends/posters-1.html" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606592v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guilloux" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604569v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Grannec" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Calvar" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierig Fiche" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/386967.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594515v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coulmier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Troccon" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4280" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455932v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jalam" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740259v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roguet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Delanoue" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743951v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chaabouni" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Eudier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lucas" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210831v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Drean" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sngtv.org/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210707v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210508v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bedin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunerie" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louvet" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Magnin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3724" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210480v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747668v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardot" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210378v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3524" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210890v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210327v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Pecceu" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210330v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210305v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ferro-Famil" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210628v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729826v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729825v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833244v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merour" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourmelen" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827423v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585811v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410534v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lagadec" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger H&#233;risset" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832175v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825123v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830473v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939052v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brajon" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211062v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rouill&#233;" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Teinturier" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Chaabouni" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Eudier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lucas" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210402v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730124v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Peccatte" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730128v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vautier" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829067v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410540v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188919v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Luginb&#252;hl" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606321v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrig Fiche" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796654v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>