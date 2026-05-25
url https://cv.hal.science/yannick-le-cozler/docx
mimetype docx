--- v1 (2026-04-26)
+++ v2 (2026-05-25)
@@ -166,7434 +166,7443 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Guatteo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JDS Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2026, 7 (3), pp.371-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jdsc.2025-0886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring changes in body reserves in gestating dairy heifers with 3D imaging technology: a potential tool to prevent early culling?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Luginbuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dumesny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JDS Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 7 (1), pp.23-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jdsc.2025-0830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05301879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RenouVeau -Réinventer les modèles de production de veaux de boucherie alliant enjeux sociétaux, qualité des produits et viabilité économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lefoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Tourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 107, pp.83-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’herbe dans les systèmes caprins : évolution des perceptions des acteurs de la filière caprine de l’Ouest entre 2016 et 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Oudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Planteau du Maroussem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 260, pp.45-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional imaging to estimate in vivo body and carcass chemical composition of growing beef-on-dairy crossbred bulls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Siegenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dohme-Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 18 (6), pp.101174. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04603863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the contribution of French dairy ruminant farms to the production of food for human consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Rouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fança</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 88, pp.103-116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol88-art09-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-shot technology for 3D imaging of large animals: perspectives for ruminant management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dumesny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Delouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luginbuhl Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translational Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 8, pp.txae018. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/tas/txae018/7604297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating net energy and protein feed conversion efficiency for dairy ruminant systems in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Rouillé</w:t>
+                <w:t xml:space="preserve">Estimation of carcass chemical composition in beef-on-dairy cattle using dual-energy X-ray absorptiometry (DXA) scans of cold half-carcass or 11th rib cut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Jost</w:t>
+                <w:t xml:space="preserve">Isabelle Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bluet</w:t>
+                <w:t xml:space="preserve">Frigga Dohme-Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.P. Jacqueroud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Seegers</w:t>
+                <w:t xml:space="preserve">Raphael Siegenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2023.105170⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 101, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skad380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047303v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of carcass chemical composition in beef-on-dairy cattle using dual-energy X-ray absorptiometry (DXA) scans of cold half-carcass or 11th rib cut</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Xavier</w:t>
+                <w:t xml:space="preserve">Evaluating net energy and protein feed conversion efficiency for dairy ruminant systems in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rouillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Morel</w:t>
+                <w:t xml:space="preserve">J. Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frigga Dohme-Meier</w:t>
+                <w:t xml:space="preserve">B. Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Siegenthaler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+                <w:t xml:space="preserve">M.P. Jacqueroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Seegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jas/skad380⟩</w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 269, pp.105170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2023.105170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370809v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir des jeunes ruminants laitiers : comment concilier élevage et attentes sociétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Constancis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jurquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26ème Rencontres Recherches Ruminants, 36 (1), pp.7491. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.1.7491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer la contribution des élevages de ruminants laitiers français à la production de denrées alimentaires consommables par l’être humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Rouillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémis Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fança</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 88, pp.132-146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/ciag-2023-vol88-art11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional (3D) imaging technology to monitor growth and development of holstein heifers and estimate body weight, a preliminary study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of empty body and carcass chemical composition of lactating and growing cattle: comparison of imaging, adipose cellularity, and rib dissection methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Driesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Siegenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frigga Dohme-Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Luginbuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s22124635⟩</w:t>
+              <w:t xml:space="preserve">Translational Animal Science </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/tas/txac066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714573v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of empty body and carcass chemical composition of lactating and growing cattle: comparison of imaging, adipose cellularity, and rib dissection methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Xavier</w:t>
+                <w:t xml:space="preserve">Three-dimensional (3D) imaging technology to monitor growth and development of holstein heifers and estimate body weight, a preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Driesen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+                <w:t xml:space="preserve">Laurianne Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Luginbuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Animal Science </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/tas/txac066⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22, pp.4635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s22124635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707039v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of 3-dimensional imaging of Holstein cows to estimate body weight and monitor the composition of body weight change throughout lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Depuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 105 (5), pp.4508-4519. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.2021-21337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03749447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of feeding treatment on growth rate and performance of primiparous Holstein dairy heifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jurquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bedere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1, pp.e35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pcjournal.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03466957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morpho3D - Utilisation d’un dispositif d’imagerie en 3D pour modéliser la forme complète de bovins laitiers et mesurer des paramètres morphologiques, le volume et la surface corporelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Caillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Depuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. M Delouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 82, pp.215-228. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/21gn-kn32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03497859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des images en trois dimensions de bovins ä viande pour l’estimation de la composition corporelle et la description linëaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lerch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Vache Mère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1/2021, pp.51-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03498626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of dairy goat body composition: A direct calibration and comparison of eight methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Huau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Monziols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 186, pp.68-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ymeth.2020.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early lactation performance in Holstein heifers first calving at 36 months and managed for high or low weight gain during mid- and late gestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Troccon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 86 (3), pp.272-278. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S002202991900044X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volume and surface area of Holstein dairy cows calculated from complete 3D shapes acquired using a high-precision scanning system: Interest for body weight estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Depuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Caillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 165 (104977), pp.104977. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2019.104977⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of feeding treatment on growth rates, metabolic profiles and age at puberty, and their relationships in dairy heifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Abeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Petrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (5), pp.1020-1029. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1751731118002422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-precision scanning system for complete 3D cow body shape imaging and analysis of morphological traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Caillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Delouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 157, pp.447-453. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compag.2019.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of breed or sex on average daily gain of locals bovine and crossbred. Consequence on milk yield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Komara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of chemical, biological and physical sciences. Section B Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (3), pp.536-541. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24214/jcbps.B.8.3.53641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01961399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pâturage des zones humides de petite surface par des troupeaux de grande taille : risques et opportunités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 230, pp.147-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IgG1 variations in the colostrum of Holstein dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guaetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Le Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10 (02), pp.230 - 237. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1751731115001962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction efficiency by near-infrared spectroscopy of immunoglobulin G in liquid and dried bovine colostrum samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jordana Rivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ximena Valderrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Velasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 83 (03), pp.345-351. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0022029916000364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of thawing methods on IgG1 concentration in colostrum of dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Balthazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 166 (11-12), pp.341-344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproduction chez la génisse laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repromag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2015, pp.12-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-parametric approaches to the impact of Holstein heifer growth from birth to insemination on their dairy performance at lactation one</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sauder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 151 (4), pp.578 - 589. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0021859612000974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer la teneur en immunoglobulines G du colostrum chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 71, pp.27-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey on dairy heifer farm management practices in a Western-European plainland, the French Pays de la Loire region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Recourse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ganche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Danel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 150 (4), pp.518-533. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0021859612000032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance and longevity of dairy heifers born during winter 1 (W1) and reared according to three growth profiles during winter 2 (W2) in a strategy based on first calving at 36 months of age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. R. Peccatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Trommenschlager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 137 (1-3), pp.244-254. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.livsci.2010.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of three growth profiles during rearing in dairy heifers: effect of feeding intensity during two successive winters on performances and longevity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Peccatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 127 (2-3), pp.238-247. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.livsci.2009.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of feeding regime, growth intensity and age at first insemination on performances and longevity of Holstein heifers born during autumn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Troccon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 124 (1-3), pp.72-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.livsci.2008.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques d'élevages et performances des génisses laitières : état des connaissances et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Slovénie: l'élevage de bovins cherche sa voie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 22 (4), pp.303-316</w:t>
+              <w:t xml:space="preserve">La France Agricole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3285, 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656045v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slovénie: l'élevage de bovins cherche sa voie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Renard</w:t>
+                <w:t xml:space="preserve">Pratiques d'élevages et performances des génisses laitières : état des connaissances et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Peccatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ryschawy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+                <w:t xml:space="preserve">J.Y. Porhiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brunschwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La France Agricole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 3285, 20 p</w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (4), pp.303-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730138v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rearing strategy and optimizing first-calving targets in dairy heifers: a review.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lacasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2 (9), pp.1393-404. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1751731108002498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La durabilité des exploitations laitières : rôle du territoire dans leur fonctionnement en Ille-et-Vilaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique van Tilbeurgh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 83 (3), pp.235-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation et fertilité chez la génisse laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Technique de l'Insémination Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 128, pp.47-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of piglet birth weight on postnatal growth performance, tissue lipogenic capacity, and muscle histological traits at market weight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Pichodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock Production Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 93, pp.137-146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.livprodsci.2004.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les variations saisonnières des performances de reproduction chez la truie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 18 (2), pp.101-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of tooth resection in piglets on welfare and performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 69, pp.13-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2004.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovulation et taille de la portée : Une régulation continue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atout Porc Bretagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 21, pp.20-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infertilité d'été : Agir pour ne pas subir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atout Porc Bretagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 22, pp.24-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit ... la naissance : Une croissance plus faible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysan Morbihannais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 1771, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petits porcelets: Qui sont-ils ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Dividich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atout Porc Bretagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 21, pp.15-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéité des portées : les petits porcelets ne sont pas les seuls responsables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atout Porc Bretagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 2004 (23), pp.11-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors associated with stillborn and mummified piglets in high-prolific sows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pichodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Quinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pellois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 51 (3), pp.261-268. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/animres:2002017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00889855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in the concentrations of glucose, non-esterifed fatty acids, urea, insulin, cortisol and some mineral elements in the plasma of the primiparous sow before, during and after induced parturition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Neil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 39 (2), pp.161-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00900290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of growth potential (body weight and breed/castration combination) on the feeding behaviour of individual kept growing pigs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of feeding level during rearing and mating strategy on performance of Swedish Yorkshire sows. 1-Growth, puberty and conception rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Bernier</w:t>
+                <w:t xml:space="preserve">E. Ringmar-Cederberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Noblet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Johansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Neil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Production Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 61, pp.13-22</w:t>
+              <w:t xml:space="preserve">Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 68 (3), pp.355-363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686098v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of feeding level during rearing and mating strategy on performance of Swedish Yorkshire sows. 1-Growth, puberty and conception rate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of growth potential (body weight and breed/castration combination) on the feeding behaviour of individual kept growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Neil</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.F. Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 68 (3), pp.355-363</w:t>
+              <w:t xml:space="preserve">Livestock Production Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 61, pp.13-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695568v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in the concentrations of glucose, non-esterified fatty acids, urea, insulin, cortisol and some mineral elements in the plasma of the primiparous sow before, during and after induced parturition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Neil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 39, pp.161-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of feeding level during rearing and mating strategy on performance of Swedish Yorkshire sows. 2- Reproductive performance, food intake, backfat changes and culling rate during the first two parities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ringmar-Cederberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rydhmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Neil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 68 (3), pp.365-377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02695569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the feeding level during rearing on performance of Large White gilts. Part 1: growth, reproductive performance and feed intake during the first lactation</w:t>
+                <w:t xml:space="preserve">Effect of the feeding level during rearing on performance of Large White gilts. Part 2: effect on metabolite profiles during gestation and lactation, and on glucose tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystèle David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigurd Johansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 38 (4), pp.363-375</w:t>
+              <w:t xml:space="preserve">, 1998, 38 (4), pp.377-390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900214v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the feeding level during rearing on performance of Large White gilts. Part 2: Effect on metabolite profiles during gestation and lactation and on glucose tolerance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La prolificité des truies françaises en 1995-1996 : un spectaculaire bond en avant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dagorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aumaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 38, pp.377-390</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 11 (3), pp.211-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686097v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the feeding level during rearing on performance of Large White gilts. Part 2: effect on metabolite profiles during gestation and lactation, and on glucose tolerance</w:t>
+                <w:t xml:space="preserve">Effect of the feeding level during rearing on performance of Large White gilts. Part 1: growth, reproductive performance and feed intake during the first lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Neil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 38 (4), pp.377-390</w:t>
+              <w:t xml:space="preserve">, 1998, 38 (4), pp.363-375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900215v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prolificité des truies françaises en 1995-1996 : un spectaculaire bond en avant</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of the feeding level during rearing on performance of Large White gilts. Part 2: Effect on metabolite profiles during gestation and lactation and on glucose tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Beaumal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Johansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 11 (3), pp.211-213</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 38, pp.377-390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693722v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the feeding level during rearing on performance of Large White gilts. Part 1:growth, reproductive performance and feed intake during the first lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Neil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 38, pp.363-375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02686096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un spectaculaire bond en avant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dagorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aumaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Porc magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 314, pp.176-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02691464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major determinants of fasting heat production and energetic cost of activity in growing pigs of different body weight and breed/castration combination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Noblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 79, pp.509-517</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02686364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of age at first farrowing and herd management on long-term productivity of sows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Cyrille Dagorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Lindberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aumaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock Production Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 53, pp.135-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02685548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of weaning-to-conception interval and lactation length on subsequent litter size in sows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Cyrille Dagorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Johansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aumaitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock Production Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 51, pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02686552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Components of heat production in pigs : effects of stage of growth and genotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Noblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 54, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02699939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sevrage : trois semaines en toute sécurité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aumaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réussir Porcs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 10, pp.12-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02708752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7603,172 +7612,172 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between growth profiles of Holstein heifers and their longevity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Trou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jurquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Aug 2025, Innsbruck, Austria. pp.243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct standing time response patterns to seasonal heat stress in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7810,73 +7819,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual cows responses to climatic perturbations using VAR models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7918,6745 +7927,6745 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la croissance des génisses avant l'âge de 17 mois sur la réussite à l'IA et l'âge au 1er vêlage</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guylaine Trou</w:t>
+                <w:t xml:space="preserve">Les jeunes installés en agriculture ayant un diplôme bac + 5 et plus : qui sont-ils ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Marie Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Laclau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Luel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Idele; INRAE, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque de la société rurale d'économie rurale (SFER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA, Jun 2024, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109072v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jeunes installés en agriculture ayant un diplôme bac + 5 et plus : qui sont-ils ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Marie Jacquot</w:t>
+                <w:t xml:space="preserve">Influence de la croissance des génisses avant l'âge de 17 mois sur la réussite à l'IA et l'âge au 1er vêlage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jurquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Trou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la société rurale d'économie rurale (SFER)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESA, Jun 2024, Angers, France</w:t>
+              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Idele; INRAE, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619777v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey on newly farmers, with a master or PhD academic level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laclau J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landais V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azélie Petrowick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05162526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of SMAL and hSMAL Parametric Reconstruction of Horse Based on Point Cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hexiao Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bingxue Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battsetseg Damjin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE International Workshop on Metrology for Agriculture and Forestry (MetroAgriFor)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Padua, France. pp.507-511, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MetroAgriFor63043.2024.10948793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How sheep sectors do face environmental, social and economic issues in French Pyrenees region?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.655</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of solid feed intake on feeding behaviour and energy metabolism in growing calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dairy heifers intake capacity: are estimated values still correct?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jurquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tremblais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.637</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo 3D imaging to estimate the dynamic of body chemical composition along the growth of crossbred bulls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Siegenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dohme-Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (Isep)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.478-479, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingestion des génisses laitières : partir sur de bonnes bases pour bien les nourrir</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Teaching PLF through “Serious Escape Games” based on 3D-imaging, accelerometer approaches and R programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dumesny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouqueau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'élevage [IDELE] INRAE, Dec 2022, Paris, France. pp.246-249</w:t>
+              <w:t xml:space="preserve">10. European Conference on Precision Livestock Farming (ECPLF) - 3. International Conference on Precision Dairy Farming (PDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Vienna, Austria. pp.165-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932556v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching PLF through “Serious Escape Games” based on 3D-imaging, accelerometer approaches and R programming</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ingestion des génisses laitières : partir sur de bonnes bases pour bien les nourrir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jurquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Tremblais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. European Conference on Precision Livestock Farming (ECPLF) - 3. International Conference on Precision Dairy Farming (PDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Vienna, Austria. pp.165-172</w:t>
+              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'élevage [IDELE] INRAE, Dec 2022, Paris, France. pp.246-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788194v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir des jeunes ruminants laitiers : comment concilier élevage et attentes sociétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Constancis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jurquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; idele, Dec 2022, Paris, France. pp.219-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03898762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Body composition estimation in cattle: comparison of imaging and adipose cell size methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Driesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Siegenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dohme-Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of crossbreed beef half-carcass chemical composition by dual-energy X-ray absorptiometry (DXA) scan of half-carcass or 11th rib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Siegenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frigga Dohme-Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques de l'école doctorale Écologie, Géosciences, Agronomie, Alimentation (Egaal)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, En ligne, France. pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation du package learnr pour enseigner l'élevage de précision sous la forme d'escapes games numériques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Dumesny</w:t>
+                <w:t xml:space="preserve">Indirect approaches of digestive processes to determine feed efficiency in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
+                <w:t xml:space="preserve">Amélie Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres R 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris, France. 2 p</w:t>
+              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472252v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skills and knowledge expected by MSc students and professionals in animal sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Schreck</w:t>
+                <w:t xml:space="preserve">Estimation of crossbreed beef carcass chemical composition by DXA scan of half-carcass or 11th rib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Siegenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dohme-Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.626</w:t>
+              <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413021v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of crossbreed beef carcass chemical composition by DXA scan of half-carcass or 11th rib</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Dohme-Meier</w:t>
+                <w:t xml:space="preserve">Utilisation du package learnr pour enseigner l'élevage de précision sous la forme d'escapes games numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouqueau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dumesny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.238</w:t>
+              <w:t xml:space="preserve">Rencontres R 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412646v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect approaches of digestive processes to determine feed efficiency in dairy cows</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Skills and knowledge expected by MSc students and professionals in animal sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lebreton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Xavier</w:t>
+                <w:t xml:space="preserve">C. Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Parois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.159</w:t>
+              <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.626</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359985v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of 3D imaging technology to study feed efficiency in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénotypage fin de la composition corporelle : calibration et comparaison directe de huit méthodes chez la chèvre laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Huau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Monziols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Rencontres Recherches Ruminants (3R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online, France. pp.33-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi certaines vaches laitières sont plus efficientes que d’autres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Delagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Denouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire de restitution du projet Deffilait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déficit énergétique chez la vache laitière : indicateurs utilisés et niveau de sensibilisation des éleveurs et accompagnants techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Woiltock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jurquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Rencontres Recherches Ruminants (3R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, En ligne, France. pp.195-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03223194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accès à de nouveaux phénotypes d’intérêts grâce à l’imagerie 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Caillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire de restitution du projet Deffilait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo estimation of body composition: comparison of eight methods in dairy goats</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Which pedagogical approach at master level to enable future stakeholders of animal food chain to act for organic transition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Monziols</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Xavier</w:t>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Kouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Organic World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934537v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04509649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance et reproduction de génisses issues d'un croisement rotatif à 3 races (Holstein, Jersiaise, Rouge Scandinave)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chargelegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Rencontres Recherches Ruminants (3R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Paris, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which pedagogical approach at master level to enable future stakeholders of animal food chain to act for organic transition?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Faure</w:t>
+                <w:t xml:space="preserve">In vivo estimation of body composition: comparison of eight methods in dairy goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Emmanuelle Blanchard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Huau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Kouba</w:t>
+                <w:t xml:space="preserve">M. Monziols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-900-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04509649v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment mesurer la composition corporelle des animaux avec des méthodes non invasives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France. pp.71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déléguer l'allaitement des veaux laitiers aux vaches ? Résultats d'enquêtes auprès des éleveurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey A. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Cliozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d’un dispositif d’imagerie en 3D pour modéliser la forme complète de bovins laitiers et mesurer de nouveaux phénotypes morphologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Caillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Depuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J M Delouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Rencontres autour des recherches sur les ruminants (3R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morpho 3D: a new device to register and analyze 3D shapes of animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Caillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Caillot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clément Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J M Delouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. European Conference on Precision Livestock Farming (ECPLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation and adaptivity of livestock farming systems (LFS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agreenium – WUR Research Seminar in Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêts et faisabilité d'un vêlage très précoce chez la génisse Holstein (premier résultats)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Beillevert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of different sampling procedures to estimate the Immunoglobulin G content of colostrum in dairy cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. World Buiatrics Congress (WBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Lisbonne, Portugal. 330 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive effect of animal production in France : a preliminary study based on interviews stakeholders in two contrasted territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62nd Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Stavanger (NOR), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive effects of animal production in France: a preliminary study based on interviews of stakeholders in two contrasted territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A descriptive study of rearing procedures in western dairy French herds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Recoursé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ganche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Stavanger (NOR), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive effects of animal production in France : a preliminary study based on interview of stakeholders in two contrasted territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62nd annual meeting of the European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Stavanger (NOR), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrication des paysages par les éleveurs laitiers : le cas de l'Ille-et-Vilaine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bilan de reproduction et de longévité issus d'observations et d'essais réalisés sur le vêlage à 36 mois de génisses laitières en stations expérimentales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Peccatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Trommenschlager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17è Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris (FR), France. pp.179-182</w:t>
+              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729553v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan de reproduction et de longévité issus d'observations et d'essais réalisés sur le vêlage à 36 mois de génisses laitières en stations expérimentales.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fabrication des paysages par les éleveurs laitiers : le cas de l'Ille-et-Vilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique van Tilbeurgh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Luc Delaby</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">17è Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris (FR), France. pp.179-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758209v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'alimentation des veaux et des génisses d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Meschy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cattle nutrition Conference: What's new about INRA systems?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Cracovie (PO), Pologne. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contraintes environnementales et durabilité chez des éleveurs laitiers de l'Ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique van Tilbeurgh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3R Rencontre recherche Ruminants 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, France. pp.120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contraintes environnementales et durabilité chez des éleveurs laitiers de l'Ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. van Tilbeurgh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of beef and dairy herd replacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Dozias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Barcelone, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of feeding strategies during the winter on fertility of dairy heifers first calving at 3 years of age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Peccatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédire la production colostrale des truies par deux pesées successives de porcelets au cours des 48 premières heures de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Larour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Dividich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Recherche Porcine 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, France. pp.251-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédire la production colostrale des truies par deux pesées successives de porcelets au cours des 48 premières heures de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Larour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Dividich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximizing piglet survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Dividich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57th Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernies inguinales en élevage de porcs : prévalence et facteurs de risque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teneur du colostrum en IgG et titres d'anticorps PCV2 : incidence du sevrage à 7 jours sur l'immunité des porcelets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Maximising piglet survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Dividich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roland Cariolet</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Blanchard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+                <w:t xml:space="preserve">D. Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">57. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757042v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximising piglet survival</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Teneur du colostrum en IgG et titres d'anticorps PCV2 : incidence du sevrage à 7 jours sur l'immunité des porcelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Dividich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Cariolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bleunven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57. Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">38. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754310v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l'épointage des dents sur les performances, les lésions cutanées et le comportement des truies et des porcelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Prunier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Klouytten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. Journées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des réserves corporelles de la jeune truie sur sa carrière future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caugant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. Journées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du poids individuel et de la taille de la portée à la naissance sur la survie du porcelet, ses performances de croissance et d'abattage et la qualité de la viande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Pichodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Pellois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. Journées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le devenir des petits porcelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Pichodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journée régionale Porc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Loudéac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du niveau d'alimentation pendant la croissance et la stratégie de mise à la reproduction sur les performances des truies au cours des deux premiers cycles de reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Neil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ringmar-Cederberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. Journées de la Recherche Porcine en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1999, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling dynamic aspects of heat production in pigs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+                <w:t xml:space="preserve">Major determinants of fasting heat production and energetic cost of activity in growing pigs of different body weight and breed/castration combination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Noblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Symposium on energy metabolism</w:t>
+              <w:t xml:space="preserve">14. Symposium on energy metabolism of farm animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02765974v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02834843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major determinants of fasting heat production and energetic cost of activity in growing pigs of different body weight and breed/castration combination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+                <w:t xml:space="preserve">Modelling dynamic aspects of heat production in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Noblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Symposium on energy metabolism of farm animals</w:t>
+              <w:t xml:space="preserve">14. Symposium on energy metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02834843v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of breed and body weight on components of heat production in growing pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Symposium on energy metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02767122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of management of the sow and weaning strategies on her productivity and on piglet performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aumaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Cyrille Dagorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Simposium de la Asociacion de Porcinocultura Cientifica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1997, Lleida, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consecuencias del destete precoz sobre la reproduccion de la cerda y sobre la nutricion del lechon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aumaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Curso-symposium internacional de reproduccion EI.A. Porcina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1995, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02773742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14666,4641 +14675,4641 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey on young post-graduated farmers: profiles, motivations, and difficulties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Luel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Petrowick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Florence, Italy. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal production, 34, pp.629, 2024, Book of abstracts of the 75th annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age et statut immunitaire chez le jeune veau laitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Dietlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Philau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Le Croizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137155v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of rib composition and intramuscular fat from DXA or smartphone imaging in crossbred bull</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.191, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An educational kit for effective prevention and management of energy deficit in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouqueau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jurquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.1000, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des escape games sérieux pour enseigner l’élevage de précision à des étudiants de niveaux ingénieurs et BTS-licence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dumesny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaelle Bouqueau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Paris, France. Institut de l’Elevage - INRAE, Rencontres autour des Recherches sur les Ruminants, pp.542, 2022, 26èmes Rencontres Recherches Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudiants ingénieurs agronomes et professionnels des productions animales : une vision partagée des compétences à développer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Abarnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Guintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54. Journées de la recherche porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, En ligne, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ifip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 54, pp.63-64, 2022, 54èmes Journées de la recherche porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03627426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénotypage fin de la composition corporelle chez le ruminant :mise au point et calibration de huit méthodes innovantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Huau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Monziols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Animation Scientifique du Département Physiologie Animale et Système d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les quantités de lait et de concentrés consommées jusqu’au sevrage par les génisses laitières n’ont qu’un effet à court terme sur leurs performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jurquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Philibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Plouzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">​Institut de l’élevage; INRAE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, pp.270, 2022, 26ème Rencontres Recherches Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des effets de la buvée sur la température du rumen pour prévoir les quantités d’eau bues et le volume du rumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lamberton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France. pp.67, Résumés des crédits incitatifs - JAS 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction du poids vif des vaches laitières en lactation par imagerie 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Depuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Delouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, En ligne, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut de l'Elevage - INRAE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 25, pp.58, 2020, 25èmes Rencontres Recherches Ruminants (3R)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des variations du contenu du rumen à partir d'images 3D de l'abdomen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Lebreton</w:t>
+                <w:t xml:space="preserve">Estimation de la composition de la carcasse du bovin à l’engraissement par absorptiométrie biphotonique à rayons X (DXA) de la demi-carcasse ou de la 11ème côte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Siegenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mermoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, En ligne, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut de l'Elevage - INRAE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 25, pp.60, 2020, 25èmes Rencontres Recherches Ruminants (3R)</w:t>
+              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 25, pp.63, 2020, 25èmes Rencontres Recherches Ruminants (3R)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165242v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de la composition de la carcasse du bovin à l’engraissement par absorptiométrie biphotonique à rayons X (DXA) de la demi-carcasse ou de la 11ème côte</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Siegenthaler</w:t>
+                <w:t xml:space="preserve">Estimation des variations du contenu du rumen à partir d'images 3D de l'abdomen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, En ligne, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut de l'Elevage - INRAE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 25, pp.63, 2020, 25èmes Rencontres Recherches Ruminants (3R)</w:t>
+              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 25, pp.60, 2020, 25èmes Rencontres Recherches Ruminants (3R)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165258v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'imagerie 3D pour la modélisation complète de bovins laitiers: vers de nouvelles données morphologiques disponibles à haut débit (surface, volume, poids vif)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Caillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Depuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a 3D imaging device to model the complete shape of dairy cattle and measure new morphological phenotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Caillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Depuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J M Delouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. European Conference on Precision Livestock Farming (ECPLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Cork, Ireland. 2019, Precision livestock farming'19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy deficiency in dairy farms, a problem – farmers and stakeholders perceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pénasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Devriendt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70. Annual meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Gand, Belgium. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 25, 2019, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coping with citizen demands: a field study of of suckling processes in dairy herds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey A. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Valenzisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 24, 2018, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A descriptive study of natural nursing procedures in French dairy farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Beugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Charleuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet BioMarq’Lait : Identification dans le lait de biomarqueurs pour le monitoring du statut nutritionnel de la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 2018, 24èmes Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'avenir des prairies humides face à l'augmentation des troupeaux : le point de vue des éleveurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guillon-Kroon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'Association Française pour la Production Fourragère (AFPF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFPF, Association Française pour la Production Fourragère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.185, 2017, Le pâturage au coeur des systèmes d'élevage de demain : actes des journées de l'AFPF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des prairies humides par et/ou pour des génisses en croissance dans les élevages laitiers de grande taille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'Association Française pour la Production Fourragère (AFPF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France. , 2017, Le pâturage au coeur des systèmes d'élevage de demain : actes des journées de l'AFPF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d’un bâtiment d’élevage expérimental pour l’étude de l’efficience et le phénotypage des animaux laitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lassalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bâtiments d’élevage de demain : construisons l’avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Lille, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut de l'Elevage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan de fonctionnement d’une « nurserie grand volume » pour grand troupeau</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Guilloux</w:t>
+                <w:t xml:space="preserve">Image et attractivité du métier de salarié en élevage porcin selon des élèves de lycées agricoles bretons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laurence Grannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Calvar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierig Fiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bâtiments d’élevage de demain : construisons l’avenir</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Recueil des résumés</w:t>
+              <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 2017, Journées de la Recherche Porcine en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606592v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image et attractivité du métier de salarié en élevage porcin selon des élèves de lycées agricoles bretons</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
+                <w:t xml:space="preserve">Bilan de fonctionnement d’une « nurserie grand volume » pour grand troupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lassalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bâtiments d’élevage de demain : construisons l’avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Lille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut de l'Elevage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Recueil des résumés</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01604569v1</w:t>
+                <w:t xml:space="preserve">hal-01606592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la luzerne déshydratée brins longs en association à l’ensilage de maïs dans l’alimentation des génisses d’élevage au sevrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Coulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L. Troccon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut de l'Elevage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 2016, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EU-PLF e-course: a free on-line e-course to understand concepts of precision livestock farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 22, 2016, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception de l’élevage par de jeunes adultes en France en 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Delanoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Paris, France. Journées de la Recherche Porcine en France, 2015, 47èmes Journées de la Recherche Porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recensement des pratiques d'utilisation des coproduits par les éleveurs méthaniseurs en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rouillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Chaabouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Eudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 2015, 22èmes Rencontres Recherches Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de différentes procédures de prélèvement pour évaluer la teneur en immunoglobulines G du colostrum chez la vache laitière et intérêt d'une première buvée contrôlée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Drean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (JNGTV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Reims, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNGTV - Société Nationale des Groupements Techniques Vétérinaires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées Nationales des Groupements Techniques Vétérinaires (JNGTV), 1010 p., 2014, Journées Nationales des Groupements Techniques Vétérinaires (JNGTV)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What do young French people think about livestock productions in 2014 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 20, 2014, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles compétences pour les futurs agriculteurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bedin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brunerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 20, 2013, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puberty attainment is affected by growth performance before 4 mo of age in dairy heifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Indianapolis, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 91 E-Suppl.2, 2013, Journal of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of sucess of insemination with past daily milk yeild with a functional generalized linear model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sauder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Channel Network Conference of International Biometric Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Saint Andrews, United Kingdom. , 2013, 4th Channel Network Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du profil de croissance des génisses Prim Holstein sur leurs performances laitières en première lactation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caractérisation de la qualité du colostrum et du transfert colostral chez les veaux de vaches laitières Prim'Holstein dans un élevage sur 2 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrien Pecceu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Rencontres Recherches Ruminants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (JNGTV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Nantes, France. SNGTV - Société Nationale des Groupements Techniques Vétérinaires, Journées Nationales des Groupements Techniques Vétérinaires (JNGTV), 1080 p., 2012, Journées Nationales des GTV</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01210378v1</w:t>
+                <w:t xml:space="preserve">hal-01210327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampling procedure during milking and between quarters on the assessment of colostrum IgG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Drean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Bratislavia, Slovakia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 18, 2012, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la qualité du colostrum et du transfert colostral chez les veaux de vaches laitières Prim'Holstein dans un élevage sur 2 ans</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence du profil de croissance des génisses Prim Holstein sur leurs performances laitières en première lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sauder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cardot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (JNGTV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Nantes, France. SNGTV - Société Nationale des Groupements Techniques Vétérinaires, Journées Nationales des Groupements Techniques Vétérinaires (JNGTV), 1080 p., 2012, Journées Nationales des GTV</w:t>
+              <w:t xml:space="preserve">19. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 19, 2012, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210327v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teneurs en IgG1 dans le colostrum des vaches et le plasma de leurs veaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Rencontres Recherches Ruminants (RRR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 19 (19ème), 441 p., 2012, Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural aspects of integration of young calves in dynamic groups fed with automatic milk feeding system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Saint-Etienne, France. , pp.40, 2012, Le comportement animal : questions proximales et évolutives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of rearing intensity on growth performance and on mammary tissue in Holstein yearling heifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA/ASAS Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Phoenix, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 90 (Suppl. 3), 2012, Journal of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19310,389 +19319,389 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alléger le travail d'astreinte de la traite et de l'alimentation : 13 fiches pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chambres d'agriculture de Bretagne et des Pays de la Loire, pp.13 fiches, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation minérale des génisses laitières : Optimiser l'apport de minéraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chambre d'Agriculture des Pays de Loire, 12 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt et performances des porcelets issus de l'hyperprolificité. Conséquence de l'hétérogénéité du poids ... la naissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Merour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gourmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IFIP - Institut du Porc, 39 p., 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La constitution des réserves corporelles chez la jeune truie : influences sur les performances et la carrière des truies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Pichodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Le Borgne</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">H. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">30 p., 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19702,551 +19711,551 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes d'élevage durables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Bellon-Maurel; Karine Gauche; Martha Lucia Enriquez; Nathalie Lyon-Caen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appréhender l’agriculture numérique. 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions Quae, pp.135-145, 2026, Update Sciences &amp; technologies, 978-2-7592-4255-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05585811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élevages et environnement : comment permettre une appropriation des résultats par la filière et une diffusion sur le terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Porhiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Hérisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques d’élevage et environnement. Mesurer, évaluer, agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 2019, Savoir Faire (Quae), 978-2-7592-3061-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'infertilité des truies en été. Avant propos et étude bibliographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Production porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chambre d'Agriculture, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breeding pigs at younger ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compendium on pig reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CAB International, 2004, Animal Health and Production Compendium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les performances zootechniques et la qualité de carcasse des porcs selon le poids de naissance et la taille de la portée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Pichodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Production porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chambres d'Agriculture de Bretagne, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20256,578 +20265,578 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui sont les jeunes installés avec un bac +5 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brajon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coproduits en méthanisation : quel intérêt et quelle compétition avec l’alimentation animale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rouillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Teinturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Chaabouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, 39 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réussir l'élevage des génisses laitières, de la naissance au vêlage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, 75 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of feeding strategies during the winter on fertility of dairy heifers first calving at 3 years of age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Peccatte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, pp.754-755</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la dynamique des courbes de croissance des génisses laitières par utilisation de B-splines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, 189 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réserves corporelles initiales et carrière ultérieure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caugant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20837,121 +20846,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of feeding treatment on growth rate and consequences on performance of primiparous Holstein dairy heifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jurquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bedere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20961,248 +20970,248 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation automatisée de la note d’état corporelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Delouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Luginbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae. 2020, 22 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image et attractivité du métier de salarié en élevage porcin selon des lycéens agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laurence Grannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laurence Grannec</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Calvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrig Fiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Chambre Régionale d'Agriculture de Bretagne. 2017, 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21212,105 +21221,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles approches et considérations autour de la conduite d'élevage des génisses laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Rennes 1, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02796654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId547"/>
+      <w:footerReference w:type="default" r:id="rId548"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21457,51 +21466,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494792v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Toulemonde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301879v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delattre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Luginbuhl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumesny" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2025-0830" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372624v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bastien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Briand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lefoul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tourtier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vaillant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art07" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914992v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Landais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Oudart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Planteau du Maroussem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603863v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Xavier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Siegenthaler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dohme-Meier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101174" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709369v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rouille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jost" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bluet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fan&#231;a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol88-art09-GB" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455106v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Delouard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luginbuhl Thibault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tas/txae018/7604297" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047303v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rouill&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jost" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bluet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Jacqueroud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seegers" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2023.105170" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04370809v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frigga Dohme-Meier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Siegenthaler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skad380" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346676v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Constancis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jurquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7491" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308364v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rouill&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mis Jost" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol88-art11" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714573v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brachet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bourguignon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Luginbuhl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22124635" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707039v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Driesen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tas/txac066" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749447v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Depuille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caillot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-21337" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466957v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jurquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bedere" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.14" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03497859v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Allain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Caillot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Depuille" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. M Delouard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delattre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/21gn-kn32" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03498626v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934522v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Huau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Monziols" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.06.014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264376v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Troccon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marquis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002202991900044X" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02286677v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2019.104977" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916906v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abeni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petrera" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002422" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000874v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Allain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Delouard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2019.01.019" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961399v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Komara" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Traor&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ouattara" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24214/jcbps.B.8.3.53641" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608560v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Cornet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01838290v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guaetto" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Turban" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leboeuf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001962" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630634v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jordana Rivero" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alomar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Valderrama" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Velasquez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029916000364" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630150v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balthazar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doligez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leray" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210956v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210435v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sauder" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cardot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859612000974" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210891v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Turban" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leboeuf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841096v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Recourse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ganche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giraud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Danel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859612000032" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729310v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gallard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Peccatte" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Trommenschlager" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2010.11.018" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665324v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Peccatte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2009.10.005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730139v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Peyraud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Troccon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2008.12.011" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08D6K7DV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656045v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Porhiel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunschwig" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730138v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faure" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ryschawy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729819v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacasse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002498" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729925v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique van Tilbeurgh" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654134v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675139v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pichodo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livprodsci.2004.09.009" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PSTFZS6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681155v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678760v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2004.12.008" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682326v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673193v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679985v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674159v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Dividich" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675058v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889855v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Guyomarc'H" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pichodo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Quinio" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pellois" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2002017" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900290v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaumal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Neil" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le David" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686098v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dubois" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bernier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695568v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ringmar-Cederberg" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Johansen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neil" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684350v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695569v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rydhmer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900214v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le David" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hulin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686097v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900215v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cryst&#232;le David" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigurd Johansen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693722v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dagorn" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aumaitre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686096v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Hulin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691464v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dagorn" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686364v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685548v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cyrille Dagorn" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Lindberg" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686552v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699939v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708752v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273072v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dezetter" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Trou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05337160v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05337133v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109072v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619777v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Marie Jacquot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laclau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Luel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162526v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laclau J." TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landais V." TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;lie Petrowick" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032634v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hexiao Lu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingxue Wei" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Guo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battsetseg Damjin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroAgriFor63043.2024.10948793" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286271v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284256v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martineau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastien" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04284274v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tremblais" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878020v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.195" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932556v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Tremblais" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788194v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lebreton" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumesny" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouqueau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898762v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412664v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Driesen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365373v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472252v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebreton" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413021v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schreck" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Parois" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412646v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359985v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebreton" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359886v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934616v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lerch" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Monziols" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190458v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Denouel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223194v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gele" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laigle" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Woiltock" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190428v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934537v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monziols" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-900-8" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147357v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Duval" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chargelegue" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509649v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Blanchard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Kouba" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737513v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738451v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A. Michaud" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cliozier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bec" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077533v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Delouard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595576v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210622v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210727v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Beillevert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748831v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R. Guatteo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729382v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745406v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729332v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Recours&#233;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacombe" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729383v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729553v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758209v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gallard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Trommenschlager" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729549v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meschy" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730126v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753354v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. van Tilbeurgh" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753770v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Dozias" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752202v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730127v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Larour" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751260v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461746v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Dividich" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755834v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Rousselot" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757042v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cariolet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bleunven" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754310v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Causeur" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763759v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klouytten" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764106v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caugant" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roy" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Borgne" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763687v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Guyomarc'H" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pellois" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762914v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771328v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765974v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834843v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767122v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769162v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773742v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777930v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Luel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petrowick" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137155v2" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dietlin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thomas" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Croizier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192489v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delahaye" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286884v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gel&#233;" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marguerit" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896382v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leroux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Bouqueau" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627426v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Abarnou" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Courboulay" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691513v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999104v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Philibert" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Plouzin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journees3r.fr/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716662v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zitouni" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chauvin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165207v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees3r.fr/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165242v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilloux" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165258v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mermoud" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420443v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299680v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306199v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. P&#233;nasse" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Devriendt" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gotti" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904411v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Genot" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Valenzisi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738473v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Beugnet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charleuf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Denis" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734454v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4598" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601610v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillon-Kroon" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389114.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594965v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608287v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idele.fr/no_cache/recherche/publication/idelesolr/recommends/posters-1.html" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606592v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guilloux" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604569v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Grannec" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Calvar" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierig Fiche" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/386967.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594515v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coulmier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Troccon" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4280" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455932v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jalam" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740259v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roguet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Delanoue" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743951v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chaabouni" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Eudier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lucas" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210831v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Drean" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sngtv.org/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210707v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210508v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bedin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunerie" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louvet" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Magnin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3724" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210480v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747668v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardot" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210378v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3524" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210890v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210327v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Pecceu" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210330v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210305v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ferro-Famil" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210628v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729826v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729825v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833244v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merour" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourmelen" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827423v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585811v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410534v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lagadec" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger H&#233;risset" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832175v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825123v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830473v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939052v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brajon" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211062v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rouill&#233;" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Teinturier" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Chaabouni" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Eudier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lucas" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210402v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730124v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Peccatte" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730128v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vautier" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829067v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410540v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188919v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Luginb&#252;hl" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606321v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrig Fiche" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796654v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494792v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Toulemonde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2025-0886" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301879v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delattre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Luginbuhl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumesny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2025-0830" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372624v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bastien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Briand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lefoul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tourtier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vaillant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art07" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914992v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Landais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Oudart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Planteau du Maroussem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603863v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Xavier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Siegenthaler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dohme-Meier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101174" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709369v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rouille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jost" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bluet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fan&#231;a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol88-art09-GB" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455106v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Delouard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luginbuhl Thibault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tas/txae018/7604297" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04370809v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frigga Dohme-Meier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Siegenthaler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skad380" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047303v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rouill&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jost" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bluet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Jacqueroud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seegers" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2023.105170" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346676v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Constancis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jurquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7491" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308364v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rouill&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mis Jost" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol88-art11" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707039v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Driesen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tas/txac066" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714573v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brachet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bourguignon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Luginbuhl" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22124635" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749447v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Depuille" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caillot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-21337" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466957v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jurquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bedere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.14" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03497859v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Allain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Caillot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Depuille" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. M Delouard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delattre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/21gn-kn32" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03498626v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934522v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Huau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Monziols" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.06.014" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264376v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Troccon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marquis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002202991900044X" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02286677v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2019.104977" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916906v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abeni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petrera" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002422" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000874v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Allain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Delouard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2019.01.019" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961399v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Komara" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Traor&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ouattara" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24214/jcbps.B.8.3.53641" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608560v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Cornet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01838290v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guaetto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Turban" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leboeuf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001962" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630634v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jordana Rivero" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alomar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Valderrama" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Velasquez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029916000364" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630150v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balthazar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doligez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leray" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210956v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210435v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sauder" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cardot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859612000974" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210891v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Turban" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leboeuf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841096v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Recourse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ganche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giraud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Danel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859612000032" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729310v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gallard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Peccatte" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Trommenschlager" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2010.11.018" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665324v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Peccatte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2009.10.005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730139v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Peyraud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Troccon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2008.12.011" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08D6K7DV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730138v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faure" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ryschawy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656045v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Porhiel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunschwig" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729819v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacasse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002498" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729925v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique van Tilbeurgh" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654134v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675139v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pichodo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livprodsci.2004.09.009" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PSTFZS6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681155v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678760v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallois" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2004.12.008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682326v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673193v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679985v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674159v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Dividich" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675058v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889855v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Guyomarc'H" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pichodo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Quinio" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pellois" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2002017" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900290v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaumal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Neil" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le David" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695568v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ringmar-Cederberg" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Johansen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neil" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686098v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dubois" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bernier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684350v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695569v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rydhmer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900215v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cryst&#232;le David" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigurd Johansen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693722v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dagorn" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aumaitre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900214v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le David" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hulin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686097v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686096v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Hulin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691464v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dagorn" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686364v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685548v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cyrille Dagorn" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Lindberg" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686552v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699939v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708752v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273072v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dezetter" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Trou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05337160v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05337133v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619777v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Marie Jacquot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laclau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Luel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109072v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162526v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laclau J." TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landais V." TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;lie Petrowick" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032634v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hexiao Lu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingxue Wei" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Guo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battsetseg Damjin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroAgriFor63043.2024.10948793" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286271v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284256v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martineau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastien" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04284274v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tremblais" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878020v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.195" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788194v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lebreton" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumesny" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouqueau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932556v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Tremblais" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898762v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412664v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Driesen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365373v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359985v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebreton" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412646v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472252v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebreton" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413021v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schreck" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Parois" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359886v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934616v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lerch" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Monziols" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190458v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Denouel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223194v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gele" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laigle" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Woiltock" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190428v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509649v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Blanchard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Kouba" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147357v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Duval" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chargelegue" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934537v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monziols" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-900-8" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737513v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738451v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A. Michaud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cliozier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bec" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077533v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Delouard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595576v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210622v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210727v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Beillevert" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748831v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R. Guatteo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729382v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745406v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729332v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Recours&#233;" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacombe" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729383v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758209v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gallard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Trommenschlager" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729553v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729549v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meschy" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730126v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753354v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. van Tilbeurgh" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753770v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Dozias" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752202v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730127v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Larour" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751260v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461746v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Dividich" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755834v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Rousselot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754310v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Causeur" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757042v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cariolet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bleunven" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763759v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klouytten" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764106v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caugant" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roy" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Borgne" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763687v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Guyomarc'H" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pellois" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762914v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771328v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834843v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765974v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767122v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769162v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773742v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777930v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Luel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petrowick" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137155v2" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dietlin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thomas" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Croizier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192489v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delahaye" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286884v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gel&#233;" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marguerit" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896382v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leroux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Bouqueau" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627426v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Abarnou" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Courboulay" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691513v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999104v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Philibert" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Plouzin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journees3r.fr/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716662v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zitouni" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chauvin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165207v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees3r.fr/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165258v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mermoud" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165242v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilloux" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420443v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299680v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306199v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. P&#233;nasse" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Devriendt" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gotti" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904411v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Genot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Valenzisi" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738473v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Beugnet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charleuf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Denis" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734454v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4598" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601610v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillon-Kroon" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389114.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594965v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608287v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idele.fr/no_cache/recherche/publication/idelesolr/recommends/posters-1.html" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604569v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Grannec" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Calvar" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierig Fiche" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/386967.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606592v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guilloux" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594515v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coulmier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Troccon" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4280" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455932v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jalam" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740259v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roguet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Delanoue" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743951v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chaabouni" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Eudier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lucas" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210831v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Drean" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sngtv.org/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210707v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210508v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bedin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunerie" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louvet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Magnin" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3724" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210480v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747668v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardot" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210327v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Pecceu" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210890v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210378v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3524" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210330v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210305v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ferro-Famil" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210628v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729826v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729825v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833244v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merour" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourmelen" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827423v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585811v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410534v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lagadec" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger H&#233;risset" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832175v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825123v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830473v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939052v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brajon" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211062v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rouill&#233;" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Teinturier" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Chaabouni" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Eudier" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lucas" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210402v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730124v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Peccatte" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730128v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vautier" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829067v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410540v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188919v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Luginb&#252;hl" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606321v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrig Fiche" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796654v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>